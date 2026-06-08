--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="39d1add" w14:textId="39d1add">
+    <w:p w14:paraId="31b1da1" w14:textId="31b1da1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,336 +93,283 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О некоторых вопросах Совета по управлению Национальным фондом Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Указ Президента Республики Казахстан от 4 июля 2025 года № 932</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Указ Президента Республики Казахстан от 4 июля 2025 года № 932.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 16)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Бюджетного кодекса Республики Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Образовать Совет по управлению Национальным фондом Республики Казахстан при Президенте Республики Казахстан (далее - Совет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>состав</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Совета;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Совете.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Признать утратившими силу некоторые указы Президента Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Указу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий Указ вводится в действие со дня его подписания и распространяется на правоотношения, возникшие с 1 января 2025 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -670,292 +617,292 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 4 июля 2025 года № 932</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Совета по управлению Национальным фондом Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(по должности)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Президент Республики Казахстан, председатель</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Премьер-Министр Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Сената Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель Администрации Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Национального Банка Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый заместитель Премьер-Министра Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Высшей аудиторской палаты Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1034,866 +981,916 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 4 июля 2025 года № 932</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о Совете по управлению Национальным фондом Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Совет по управлению Национальным фондом Республики Казахстан (далее - Совет) является консультативно-совещательным органом при Президенте Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В своей деятельности Совет руководствуется Конституцией Республики Казахстан, законодательными актами Республики Казахстан, актами Президента Республики Казахстан, настоящим Положением и иными нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Решения Совета носят рекомендательный характер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи Совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Основными задачами Совета являются оказание содействия и выработка рекомендаций Президенту Республики Казахстан по вопросам использования средств Национального фонда Республики Казахстан (далее - Фонд) и управления пенсионными активами единого накопительного пенсионного фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Совет рассматривает вопросы использования средств Фонда в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Совет для выполнения задач осуществляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выработку предложений по повышению эффективности формирования и использования средств Фонда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рассмотрение и выработку предложений по размеру гарантированного трансферта из Фонда в республиканский бюджет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рассмотрение и выработку предложений по объемам и направлениям целевых трансфертов из Фонда в республиканский бюджет, направляемых по решению Президента Республики Казахстан на финансирование критически важных объектов и проектов общестранового значения при отсутствии альтернативных источников финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) рассмотрение и выработку предложений по финансированию проектов общестранового значения за счет средств Фонда путем приобретения долговых ценных бумаг Фонда национального благосостояния с учетом результатов экспертизы проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выработку предложений по перечню разрешенных финансовых инструментов и сделок с ними, за исключением нематериальных активов, для размещения в Фонде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) выработку предложений по повышению эффективности управления пенсионными активами единого накопительного пенсионного фонда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) рассмотрение и выработку предложений по направлениям инвестирования пенсионных активов единого накопительного пенсионного фонда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) выработку предложений по определению перечня финансовых инструментов, разрешенных к приобретению за счет пенсионных активов единого накопительного пенсионного фонда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) рассмотрение ежегодного отчета о деятельности единого накопительного пенсионного фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z7" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) рассмотрение ежегодного отчета о результатах управления Национальным стратегическим крипторезервом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным Указом Президента РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1264</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация деятельности Совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Совет возглавляет председатель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Председатель Совета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет общее руководство деятельностью Совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определяет место и время проведения заседаний Совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) председательствует на заседаниях Совета. В отсутствие председателя по его поручению на заседаниях председательствует один из членов Совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) дает обязательные для исполнения указания членам Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Члены Совета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вносят предложения по плану работы Совета, повестке дня его заседаний и порядку обсуждения вопросов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) участвуют в подготовке материалов к заседаниям Совета, проектов его решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принимают участие в обсуждении вопросов, рассматриваемых на заседании Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Совет в установленном законодательством Республики Казахстан порядке и в пределах своей компетенции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) привлекает государственные органы, а также институты гражданского общества к обсуждению вопросов деятельности Фонда и управления пенсионными активами единого накопительного пенсионного фонда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принимает соответствующие решения по рассматриваемым вопросам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Заседания Совета проводятся в очной и (или) заочной формах по мере необходимости и не реже одного раза в год в сроки, определяемые председателем Совета, и оформляются протоколом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заседания Совета, связанные с вопросами, указанными в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 5 настоящего Положения, проводятся исключительно в очной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заседания Совета правомочны при наличии двух третей его членов. Делегирование членами Совета своих полномочий иным должностным лицам не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Решения Совета принимаются простым большинством голосов от общего количества присутствовавших на заседании членов Совета или путем опроса членов Совета. При разделении голосов поровну голос председательствующего является решающим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Рабочим органом Совета является Администрация Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1972,739 +1969,574 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 4 июля 2025 года № 932</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых указов Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 28 декабря 2004 года № 1509 "О некоторых вопросах Совета по управлению Национальным фондом Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 4 ноября 2006 года № 208 "О внесении изменения в Указ Президента республики Казахстан от 28 декабря 2004 года № 1509".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 19 мая 2009 года № 806 "О внесении изменения в Указ Президента Республики Казахстан от 28 декабря 2004 года № 1509".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 23 ноября 2009 года № 889 "О внесении дополнения в Указ Президента Республики Казахстан от 28 декабря 2004 года № 1509".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 26 июля 2011 года № 128 "О внесении изменений в некоторые акты Президента Республики Казахстан и признании утратившими силу некоторых актов Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 13 марта 2012 года № 284 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 27 марта 2013 года № 533 "О внесении изменений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 6 августа 2014 года № 888 "О внесении изменений в некоторые акты Президента Республики Казахстан по вопросам организации деятельности консультативно-совещательных органов при Президенте Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 17 сентября 2014 года № 911 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан и признании утратившим силу некоторых распоряжений Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 16 ноября 2015 года № 113 "О внесении изменений и дополнений в Указ Президента Республики Казахстан от 28 декабря 2004 года № 1509 "О некоторых вопросах Совета по управлению Национальным фондом Республики Казахстан" и признании утратившими силу Указа Президента Республики Казахстан от 14 февраля 2014 года № 753 "О некоторых вопросах Совета по управлению пенсионными активами Единого накопительного пенсионного фонда" и пункта 25 изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 17 сентября 2014 года № 911 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан и признании утратившим силу некоторых распоряжений Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 26 ноября 2022 года № 5 "О некоторых вопросах Высшей аудиторской палаты Республики Казахстан".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>