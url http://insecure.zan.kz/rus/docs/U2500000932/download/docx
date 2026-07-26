--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="31b1da1" w14:textId="31b1da1">
+    <w:p w14:paraId="31111f9" w14:textId="31111f9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -659,250 +659,284 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Совета по управлению Национальным фондом Республики Казахстан</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(по должности)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Состав с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Президент Республики Казахстан, председатель</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Премьер-Министр Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
-[...15 lines deleted...]
-      Председатель Сената Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Курултая Республики Казахстан (по согласованию)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель Администрации Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
-[...15 lines deleted...]
-      Председатель Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Национального Банка Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
-[...15 lines deleted...]
-      Руководитель Администрации Президента Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый заместитель Премьер-Министра Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
-[...15 lines deleted...]
-      Председатель Национального Банка Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Высшей аудиторской палаты Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
-[...15 lines deleted...]
-      Первый заместитель Премьер-Министра Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
-[...15 lines deleted...]
-      Председатель Высшей аудиторской палаты Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -981,916 +1015,994 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 4 июля 2025 года № 932</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о Совете по управлению Национальным фондом Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Совет по управлению Национальным фондом Республики Казахстан (далее - Совет) является консультативно-совещательным органом при Президенте Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В своей деятельности Совет руководствуется Конституцией Республики Казахстан, законами Республики Казахстан, актами Президента Республики Казахстан, настоящим Положением и иными нормативными правовыми актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Решения Совета носят рекомендательный характер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...19 lines deleted...]
-      1. Совет по управлению Национальным фондом Республики Казахстан (далее - Совет) является консультативно-совещательным органом при Президенте Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи Совета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      2. В своей деятельности Совет руководствуется Конституцией Республики Казахстан, законодательными актами Республики Казахстан, актами Президента Республики Казахстан, настоящим Положением и иными нормативными правовыми актами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Основными задачами Совета являются оказание содействия и выработка рекомендаций Президенту Республики Казахстан по вопросам использования средств Национального фонда Республики Казахстан (далее - Фонд) и управления пенсионными активами единого накопительного пенсионного фонда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Совет рассматривает вопросы использования средств Фонда в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджетного кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Совет для выполнения задач осуществляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выработку предложений по повышению эффективности формирования и использования средств Фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рассмотрение и выработку предложений по размеру гарантированного трансферта из Фонда в республиканский бюджет;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      5. Совет для выполнения задач осуществляет:</w:t>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) рассмотрение и выработку предложений по объемам и направлениям целевых трансфертов из Фонда в республиканский бюджет, направляемых по решению Президента Республики Казахстан на финансирование критически важных объектов и проектов общестранового значения при отсутствии альтернативных источников финансирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      1) выработку предложений по повышению эффективности формирования и использования средств Фонда;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) рассмотрение и выработку предложений по финансированию проектов общестранового значения за счет средств Фонда путем приобретения долговых ценных бумаг Фонда национального благосостояния с учетом результатов экспертизы проектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      2) рассмотрение и выработку предложений по размеру гарантированного трансферта из Фонда в республиканский бюджет;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выработку предложений по перечню разрешенных финансовых инструментов и сделок с ними, за исключением нематериальных активов, для размещения в Фонде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      3) рассмотрение и выработку предложений по объемам и направлениям целевых трансфертов из Фонда в республиканский бюджет, направляемых по решению Президента Республики Казахстан на финансирование критически важных объектов и проектов общестранового значения при отсутствии альтернативных источников финансирования;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) выработку предложений по повышению эффективности управления пенсионными активами единого накопительного пенсионного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      4) рассмотрение и выработку предложений по финансированию проектов общестранового значения за счет средств Фонда путем приобретения долговых ценных бумаг Фонда национального благосостояния с учетом результатов экспертизы проектов;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) рассмотрение и выработку предложений по направлениям инвестирования пенсионных активов единого накопительного пенсионного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      5) выработку предложений по перечню разрешенных финансовых инструментов и сделок с ними, за исключением нематериальных активов, для размещения в Фонде;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) выработку предложений по определению перечня финансовых инструментов, разрешенных к приобретению за счет пенсионных активов единого накопительного пенсионного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      6) выработку предложений по повышению эффективности управления пенсионными активами единого накопительного пенсионного фонда;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) рассмотрение ежегодного отчета о деятельности единого накопительного пенсионного фонда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      7) рассмотрение и выработку предложений по направлениям инвестирования пенсионных активов единого накопительного пенсионного фонда;</w:t>
+    <w:bookmarkStart w:name="z7" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) рассмотрение ежегодного отчета о результатах управления Национальным стратегическим крипторезервом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      8) выработку предложений по определению перечня финансовых инструментов, разрешенных к приобретению за счет пенсионных активов единого накопительного пенсионного фонда;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным Указом Президента РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1264</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Организация деятельности Совета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      9) рассмотрение ежегодного отчета о деятельности единого накопительного пенсионного фонда.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Совет возглавляет председатель.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z7" w:id="36"/>
-[...15 lines deleted...]
-      10) рассмотрение ежегодного отчета о результатах управления Национальным стратегическим крипторезервом.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Председатель Совета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Организация деятельности Совета</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет общее руководство деятельностью Совета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
-[...15 lines deleted...]
-      6. Совет возглавляет председатель.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяет место и время проведения заседаний Совета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
-[...15 lines deleted...]
-      7. Председатель Совета:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) председательствует на заседаниях Совета. В отсутствие председателя по его поручению на заседаниях председательствует один из членов Совета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
-[...15 lines deleted...]
-      1) осуществляет общее руководство деятельностью Совета;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дает обязательные для исполнения указания членам Совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
-[...15 lines deleted...]
-      2) определяет место и время проведения заседаний Совета;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Члены Совета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
-[...15 lines deleted...]
-      3) председательствует на заседаниях Совета. В отсутствие председателя по его поручению на заседаниях председательствует один из членов Совета;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вносят предложения по плану работы Совета, повестке дня его заседаний и порядку обсуждения вопросов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
-[...15 lines deleted...]
-      4) дает обязательные для исполнения указания членам Совета.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) участвуют в подготовке материалов к заседаниям Совета, проектов его решений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
-[...15 lines deleted...]
-      8. Члены Совета:</w:t>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принимают участие в обсуждении вопросов, рассматриваемых на заседании Совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
-[...15 lines deleted...]
-      1) вносят предложения по плану работы Совета, повестке дня его заседаний и порядку обсуждения вопросов;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Совет в установленном законодательством Республики Казахстан порядке и в пределах своей компетенции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
-[...15 lines deleted...]
-      2) участвуют в подготовке материалов к заседаниям Совета, проектов его решений;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) привлекает государственные органы, а также институты гражданского общества к обсуждению вопросов деятельности Фонда и управления пенсионными активами единого накопительного пенсионного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
-[...15 lines deleted...]
-      3) принимают участие в обсуждении вопросов, рассматриваемых на заседании Совета.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принимает соответствующие решения по рассматриваемым вопросам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
-[...15 lines deleted...]
-      9. Совет в установленном законодательством Республики Казахстан порядке и в пределах своей компетенции:</w:t>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Заседания Совета проводятся в очной и (или) заочной формах по мере необходимости и не реже одного раза в год в сроки, определяемые председателем Совета, и оформляются протоколом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заседания Совета, связанные с вопросами, указанными в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 5 настоящего Положения, проводятся исключительно в очной форме.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заседания Совета правомочны при наличии двух третей его членов. Делегирование членами Совета своих полномочий иным должностным лицам не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Решения Совета принимаются простым большинством голосов от общего количества присутствовавших на заседании членов Совета или путем опроса членов Совета. При разделении голосов поровну голос председательствующего является решающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Рабочим органом Совета является Администрация Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1969,574 +2081,574 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 4 июля 2025 года № 932</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых указов Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 28 декабря 2004 года № 1509 "О некоторых вопросах Совета по управлению Национальным фондом Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 4 ноября 2006 года № 208 "О внесении изменения в Указ Президента республики Казахстан от 28 декабря 2004 года № 1509".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 19 мая 2009 года № 806 "О внесении изменения в Указ Президента Республики Казахстан от 28 декабря 2004 года № 1509".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 23 ноября 2009 года № 889 "О внесении дополнения в Указ Президента Республики Казахстан от 28 декабря 2004 года № 1509".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 26 июля 2011 года № 128 "О внесении изменений в некоторые акты Президента Республики Казахстан и признании утратившими силу некоторых актов Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 13 марта 2012 года № 284 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 27 марта 2013 года № 533 "О внесении изменений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 6 августа 2014 года № 888 "О внесении изменений в некоторые акты Президента Республики Казахстан по вопросам организации деятельности консультативно-совещательных органов при Президенте Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 17 сентября 2014 года № 911 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан и признании утратившим силу некоторых распоряжений Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 16 ноября 2015 года № 113 "О внесении изменений и дополнений в Указ Президента Республики Казахстан от 28 декабря 2004 года № 1509 "О некоторых вопросах Совета по управлению Национальным фондом Республики Казахстан" и признании утратившими силу Указа Президента Республики Казахстан от 14 февраля 2014 года № 753 "О некоторых вопросах Совета по управлению пенсионными активами Единого накопительного пенсионного фонда" и пункта 25 изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 17 сентября 2014 года № 911 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан и признании утратившим силу некоторых распоряжений Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 26 ноября 2022 года № 5 "О некоторых вопросах Высшей аудиторской палаты Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2862,31 +2974,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>