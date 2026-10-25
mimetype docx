--- v1 (2026-01-15)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4da7587" w14:textId="4da7587">
+    <w:p w14:paraId="b1c962a" w14:textId="b1c962a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -95,57 +95,50 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил присвоения, понижения (снижения), лишения специальных званий или классных чинов и восстановления в специальных званиях или классных чинах высшего начальствующего состава или присвоения, понижения (снижения), лишения специальных званий и восстановления в специальных званиях высшего офицерского состава и признании утратившими силу некоторых актов Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ Президента Республики Казахстан от 5 июня 2025 года № 898.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -1029,530 +1022,858 @@
         <w:t>
       4. Специальные звания или классные чины высшего начальствующего состава или специальные звания высшего офицерского состава присваиваются Указом Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Специальное звание, классный чин высшего начальствующего состава или специальное звание высшего офицерского состава:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
-[...15 lines deleted...]
-      генерал-майор, государственный советник 3 класса могут быть присвоены сотруднику по истечении трех лет пребывания в звании полковника, старшего советника на должности, предшествующей должности высшего начальствующего состава или высшего офицерского состава, и не менее одного года службы на должности высшего начальствующего состава или высшего офицерского состава;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      генерал-майор, государственный советник 3 класса могут быть присвоены сотруднику по истечении трех лет пребывания в специальном звании полковника, старшего советника на должности, предшествующей должности высшего начальствующего состава или высшего офицерского состава, и не менее одного года службы на должности высшего начальствующего состава или высшего офицерского состава;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      генерал-лейтенант, государственный советник 2 класса могут быть присвоены сотруднику, пребывающему в специальном звании, классном чине генерал-майора, государственного советника 3 класса не менее трех лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
-[...15 lines deleted...]
-      генерал-лейтенант, государственный советник 2 класса могут быть присвоены сотруднику, пребывающему в специальном звании, классном чине генерал-майора, государственного советника 3 класса не менее трех лет;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      генерал-полковник, государственный советник 1 класса могут быть присвоены сотруднику, пребывающему в специальном звании, классном чине генерал-лейтенанта, государственного советника 2 класса не менее трех лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
-[...15 lines deleted...]
-      генерал-полковник, государственный советник 1 класса могут быть присвоены сотруднику, пребывающему в специальном звании, классном чине генерал-лейтенанта, государственного советника 2 класса не менее трех лет.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По решению Президента Республики Казахстан высшие специальное звание, классный чин могут быть присвоены досрочно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
-[...15 lines deleted...]
-      По решению Президента Республики Казахстан высшие специальное звание, классный чин могут быть присвоены досрочно.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным Указом Президента РК от 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1465</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При наличии у сотрудника неснятого дисциплинарного взыскания либо если в отношении него проводится служебное или досудебное расследование, он не представляется к присвоению специального звания, классного чина высшего начальствующего состава или специального звания высшего офицерского состава.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
-[...15 lines deleted...]
-      6. При наличии у сотрудника неснятого дисциплинарного взыскания либо если в отношении него проводится служебное или досудебное расследование, он не представляется к присвоению специального звания, классного чина высшего начальствующего состава или специального звания высшего офицерского состава.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Представление о присвоении специального звания, классного чина высшего начальствующего состава или специального звания высшего офицерского состава (далее – представление) вносится на имя Президента Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
-[...15 lines deleted...]
-      7. Представление о присвоении специального звания, классного чина высшего начальствующего состава или специального звания высшего офицерского состава (далее – представление) вносится на имя Президента Республики Казахстан:</w:t>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по первым руководителям государственных органов и руководящим должностным лицам Администрации Президента Республики Казахстан (далее – Администрация) – Заместителем Председателя Совета Безопасности Республики Казахстан (далее – Заместителем Председателя Совета Безопасности) по согласованию с Руководителем Администрации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
-[...15 lines deleted...]
-      1) по первым руководителям государственных органов и руководящим должностным лицам Администрации Президента Республики Казахстан (далее – Администрация) – Руководителем Администрации;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по руководящим должностным лицам Аппарата Правительства Республики Казахстан (далее – Аппарат Правительства) – Руководителем Аппарата Правительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
-[...15 lines deleted...]
-      2) по руководящим должностным лицам Аппарата Правительства Республики Казахстан (далее – Аппарат Правительства) – Руководителем Аппарата Правительства;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по другим руководящим должностным лицам – первым руководителем соответствующего государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
-[...15 lines deleted...]
-      3) по другим руководящим должностным лицам – первым руководителем соответствующего государственного органа.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В представлении указываются профессиональные и личные качества сотрудника, основные показатели служебной деятельности в занимаемой должности (в динамике с момента назначения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
-[...15 lines deleted...]
-      В представлении указываются профессиональные и личные качества сотрудника, основные показатели служебной деятельности в занимаемой должности (в динамике с момента назначения).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными Указом Президента РК от 10.09.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. К представлению прилагаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
-[...15 lines deleted...]
-      8. К представлению прилагаются:</w:t>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копия (выписка) решения коллегии* государственного органа о рассмотрении кандидатуры сотрудника к присвоению специального звания или классного чина;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
-[...15 lines deleted...]
-      1) копия (выписка) решения коллегии* государственного органа о рассмотрении кандидатуры сотрудника к присвоению специального звания или классного чина;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) послужной список сотрудника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
-[...15 lines deleted...]
-      2) послужной список сотрудника;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) автобиография сотрудника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
-[...15 lines deleted...]
-      3) автобиография сотрудника.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Материалы, указанные в пунктах 7 и 8 настоящих Правил, подготавливаются и вносятся в Аппарат Совета Безопасности Республики Казахстан (далее – Аппарат) по письменному запросу Отдела правоохранительной системы Аппарата или решению Руководителя Аппарата Правительства, первого руководителя государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> настоящих Правил, подготавливаются и вносятся в Администрацию по письменному запросу Отдела правоохранительной системы Администрации или решению Руководителя Аппарата Правительства, первого руководителя государственного органа.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 -  в редакции Указа Президента РК от 10.09.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Представленные в Аппарат материалы направляются в Отдел правоохранительной системы Аппарата для проведения проверки качества оформления и наличия полного пакета документов, предусмотренных пунктами 7 и 8 настоящих Правил, срок осуществления которой не превышает трех рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> настоящих Правил, срок осуществления которой не превышает трех рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях выявления неполноты представленных материалов или указания в них каких-либо неточных сведений кадровой службой (подразделением) государственного органа или Аппарата Правительства вышеуказанные недостатки могут быть устранены в течение пяти рабочих дней без возврата Отделом правоохранительной системы Аппарата материалов о присвоении специального звания, классного чина высшего начальствующего состава или специального звания высшего офицерского состава.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
-[...15 lines deleted...]
-      В случаях выявления неполноты представленных материалов или указания в них каких-либо неточных сведений кадровой службой (подразделением) государственного органа или Аппарата Правительства вышеуказанные недостатки могут быть устранены в течение пяти рабочих дней без возврата Отделом правоохранительной системы Администрации материалов о присвоении специального звания, классного чина высшего начальствующего состава или специального звания высшего офицерского состава.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После проведения указанной проверки представленные документы передаются на рассмотрение Заместителя Председателя Совета Безопасности, который дает поручение по изучению представленных кандидатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
-[...15 lines deleted...]
-      После проведения указанной проверки представленные документы передаются на рассмотрение Руководителю Администрации, который дает поручение по изучению представленных кандидатов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 -  в редакции Указа Президента РК от 10.09.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Отделом правоохранительной системы Аппарата в установленном порядке запрашиваются необходимая информация и материалы от государственных органов и организаций по кандидатам, представленным к присвоению специального звания, классного чина высшего начальствующего состава или специального звания высшего офицерского состава.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...15 lines deleted...]
-      11. Отделом правоохранительной системы Администрации в установленном порядке запрашиваются необходимая информация и материалы у государственных органов и организаций по кандидатам, представленным к присвоению специального звания, классного чина высшего начальствующего состава или специального звания высшего офицерского состава.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11  -  в редакции Указа Президента РК от 10.09.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Отделом правоохранительной системы Аппарата полученная и обобщенная в течение пяти рабочих дней информация по каждому кандидату и проект Указа Президента Республики Казахстан вносятся Заместителю Председателя Совета Безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
-[...15 lines deleted...]
-      12. Отделом правоохранительной системы Администрации полученная и обобщенная в течение пяти рабочих дней информация по каждому кандидату и проект Указа Президента Республики Казахстан в установленном порядке вносятся на рассмотрение Президента Республики Казахстан для принятия окончательного решения.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проект Указа Президента Республики Казахстан с результатами проверки согласовывается (визируется) Руководителем Администрации и вносится Заместителем Председателя Совета Безопасности на рассмотрение Президента Республики Казахстан для принятия окончательного решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 -  в редакции Указа Президента РК от 10.09.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Понижение (снижение) и восстановление в специальных званиях или классных чинах высшего начальствующего состава или специальных званиях высшего офицерского состава</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1583,373 +1904,641 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Понижение (снижение) в специальном звании или классном чине высшего начальствующего состава или специальном звании высшего офицерского состава на одну ступень осуществляется Указом Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Дисциплинарное взыскание сотруднику высшего начальствующего состава или высшего офицерского состава в виде понижения (снижения) в специальном звании или классном чине на одну ступень налагается по представлению (ходатайству) руководителей, указанных в </w:t>
+      15. Дисциплинарное взыскание сотруднику высшего начальствующего состава или высшего офицерского состава в виде понижения (снижения) в специальном звании или классном чине на одну ступень налагается по представлению (ходатайству) лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, а также по решению Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными Указом Президента РК от 10.09.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Наложение дисциплинарного взыскания в виде понижения (снижения) в специальном звании или классном чине на одну ступень производится по результатам служебного расследования, за исключением решения, принятого Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Материалы служебного расследования, а также представление (ходатайство) о наложении дисциплинарного взыскания в виде понижения (снижения) в специальном звании или классном чине на одну ступень направляются в Администрацию в течение десяти рабочих дней после завершения служебного расследования государственным органом и Аппаратом Правительства.</w:t>
+      Материалы служебного расследования, а также представление (ходатайство) о наложении дисциплинарного взыскания в виде понижения (снижения) в специальном звании или классном чине на одну ступень направляются в Аппарат в течение десяти рабочих дней после завершения служебного расследования государственным органом и Аппаратом Правительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменениями, внесенными Указом Президента РК от 10.09.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Представленные в Администрацию материалы направляются в Отдел правоохранительной системы Администрации для проведения проверки их полноты и рассматриваются в срок не более десяти рабочих дней со дня их поступления.</w:t>
+      17. Представленные в Аппарат материалы направляются в Отдел правоохранительной системы Аппарата для проведения проверки их полноты и рассматриваются в срок не более десяти рабочих дней со дня их поступления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
-[...15 lines deleted...]
-      В случаях выявления неполноты представленных материалов или указания в них каких-либо неточных сведений кадровой службой (подразделением) государственного органа или Аппарата Правительства вышеуказанные недостатки могут быть устранены в течение пяти рабочих дней без возврата Отделом правоохранительной системы Администрации материалов о наложении дисциплинарного взыскания в виде понижения (снижения) в специальном звании или классном чине на одну ступень.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях выявления неполноты представленных материалов или указания в них каких-либо неточных сведений кадровой службой (подразделением) государственного органа или Аппарата Правительства вышеуказанные недостатки могут быть устранены в течение пяти рабочих дней без возврата Отделом правоохранительной системы Аппарата материалов о наложении дисциплинарного взыскания в виде понижения (снижения) в специальном звании или классном чине на одну ступень.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
-[...15 lines deleted...]
-      После проведения указанной проверки представленные документы в течение одного дня передаются на рассмотрение Руководителю Администрации, который дает поручение по подготовке проекта Указа Президента Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После проведения указанной проверки представленные документы в течение одного дня передаются на рассмотрение Заместителя Председателя Совета Безопасности, который дает поручение по подготовке проекта Указа Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkStart w:name="z99" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проект Указа Президента Республики Казахстан с результатами проверки согласовывается (визируется) Руководителем Администрации и вносится Заместителем Председателя Совета Безопасности на рассмотрение Президента Республики Казахстан для принятия окончательного решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции Указа Президента РК от 10.09.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В Указе Президента Республики Казахстан о наложении дисциплинарного взыскания в виде понижения (снижения) в специальном звании или классном чине на одну ступень отражаются сведения о лице, на которое налагается взыскание (фамилия, имя, отчество, занимаемая должность), проступок, за совершение которого оно налагается, и вид взыскания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Указ Президента Республики Казахстан о наложении дисциплинарного взыскания в виде понижения (снижения) в специальном звании или классном чине на одну ступень объявляется кадровой службой (подразделением) государственного органа и Аппарата Правительства под роспись и приобщается в личное дело.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В случае отказа сотрудника в ознакомлении с Указом Президента Республики Казахстан о наложении дисциплинарного взыскания в виде понижения (снижения) в специальном звании или классном чине на одну ступень кадровой службой (подразделением) государственного органа и Аппарата Правительства составляется соответствующий акт, который приобщается в личное дело.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. При невозможности ознакомления сотрудника с Указом Президента Республики Казахстан о наложении дисциплинарного взыскания в виде понижения (снижения) в специальном звании или классном чине на одну ступень кадровая служба (подразделение) государственного органа и Аппарата Правительства направляет ему уведомление соответствующим письмом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Обжалование решения о наложении дисциплинарного взыскания в виде понижения (снижения) в специальном звании или классном чине на одну ступень не приостанавливает приведение его в исполнение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Если в течение шести месяцев со дня наложения взыскания в виде понижения (снижения) в специальном звании или классном чине на одну ступень сотрудник не будет подвергнут новому взысканию, то он считается не имеющим дисциплинарного взыскания. При этом сотрудник не считается восстановленным в прежнем специальном звании или классном чине.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      24. Восстановление в прежнем специальном звании или классном чине высшего начальствующего состава или специальном звании высшего офицерского состава производится Указом Президента Республики Казахстан по представлению руководителей, указанных в </w:t>
+      24. Восстановление в прежнем специальном звании или классном чине высшего начальствующего состава или специальном звании высшего офицерского состава производится Указом Президента Республики Казахстан по представлению лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, не ранее чем через год с момента понижения (снижения), по решению Президента Республики Казахстан вне зависимости от срока понижения (снижения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 с изменениями, внесенными Указом Президента РК от 10.09.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Лишение специальных званий или классных чинов высшего начальствующего состава или специальных званий высшего офицерского состава</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Лишение специальных званий или классных чинов высшего начальствующего состава применяется как мера дисциплинарного взыскания в отношении сотрудников правоохранительных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. При увольнении сотрудника высшего начальствующего состава по отрицательным мотивам, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1964,251 +2553,544 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 80 Закона Республики Казахстан "О правоохранительной службе", в отношении него применяется мера дисциплинарного взыскания в виде лишения специального звания или классного чина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. В Администрацию направляются приказ об увольнении со службы сотрудника правоохранительного органа, материалы служебного расследования, а также представление о наложении дисциплинарного взыскания в виде лишения специального звания или классного чина высшего начальствующего состава.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Лишение специального звания или классного чина высшего начальствующего состава или специального звания высшего офицерского состава по вступившему в законную силу обвинительному приговору осуществляется Указом Президента Республики Казахстан на основании представления суда о лишении осужденного этого специального звания или классного чина, внесенного Президенту Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
-[...15 lines deleted...]
-      В случаях выявления неполноты представленных материалов или указания в них каких-либо неточных сведений кадровой службой (подразделением) государственного органа вышеуказанные недостатки могут быть устранены без возврата Отделом правоохранительной системы Администрации материалов о наложении дисциплинарного взыскания в виде лишения специального звания или классного чина высшего начальствующего состава или специального звания высшего офицерского состава.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28-1. В случае поступления в уполномоченный орган обвинительного приговора суда, в соответствии с которым сотруднику назначено дополнительное наказание в виде лишения высшего специального звании или классного чина, представление (ходатайство) о лишении высшего специального звания или классного чина и обвинительный приговор суда в течение пяти рабочих дней направляются в Аппарат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
-[...15 lines deleted...]
-      После проведения указанной проверки представленные документы в течение одного дня передаются на рассмотрение Руководителю Администрации, который дает поручение по подготовке проекта Указа Президента Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила дополнены п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ункт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ом 28-1 в соответствии с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента РК от 10.09.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Представленные в Аппарат материалы направляются в Отдел правоохранительной системы Аппарата для проведения проверки полноты представленных материалов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkStart w:name="z101" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях выявления неполноты представленных материалов или указания в них каких-либо неточных сведений кадровой службой (подразделением) государственного органа вышеуказанные недостатки могут быть устранены без возврата Отделом правоохранительной системы Аппарата материалов о наложении дисциплинарного взыскания в виде лишения специального звания или классного чина высшего начальствующего состава или специального звания высшего офицерского состава.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z102" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После проведения указанной проверки представленные документы в течение одного дня передаются на рассмотрение Заместителя Председателя Совета Безопасности, который дает поручение по подготовке проекта Указа Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z103" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проект Указа Президента Республики Казахстан с результатами проверки согласовывается (визируется) Руководителем Администрации и вносится Заместителем Председателя Совета Безопасности на рассмотрение Президента Республики Казахстан для принятия окончательного решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 – в редакции Указа Президента РК от 10.09.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. В Указе Президента Республики Казахстан о наложении дисциплинарного взыскания в виде лишения специального звания или классного чина высшего начальствующего состава или специального звания высшего офицерского состава отражаются проступок, за совершение которого налагается взыскание, вид взыскания и лицо, на которое оно налагается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31. Подготовка проектов указов Президента Республики Казахстан о присвоении, понижении (снижении), лишении специальных званий или классных чинов и восстановлении в специальных званиях или классных чинах высшего начальствующего состава или присвоении, понижении (снижении), лишении специальных званий и восстановлении в специальных званиях высшего офицерского состава осуществляется Отделом правоохранительной системы Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 – в редакции Указа Президента РК от 10.09.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1456</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * в государственных органах, где образованы коллегии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2287,881 +3169,881 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 5 июня 2025 года № 898</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых актов Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 3 ноября 1999 года № 88 "О Комиссии по высшим воинским и иным званиям, классным чинам, квалификационным классам".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 18 апреля 2002 года № 323 "Об утверждении состава Комиссии по высшим воинским и иным званиям, классным чинам".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 15 декабря 2004 года № 1504 "О внесении изменений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 6 декабря 2005 года № 577 "О внесении изменений в распоряжение Президента Республики Казахстан от 18 апреля 2002 года № 323".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 9 февраля 2007 года № 99 "О внесении изменений в некоторые распоряжения Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 20)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 24 апреля 2008 года № 576 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 19)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 12 ноября 2008 года № 689 "О внесении изменений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 15)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 22 мая 2009 года № 815 "О внесении изменений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 28 декабря 2009 года № 907 "О внесении изменений в некоторые акты Президента Республики Казахстан и признании утратившим силу распоряжения Президента Республики Казахстан от 20 ноября 2008 года № 276".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 18 октября 2010 года № 445 "О внесении изменений в распоряжение Президента Республики Казахстан от 18 апреля 2002 года № 323".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 26 июля 2011 года № 128 "О внесении изменений в некоторые акты Президента Республики Казахстан и признании утратившими силу некоторых актов Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнения, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 13 ноября 2012 года № 427 "О внесении изменений и дополнения в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 11 апреля 2014 года № 795 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан по вопросам организации деятельности консультативно-совещательных и иных органов при Президенте Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 8 февраля 2016 года № 191 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан и признании утратившими силу некоторых указов Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 9 июня 2016 года № 275 "О внесении изменений в некоторые акты Президента Республики Казахстан по вопросам деятельности консультативно-совещательных и иных органов при Президенте Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 7 сентября 2016 года № 316 "О внесении изменений в некоторые акты Президента Республики Казахстан по вопросам деятельности консультативно-совещательных и иных органов при Президенте Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 21 февраля 2018 года № 642 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 17 апреля 2019 года № 26 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан и признании утратившими силу некоторых актов Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 9 октября 2019 года № 184 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 17 ноября 2022 года № 355 "О внесении изменений в распоряжение Президента Республики Казахстан от 3 ноября 1999 года № 88 "О Комиссии по высшим воинским и иным званиям, классным чинам, квалификационным классам".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3176,52 +4058,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 13 апреля 2023 года № 195 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3236,71 +4118,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 3 января 2024 года № 429 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан и признании утратившими силу некоторых актов Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3680,31 +4562,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>