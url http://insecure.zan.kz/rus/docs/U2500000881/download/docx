--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8c222f8" w14:textId="8c222f8">
+    <w:p w14:paraId="7c47a75" w14:textId="7c47a75">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,179 +100,156 @@
         </w:rPr>
         <w:t>Об образовании Совета по развитию искусственного интеллекта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ Президента Республики Казахстан от 19 мая 2025 года № 881.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Образовать Совет по развитию искусственного интеллекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Утвердить прилагаемое </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Совете по развитию искусственного интеллекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящий Указ вводится в действие со дня его подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -520,552 +497,721 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 мая 2025 года № 881</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о Совете по развитию искусственного интеллекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Совет по развитию искусственного интеллекта (далее - Совет) является консультативно-совещательным органом при Президенте Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В своей деятельности Совет руководствуется Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Совет состоит из председателя, секретаря и членов Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Решения Совета носят рекомендательный характер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Обеспечение деятельности Совета осуществляется Администрацией Президента Республики Казахстан и рабочим органом Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Рабочим органом Совета является Министерство искусственного интеллекта и цифрового развития Республики Казахстан (далее – рабочий орган Совета).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции Указа Президента РК от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Решением председателя Совета в целях реализации Поставленных перед ним задач могут создаваться рабочие группы Совета (далее - рабочие группы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Основные задачи Совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Совет создан в целях эффективного решения задач по вопросам развития искусственного интеллекта в Республике Казахстан, а также мониторинга их реализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Основными задачами Совета являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выработка предложений и рекомендаций к концептуальным подходам в развитии государственной политики в сфере искусственного интеллекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выработка предложений и рекомендаций по совершенствованию законодательства Республики Казахстан в сфере искусственного интеллекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выработка предложений и рекомендаций к отраслевым документам планирования по развитию искусственного интеллекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оказание консультационной поддержки и экспертиза проектов в сфере искусственного интеллекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выработка рекомендаций к результатам оценки уровня развития искусственного интеллекта в отраслях экономики Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) определение приоритетных отраслей для создания рабочих групп с целью эффективной реализации отраслевых инициатив в сфере искусственного интеллекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) участие в рассмотрении и формировании программ и проектов в сфере искусственного интеллекта, имеющих международное значение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) содействие налаживанию взаимодействия с аналогичными советами других стран и международными организациями в сфере искусственного интеллекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок формирования состава Совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Председателем Совета является Президент Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      12. Членами Совета от казахстанской стороны являются по должности: Премьер-Министр Республики Казахстан, Руководитель Администрации Президента Республики Казахстан, Министр иностранных дел Республики Казахстан, Председатель Комитета национальной безопасности Республики Казахстан, председатель правления акционерного общества “Фонд национального благосостояния “Самрук-Қазына” (по согласованию), помощник Президента Республики Казахстан по международным вопросам, помощник Президента Республики Казахстан по экономическим вопросам, Министр науки и высшего образования Республики Казахстан, Министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан и советник Президента Республики Казахстан, курирующий вопросы цифровизации.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Секретарем Совета является Министр искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции Указа Президента РК от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Членами Совета от казахстанской стороны являются по должности: Премьер-Министр Республики Казахстан, Руководитель Администрации Президента Республики Казахстан, заместители Руководителя Администрации Президента Республики Казахстан, Председатель Комитета национальной безопасности Республики Казахстан, председатель правления акционерного общества "Фонд национального благосостояния "Самрук-Қазына" (по согласованию), помощник Президента Республики Казахстан, курирующий вопросы цифровизации, Министр иностранных дел Республики Казахстан, Министр науки и высшего образования Республики Казахстан, Министр искусственного интеллекта и цифрового развития Республики Казахстан и советник Президента Республики Казахстан по международным вопросам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции Указа Президента РК от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Членами Совета с иностранной стороны являются представители международных организаций в сфере искусственного интеллекта, первые руководители иностранных компаний или их заместители, определяемые в порядке, предусмотренном в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1080,1510 +1226,1479 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Положения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Для приема в состав Совета представители международных организаций, иностранных компаний (далее - претенденты), изъявившие желание участвовать в составе Совета, могут обратиться в рабочий орган Совета по собственной инициативе либо в ответ на приглашение рабочего органа Совета, предоставив информацию о своей деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Основными критериями для приема в члены Совета с иностранной стороны являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) признанная экспертность в соответствующей сфере, подтвержденная успешным опытом работы, внедрением инновационных подходов и достижений, обеспечивающих реальное влияние на отрасль;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) безупречная деловая репутация, подтвержденная устойчивыми партнерскими связями, успешной реализацией международных проектов и приверженностью этическим принципам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) готовность к активному участию в деятельности Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Обращения претендентов рассматриваются рабочим органом Совета в порядке очередности их поступления на соответствие критериям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Положения.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. В случае, если в соответствии с рекомендацией рабочего органа Совета претендент не удовлетворяет критериям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Положения, но осуществляет деятельность в приоритетном секторе экономики и вносит значительный вклад в развитие сферы искусственного интеллекта, претендент может быть включен в состав рабочих групп Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В состав Совета могут входить иные должностные лица Республики Казахстан, определяемые Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Персональный состав Совета утверждается Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Организация деятельности Совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Руководство деятельностью Совета осуществляет председатель Совета, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) утверждает повестку дня заседания Совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принимает решения о проведении заседания Совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рассматривает ходатайства членов Совета по вопросам деятельности Совета и повестки дня заседания Совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подписывает протоколы заседаний Совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) принимает решения по иным вопросам деятельности Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Члены Совета вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вносить ходатайства по вопросам деятельности Совета и повестке дня его заседаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) участвовать в подготовке материалов к заседаниям Совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принимать участие в обсуждении вопросов, рассматриваемых на заседаниях Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Делегирование членами Совета своих полномочий иным должностным лицам не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Секретарь Совета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет мониторинг исполнения поручений председателя и решений, принятых на заседаниях Совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) может привлекать в установленном порядке для осуществления отдельных видов работ соответствующих экспертов и специалистов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет иные полномочия по поручениям председателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Рабочий орган Совета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет информационно-аналитическое обеспечение и сопровождение деятельности Совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вносит на имя председателя Совета повестку дня заседания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет сбор и систематизацию материалов к заседаниям Совета, текущий контроль за надлежащим оформлением материалов Совета, а также материалов к промежуточным заседаниям и тематическим встречам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляет подготовку и сопровождение заседаний Совета, промежуточных заседаний, тематических встреч;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ведет протокол заседаний Совета, промежуточных заседаний и тематических встреч;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уведомляет членов Совета об изменении состава, положения Совета и иных изменениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет контроль за ходом выполнения принятых решений согласно закреплению контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляет взаимодействие с государственными органами, организациями и другими лицами в рамках компетенций Совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечивает предоставление протоколов Совета, промежуточных заседаний и тематических встреч заинтересованным органам и лицам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Заседания Совета проводятся не реже одного раза в год. Решения Совета принимаются большинством голосов. В случае равного распределения голосов решающим является голос председателя Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Заседание Совета включает в себя обсуждение отчета об исполнении протокольных поручений предыдущего заседания, рассмотрение основной темы заседания, итоговый доклад о рекомендациях, выработанных рабочими группами Совета в течение года, а также обсуждение иных вопросов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Материалы по вопросам повестки дня заседания Совета (справки, презентации, проект протокола, списки выступающих и участников) представляются государственными органами в рабочий орган Совета не менее чем за два месяца до его проведения, если в решении о созыве заседания не предусмотрено иное.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Материалы по вопросам повестки дня заседания Совета (справки, презентации, проект протокола, списки выступающих и участников) представляются рабочим органом Совета в Администрацию Президента Республики Казахстан не менее чем за месяц до его проведения, если в решении о созыве заседания не предусмотрено иное.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Решения Совета оформляются протоколом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Рабочий орган Совета в месячный срок со дня проведения заседания Совета подготавливает проект протокола с приложением закрепления контроля по реализации поручений и обеспечивает его согласование со всеми заинтересованными государственными органами и Руководителем Администрации Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. В период между заседаниями Совета проводится промежуточное заседание под председательством Руководителя Администрации Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. При необходимости Руководитель Администрации Президента Республики Казахстан проводит дополнительные тематические встречи с сопредседателями рабочих групп Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. В промежуточных заседаниях и тематических встречах могут принимать участие члены Совета, руководители государственных органов Республики Казахстан, сопредседатели рабочих групп Совета, а также иные приглашенные лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. На промежуточных заседаниях обсуждаются предварительные результаты исполнения протокольных решений последнего заседания, ход подготовки к предстоящим заседаниям, рекомендации, выработанные рабочими группами Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. На тематических встречах Совета обсуждаются предложения и рекомендации по тематике встречи, выработанные рабочими группами Совета, и другие вопросы, требующие предварительного обсуждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Материалы по вопросам повестки дня промежуточных заседаний и тематических встреч (справки, презентации, проект протокола, списки выступающих и участников) представляются в рабочий орган Совета не менее чем за пятнадцать рабочих дней до их проведения, если в решении о созыве промежуточных заседаний и тематических встреч не предусмотрено иное.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Решения промежуточных заседаний и тематических встреч оформляются протоколом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Рабочий орган Совета в двухнедельный срок со дня проведения промежуточных заседаний и тематических встреч подготавливает проект протокола с приложением закрепления контроля по исполнению поручений и обеспечивает его согласование со всеми заинтересованными государственными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Рабочие группы Совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. В целях выработки рекомендаций и предложений Совету по исполнению протокольных поручений заседаний, а также в рамках задач Совета по приоритетным отраслям, определенным Советом, могут создаваться рабочие группы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Сопредседателем рабочей группы с казахстанской стороны может быть должностное лицо на уровне первого руководителя министерства, курирующего вопросы, связанные с деятельностью данной рабочей группы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Сопредседателем рабочей группы с иностранной стороны могут быть члены Совета с иностранной стороны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. В составы рабочих групп Совета могут входить представители государственных органов Республики Казахстан, международных организаций, казахстанских и иностранных компаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Положение о рабочих группах, составы рабочих групп с казахстанской и иностранной сторон утверждаются сопредседателями рабочих групп казахстанской стороны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Годовые планы работ и отчеты рабочих групп утверждаются сопредседателями рабочих групп по согласованию с членами рабочих групп.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Общее руководство деятельностью рабочих групп Совета осуществляют сопредседатели от казахстанской и иностранной сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Рабочие группы вырабатывают рекомендации Совету, которые предварительно обсуждаются на его промежуточных заседаниях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Порядок исключения или замены иностранных членов Совета и основания для вывода иностранного члена из состава Совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. При рассмотрении вопроса об исключении или замене иностранных членов Совета принимаются во внимание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) личное участие иностранных членов Совета в заседаниях Совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) личное и активное участие иностранных членов Совета в деятельности рабочих групп Совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соблюдение иностранными членами Совета законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Основаниями для вывода иностранного члена из состава Совета являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) письменное обращение иностранного члена Совета о прекращении своей деятельности в Совете;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) прекращение деятельности международной организации или иностранной компании, представителем которой является иностранный член Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Основаниями для вывода иностранного члена из состава Совета могут служить также рекомендации Совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>