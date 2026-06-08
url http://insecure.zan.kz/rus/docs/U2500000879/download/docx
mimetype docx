--- v0 (2025-11-28)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ea71379" w14:textId="ea71379">
+    <w:p w14:paraId="6b3dbf6" w14:textId="6b3dbf6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1400,110 +1400,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комиссии по мониторингу за расходованием средств, выделенных из Национального фонда Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Состав с изменением, внесенным Указом Президента РК от 26.08.2025 </w:t>
+      Сноска. Состав с изменениями, внесенными Указами Президента РК от 26.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 975</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">; от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Высшей аудиторской палаты Республики Казахстан, председатель Комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      помощник Президента Республики Казахстан по экономическим вопросам</w:t>
+      заместитель Руководителя Администрации Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заместитель Председателя Национального Банка Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
@@ -2512,55 +2532,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>