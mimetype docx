--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6b3dbf6" w14:textId="6b3dbf6">
+    <w:p w14:paraId="b418c69" w14:textId="b418c69">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -675,608 +675,686 @@
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Комиссия по мониторингу за расходованием средств, выделенных из Национального фонда Республики Казахстан (далее – Комиссия), является консультативно-совещательным органом по вопросам осуществления контроля за использованием средств Национального фонда Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      2. Комиссия в своей деятельности руководствуется Конституцией, законодательными актами Республики Казахстан, актами Президента Республики Казахстан, а также настоящим Положением и порядком работы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комиссия в своей деятельности руководствуется Конституцией, законами Республики Казахстан, актами Президента Республики Казахстан, а также настоящим Положением и порядком работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Решения Комиссии носят рекомендательный характер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      3. Решения Комиссии носят рекомендательный характер.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Задачей Комиссии является осуществление на постоянной основе мониторинга за целевым, законным и эффективным использованием средств, выделенных из Национального фонда Республики Казахстан, в том числе посредством проведения мониторинга реализации и аудита финансовой части критически важных объектов, проектов общестранового значения и иных проектов, финансируемых за счет средств Национального фонда Республики Казахстан (далее – Национальный фонд), в том числе путем облигационного заимствования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      4. Задачей Комиссии является осуществление на постоянной основе мониторинга за целевым, законным и эффективным использованием средств, выделенных из Национального фонда Республики Казахстан, в том числе посредством проведения мониторинга реализации и аудита финансовой части критически важных объектов, проектов общестранового значения и иных проектов, финансируемых за счет средств Национального фонда Республики Казахстан (далее – Национальный фонд), в том числе путем облигационного заимствования.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Комиссия имеет право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      5. Комиссия имеет право:</w:t>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) привлекать внешних экспертов (аудиторов) для проведения мониторинга реализации и аудита финансовой части критически важных объектов, проектов общестранового значения и иных проектов, финансируемых за счет средств Национального фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      1) привлекать внешних экспертов (аудиторов) для проведения мониторинга реализации и аудита финансовой части критически важных объектов, проектов общестранового значения и иных проектов, финансируемых за счет средств Национального фонда;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направлять материалы для решения вопроса о дисциплинарной и иной ответственности должностных лиц соответствующих государственных органов и организаций с участием государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      2) направлять материалы для решения вопроса о дисциплинарной и иной ответственности должностных лиц соответствующих государственных органов и организаций с участием государства;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направлять информацию правоохранительным органам и органам национальной безопасности для рассмотрения в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      3) направлять информацию правоохранительным органам и органам национальной безопасности для рассмотрения в установленном законодательством Республики Казахстан порядке.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Члены Комиссии обязаны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      6. Члены Комиссии обязаны:</w:t>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проводить в пределах своей компетенции промежуточный мониторинг по итогам первого полугодия и годовую оценку расходования средств, выделенных из Национального фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      1) проводить в пределах своей компетенции промежуточный мониторинг по итогам первого полугодия и годовую оценку расходования средств, выделенных из Национального фонда;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) участвовать в формировании годового отчета Комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      2) участвовать в формировании годового отчета Комиссии;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представлять результаты мониторинга, осуществленного в пределах своей компетенции, в Рабочий орган Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      3) представлять результаты мониторинга, осуществленного в пределах своей компетенции, в Рабочий орган Комиссии.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Члены Комиссии в установленном законодательством Республики Казахстан порядке и в пределах своей компетенции имеют право истребовать необходимую отчетность, информацию, документы и иные материалы от государственных органов, организаций с участием государства и должностных лиц, в том числе устные и письменные объяснения от соответствующих должностных лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      7. Члены Комиссии в установленном законодательством Республики Казахстан порядке и в пределах своей компетенции имеют право истребовать необходимую отчетность, информацию, документы и иные материалы от государственных органов, организаций с участием государства и должностных лиц, в том числе устные и письменные объяснения от соответствующих должностных лиц.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Организация и порядок работы Комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Организация и порядок работы Комиссии</w:t>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Комиссию возглавляет председатель.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      8. Комиссию возглавляет председатель.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Комиссии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      Председатель Комиссии:</w:t>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет общее руководство деятельностью Комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      1) осуществляет общее руководство деятельностью Комиссии;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяет повестку дня, место и время проведения заседаний Комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      2) определяет повестку дня, место и время проведения заседаний Комиссии;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) председательствует на заседаниях Комиссии. В отсутствие председателя по его поручению на заседаниях председательствует один из членов Комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      3) председательствует на заседаниях Комиссии. В отсутствие председателя по его поручению на заседаниях председательствует один из членов Комиссии;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) распределяет между членами Комиссии задачи и при необходимости дает им обязательные для исполнения поручения по проведению мониторинга в пределах их компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) представляет Президенту Республики Казахстан годовой отчет Комиссии не позднее 1 июня года, следующего за отчетным. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заседания Комиссии проводятся не реже одного раза в год и оформляются протоколом. По поручению председателя Комиссии допускается вынесение и рассмотрение внеплановых вопросов путем инициирования заочного голосования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      9. Заседания Комиссии проводятся не реже одного раза в год и оформляются протоколом. По поручению председателя Комиссии допускается вынесение и рассмотрение внеплановых вопросов путем инициирования заочного голосования.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заседание считается правомочным, если на нем участвуют не менее половины от общего числа членов Комиссии. Делегирование членами Комиссии своих полномочий иным должностным лицам не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      Заседание считается правомочным, если на нем участвуют не менее половины от общего числа членов Комиссии. Делегирование членами Комиссии своих полномочий иным должностным лицам не допускается.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Комиссия принимает решения большинством голосов от общего числа участвующих на заседании членов Комиссии. В случае равенства голосов, принятым считается решение, за которое проголосовал председатель Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      10. Комиссия принимает решения большинством голосов от общего числа участвующих на заседании членов Комиссии. В случае равенства голосов, принятым считается решение, за которое проголосовал председатель Комиссии.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Решения Комиссии при необходимости направляются соответствующим государственным органам и организациям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Рабочим органом Комиссии является Высшая аудиторская палата Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочий орган осуществляет организационное обеспечение деятельности Комиссии и мониторинг исполнения ее решений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      Рабочий орган осуществляет организационное обеспечение деятельности Комиссии и мониторинг исполнения ее решений.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В целях эффективной организации деятельности Комиссии назначается секретарь.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      13. В целях эффективной организации деятельности Комиссии назначается секретарь.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Секретарем Комиссии является представитель рабочего органа Комиссии. Секретарь не является членом Комиссии и не имеет право голоса при принятии Комиссией решений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1355,478 +1433,504 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 мая 2025 года № 879</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комиссии по мониторингу за расходованием средств, выделенных из Национального фонда Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Состав с изменениями, внесенными указами Президента РК от 26.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 975</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Высшей аудиторской палаты Республики Казахстан, председатель Комиссии</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель Руководителя Администрации Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель Председателя Национального Банка Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель Генерального Прокурора Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      начальник 4 Департамента 4 Службы Комитета национальной безопасности Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      управляющий директор по экономике и финансам акционерного общества "Фонд национального благосостояния "Самрук-Қазына" (по согласованию)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      директор Службы по противодействию коррупции Комитета национальной безопасности Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель Председателя Агентства Республики Казахстан по финансовому мониторингу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель Председателя Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вице-министр финансов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      первый вице-министр национальной экономики Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель профильного комитета Курултая Республики Казахстан (по согласованию)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Состав с изменениями, внесенными Указами Президента РК от 26.08.2025 </w:t>
-[...278 lines deleted...]
-      первый вице-министр национальной экономики Республики Казахстан</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заместитель председателя акционерного общества "Национальный управляющий холдинг "Байтерек" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      председатель Комитета по финансам и бюджету Сената Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель Комитета государственных доходов Министерства финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...15 lines deleted...]
-      председатель Комитета по финансам и бюджету Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель Комитета внутреннего государственного аудита Министерства финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1905,682 +2009,682 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 мая 2025 года № 879</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ утративших силу некоторых актов Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 18 апреля 2014 года № 281 "О Комиссии по мониторингу за расходованием средств, выделенных из Национального фонда Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 17 сентября 2014 года № 911 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан и признании утратившим силу некоторых распоряжений Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 8 февраля 2016 года № 191 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан и признании утратившими силу некоторых указов Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 9 июня 2016 года № 275 "О внесении изменений в некоторые акты Президента Республики Казахстан по вопросам деятельности консультативно-совещательных и иных органов при Президенте Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений в некоторые акты Президента Республики Казахстан по вопросам деятельности консультативно-совещательных и иных органов при Президенте Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 10 октября 2016 года № 357 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан по вопросам деятельности консультативно-совещательных и иных органов при Президенте Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 20 октября 2017 года № 568 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан и признании утратившими силу некоторых актов Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 22 июля 2019 года № 74 "О некоторых вопросах Агентства Республики Казахстан по делам государственной службы и Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 28 октября 2019 года № 195 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 20 февраля 2021 года № 515 "О некоторых вопросах Агентства Республики Казахстан по финансовому мониторингу".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 26 ноября 2022 года № 5 "О некоторых вопросах Высшей аудиторской палаты Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 3 января 2024 года № 429 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан и признании утратившими силу некоторых актов Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 29 июня 2024 года № 591 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 19 мая 2015 года № 2 "О внесении изменений в распоряжение Президента Республики Казахстан от 18 апреля 2014 года № 281 "О Комиссии по контролю за расходованием средств, выделенных из Национального фонда Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 14 июля 2020 года № 118 "О внесении изменений в распоряжение Президента Республики Казахстан от 18 апреля 2014 года № 281 "О Комиссии по контролю за расходованием средств, выделенных из Национального фонда Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>