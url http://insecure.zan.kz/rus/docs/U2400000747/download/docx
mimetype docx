--- v0 (2025-10-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="22ee21d" w14:textId="22ee21d">
+    <w:p w14:paraId="57f31ba" w14:textId="57f31ba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения об Ассамблее народа Казахстана</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указ Президента Республики Казахстан от 27 декабря 2024 года № 747. Утратил силу Указом Президента Республики Казахстан от 2 июля 2026 года № 1343</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу Указом Президента РК от 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1343</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -527,155 +605,139 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 декабря 2024 года № 747</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>об Ассамблее народа Казахстана</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящее положение в соответствии с законодательными актами Республики Казахстан определяет статус и полномочия Ассамблеи народа Казахстана, а также особенности организации ее взаимодействия с государственными органами и общественными объединениями, порядок участия в разработке и реализации государственной политики Республики Казахстан в сфере межэтнических отношений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
-[...47 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ассамблея народа Казахстана (далее – Ассамблея) является учреждением без образования юридического лица, образуемым Президентом Республики Казахстан, способствующим разработке и реализации государственной политики по обеспечению общественного согласия и общенационального единства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Деятельность Ассамблеи осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -690,1785 +752,1785 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об Ассамблее народа Казахстана" (далее – Закон об Ассамблее), иными нормативными правовыми актами Республики Казахстан и настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Финансирование деятельности Ассамблеи осуществляется в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Функции и полномочия Ассамблеи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Для обеспечения реализации возложенных задач Ассамблея осуществляет следующие функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) содействует в разработке и реализации государственной политики по обеспечению общественного согласия и общенационального единства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) участвует в разработке и реализации мер в сфере межэтнической толерантности и общественного согласия, развития государственного языка и других языков народа Казахстана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) участвует в общественно-политической экспертизе законопроектов по вопросам государственной политики в сфере общественного согласия и общенационального единства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) взаимодействует с государственными органами, организациями, институтами гражданского общества и международными организациями по укреплению общественного согласия и общенационального единства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществляет контроль за рассмотрением государственными органами и должностными лицами решений сессий Ассамблеи и Совета Ассамблеи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) содействует в разработке и реализации государственной политики по обеспечению общественного согласия и общенационального единства на региональном уровне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в рамках своей компетенции оказывает методическую помощь государственным органам, организациям и этнокультурным объединениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) популяризирует казахстанскую модель общественного согласия и общенационального единства в стране и за рубежом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осуществляет мониторинг сферы межэтнических отношений, в том числе в области применения государственного языка и других языков народа Казахстана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) вырабатывает рекомендации и реализует практические меры по урегулированию разногласий и споров, недопущению конфликтных ситуаций в сфере межэтнических отношений и участвует в их разрешении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) организует работу по оказанию поддержки казахской диаспоре в зарубежных странах в вопросах сохранения и развития родного языка, культуры и национальных традиций, укрепления ее связей с исторической Родиной;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) осуществляет просветительскую и издательскую деятельность, направленную на укрепление общественного согласия и общенационального единства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) проводит семинары, конференции, а также осуществляет иные мероприятия, обеспечивающие диалог государственных органов и общественных объединений по вопросам общественного согласия и общенационального единства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) в рамках действующего законодательства Республики Казахстан принимает и оказывает благотворительную и спонсорскую помощь;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) содействует в развитии благотворительности, медиации в сфере общественного согласия и общенационального единства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) осуществляет иную деятельность в рамках своей компетенции, не противоречащую законодательству Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Президент Республики Казахстан является Председателем Ассамблеи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Президент Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) образует и реорганизует Ассамблею;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определяет направления деятельности Ассамблеи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) назначает и освобождает от должности руководящих должностных лиц Ассамблеи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) по предложению Совета Ассамблеи назначает пять депутатов Сената Парламента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) созывает Сессию Ассамблеи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществляет иную деятельность в соответствии с Конституцией и законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Председатель Ассамблеи возглавляет Ассамблею и осуществляет общее руководство деятельностью Ассамблеи, утверждает ее программные документы, выступает от ее имени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Высшим руководящим органом Ассамблеи является Сессия Ассамблеи (далее – Сессия), которая состоит из членов Ассамблеи и созывается в порядке, установленном Законом об Ассамблее.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Исключительным правом Сессии являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выработка концептуальных подходов в определении развития Ассамблеи и внесение их на рассмотрение Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заслушивание отчетов членов Ассамблеи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Сессия считается правомочной, если в ее работе принимает участие не менее двух третей от общего числа членов Ассамблеи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Решение Сессии считается принятым, если за него проголосовало более половины присутствующих членов Ассамблеи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок и форму голосования определяет Сессия. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Сессия вправе принимать решения по вопросам, относящимся к ее компетенции. Решения Сессии могут оформляться в форме обращения Ассамблеи, которое публикуется в республиканских средствах массовой информации. Решения Сессии подлежат обязательному рассмотрению государственными органами и должностными лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Работа Сессии регулируется регламентом, утверждаемым решением Сессии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В период между сессиями руководство Ассамблеей осуществляет Совет Ассамблеи (далее – Совет), который создается в соответствии с Законом об Ассамблее и созывается Председателем Ассамблеи или заместителями Председателя по согласованию с Председателем Ассамблеи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. К полномочиям Совета относятся: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) внесение предложений по пяти кандидатам в депутаты Сената Парламента Республики Казахстан, назначаемые Президентом Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) рассмотрение кандидатур в члены Ассамблеи; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) внесение предложений Президенту Республики Казахстан о созыве и повестке дня очередной Сессии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) внесение предложений в план работы Аппарата (Секретариата) Ассамблеи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) учреждение общественных наград и утверждение положений о них;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) принятие иных решений, не относящихся к исключительной компетенции Сессии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Совет считается правомочным, если в его работе принимает участие не менее двух третей от общего числа его членов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Решение Совета оформляется протоколом и считается принятым, если за него проголосовало не менее двух третей членов Совета, присутствующих на заседании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Председатель Ассамблеи имеет трех заместителей, из них два – от этнокультурных объединений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместители Председателя Ассамблеи от этнокультурных объединений назначаются в порядке ротации на основании рекомендации Совета распоряжением Президента Республики Казахстан. Период ротации заместителей Председателя определяет Президент Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обеспечение деятельности заместителей Председателя Ассамблеи от этнокультурных объединений осуществляет рабочий орган Ассамблеи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Аппарат (Секретариат) Ассамблеи (далее – Секретариат) является рабочим органом Ассамблеи, входящим в состав Администрации Президента Республики Казахстан, деятельность которого регламентируется законодательством Республики Казахстан. Секретариат возглавляет заведующий Секретариатом, который одновременно является заместителем Председателя Ассамблеи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Функциями Секретариата являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организация и обеспечение деятельности Председателя и Совета, в том числе экспертно-аналитическое, информационное и иное сопровождение их деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) координация работы государственных органов, организаций и институтов гражданского общества по укреплению общественного согласия и общенационального единства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рассмотрение обращений физических и юридических лиц, имеющих общегосударственное значение и затрагивающих сферу межэтнических отношений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация взаимодействия Ассамблеи и ее структуры с центральными государственными и местными исполнительными органами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) взаимодействие с государственными органами и организациями, общественными объединениями и аналогичными структурами зарубежных стран, а также международными организациями, направленное на обеспечение устойчивого развития Казахстана и реализацию задач, возложенных на Ассамблею.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полномочия Секретариата по обеспечению реализации полномочий Президента Республики Казахстан в сфере межэтнических отношений, а также Ассамблеи определяются внутренними актами Администрации Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Ассамблеи областей, городов республиканского значения, столицы при осуществлении своей деятельности подотчетны и ответственны перед Ассамблеей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок формирования и правовой статус ассамблеи областей, городов республиканского значения, столицы определяется Законом об Ассамблее.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Рабочим органом ассамблеи областей, городов республиканского значения, столицы является аппарат (секретариат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В целях обеспечения реализации задач и функций Ассамблеи в случае необходимости Секретариатом могут быть созданы комиссии, в том числе совместно с другими государственными органами и организациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Для научного сопровождения деятельности Ассамблеи формируется Научно-экспертный совет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основными задачами Научно-экспертного совета являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) комплексная экспертная оценка тенденций этнополитического, социально-экономического и конфессионального развития в Республике Казахстан, прогнозирование развития данных процессов в стране и мире;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) научно-экспертное сопровождение деятельности Ассамблеи по актуальным направлениям государственной политики в сфере межэтнических и межконфессиональных отношений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) координация научно-исследовательских работ в сфере межэтнических и межконфессиональных отношений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содействие усилению роли Ассамблеи как политического и гражданского института в развитии демократии, укреплении целостности казахстанского общества, достижении общенационального согласия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Научно-экспертный совет состоит из председателя, его заместителей и членов Научно-экспертного совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Научно-экспертного совета и его заместители избираются на заседании Научно-экспертного совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В состав Научно-экспертного совета могут входить по согласованию депутаты Парламента Республики Казахстан, представители этнокультурных объединений, научных и образовательных организаций, а также ученые, независимые эксперты и специалисты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Научно-экспертный совет может привлекать к своей деятельности экспертов, не являющихся членами Научно-экспертного совета, включая зарубежных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Исполнение обязанностей председателя, его заместителей и членов Научно-экспертного совета осуществляется на общественных началах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Положение о Научно-экспертном совете и его состав утверждаются заместителем Председателя Ассамблеи – заведующим Секретариатом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В целях обеспечения участия Ассамблеи в разработке законодательных актов и программных документов, информационно-разъяснительных, а также иных мероприятий могут быть созданы информационно-разъяснительные, экспертные и иные рабочие группы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Координацию деятельности Научно-экспертного совета, комиссий и рабочих групп осуществляет Секретариат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Особенности организации взаимодействия Ассамблеи с государственными органами и общественными организациями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Для обеспечения реализации государственной политики в области межэтнических отношений, эффективного взаимодействия государственных органов и институтов гражданского общества в этой сфере и дальнейшего укрепления межэтнического согласия и толерантности в обществе Ассамблея взаимодействует с государственными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Координацию деятельности государственных органов в рамках реализации программных документов Ассамблеи и планов мероприятий по выполнению решений Ассамблеи и ее Совета, поручений Президента Республики Казахстан, Председателя Ассамблеи, руководства Администрации Президента Республики Казахстан по вопросам межэтнических отношений, укрепления общественного согласия и общенационального единства осуществляет Секретариат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Организация взаимодействия Ассамблеи с депутатами Сената Парламента Республики Казахстан, назначенными Президентом Республики Казахстан по предложению Совета Ассамблеи, осуществляется Секретариатом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Взаимодействие Ассамблеи с этнокультурными общественными объединениями, другими институтами гражданского общества, аналогичными структурами зарубежных стран, а также международными организациями по укреплению национального единства и сохранению культурно-языкового многообразия Казахстана, межэтнического и межконфессионального согласия и защиты прав этнических групп обеспечивает Секретариат в рамках законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок участия Ассамблеи в разработке и реализации государственной политики Республики Казахстан в сфере межэтнических отношений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. В целях консолидации общества, обеспечения единства и формирования национально-государственной гражданской идентичности, дальнейшего совершенствования казахстанской модели толерантности и общественного согласия, а также для повышения эффективности деятельности Ассамблея участвует в разработке и реализации государственной политики Республики Казахстан в сфере межэтнических и межконфессиональных отношений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Секретариат разрабатывает или участвует в разработке проектов программных документов в сфере межэтнических и межконфессиональных отношений с привлечением Научно-экспертного совета, вносит их для обсуждения на Совет, организует их рассмотрение Сессией, направляет на утверждение Президенту Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. В целях реализации Закона об Ассамблее, а также на основе выработанных концептуальных подходов на среднесрочную перспективу Ассамблея разрабатывает Концепцию развития Ассамблеи народа Казахстана (далее – Концепция).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Разработанная Концепция вносится на рассмотрение Председателя Ассамблеи и в случае ее одобрения утверждается им. Председатель Ассамблеи утверждает программные документы Ассамблеи и дает поручения по их реализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Концепция реализуется через документы Системы государственного планирования в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2547,362 +2609,384 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 декабря 2024 года № 747</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых указов Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 7 сентября 2011 года № 149 "О Положении об Ассамблее народа Казахстана".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 21 декабря 2012 года № 450 "О внесении изменений в Указ Президента Республики Казахстан от 7 сентября 2011 года № 149 "О Положении об Ассамблее народа Казахстана".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 5 мая 2017 года № 471 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые указы Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 24 января 2019 года № 828 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 18 января 2021 года № 495 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан и признании утратившими силу некоторых указов Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 21 июля 2021 года № 626 "О внесении изменения в Указ Президента Республики Казахстан от 7 сентября 2011 года № 149 "О Положении об Ассамблее народа Казахстана".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3224,35 +3308,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>