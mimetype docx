--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e1fa738" w14:textId="e1fa738">
+    <w:p w14:paraId="2015e15" w14:textId="2015e15">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3168,575 +3168,531 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Совета по финансовой стабильности Республики Казахстан, утвержденный вышеназванным Указом, изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим изменениям и дополнениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Утратил силу Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. В </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 14 сентября 2020 года № 414 "О Высшем совете при Президенте Республики Казахстан по реформам":</w:t>
+      17. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>распоряжении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 16 сентября 1998 года № 4071 "О персональном составе Совета иностранных инвесторов при Президенте Республики Казахстан":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z80" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      персональный состав Совета иностранных инвесторов при Президенте Республики Казахстан, образованного вышеназванным распоряжением, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим изменениям и дополнениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z81" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>распоряжении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 12 февраля 2014 года № 266 "О Совете по взаимодействию с Организацией экономического сотрудничества и развития":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>cостав</w:t>
-[...19 lines deleted...]
-        <w:t>приложению 14</w:t>
+        <w:t>должностной состав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Совета по взаимодействию с Организацией экономического сотрудничества и развития, утвержденный вышеназванным распоряжением, изложить в редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим изменениям и дополнениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="39"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Утратил силу Указом Президента РК от 19.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 879</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="42"/>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>распоряжении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 12 октября 2019 года № 60 "О персональном составе Совета национальных инвесторов при Президенте Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z106" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z106" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ввести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>персональный состав</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Совета национальных инвесторов при Президенте Республики Казахстан, утвержденный вышеназванным распоряжением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z107" w:id="44"/>
+          <w:bookmarkStart w:name="z107" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бектенова Олжаса Абаевича</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
+          <w:bookmarkEnd w:id="43"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3788,70 +3744,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z108" w:id="45"/>
+          <w:bookmarkStart w:name="z108" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Байбазарова Нурлана Сериковича</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
+          <w:bookmarkEnd w:id="44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3903,70 +3859,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z109" w:id="46"/>
+          <w:bookmarkStart w:name="z109" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Такиева Мади Токешовича</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
+          <w:bookmarkEnd w:id="45"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4018,70 +3974,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z110" w:id="47"/>
+          <w:bookmarkStart w:name="z110" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жамаубаева Ерулана Кенжебековича</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkEnd w:id="46"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4113,110 +4069,110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 советника Президента Республики Казахстан, курирующего социально-экономические вопросы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="48"/>
+    <w:bookmarkStart w:name="z111" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       вывести из </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>состава</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> вышеназванного Совета: Смаилова А.А., Иргалиева А.А., Куантырова А.С.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z112" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Жамаубаев Ерулан Кенжебекович – Заместитель Премьер-Министра Республики Казахстан – Министр финансов Республики Казахстан" исключить.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z112" w:id="49"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4520,688 +4476,688 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 12 октября 2000 года </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 470 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="50"/>
+    <w:bookmarkStart w:name="z128" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ Республиканской комиссии по подготовке кадров за рубежом</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z129" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственный советник Республики Казахстан, председатель</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z129" w:id="51"/>
-[...15 lines deleted...]
-      Государственный советник Республики Казахстан, председатель</w:t>
+    <w:bookmarkStart w:name="z130" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр науки и высшего образования Республики Казахстан, заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z130" w:id="52"/>
-[...15 lines deleted...]
-      Министр науки и высшего образования Республики Казахстан, заместитель председателя</w:t>
+    <w:bookmarkStart w:name="z131" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вице-министр науки и высшего образования Республики Казахстан, секретарь</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z131" w:id="53"/>
-[...15 lines deleted...]
-      вице-министр науки и высшего образования Республики Казахстан, секретарь</w:t>
+    <w:bookmarkStart w:name="z132" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      члены Республиканской комиссии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z132" w:id="54"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="55"/>
+    <w:bookmarkStart w:name="z133" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр иностранных дел Республики Казахстан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z134" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства по защите и развитию конкуренции Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z134" w:id="56"/>
-[...15 lines deleted...]
-      Председатель Агентства по защите и развитию конкуренции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z135" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по регулированию и развитию финансового рынка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z135" w:id="57"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по регулированию и развитию финансового рынка</w:t>
+    <w:bookmarkStart w:name="z136" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по делам государственной службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z136" w:id="58"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по делам государственной службы</w:t>
+    <w:bookmarkStart w:name="z137" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z137" w:id="59"/>
-[...15 lines deleted...]
-      Председатель Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z138" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z138" w:id="60"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)</w:t>
+    <w:bookmarkStart w:name="z139" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z139" w:id="61"/>
-[...15 lines deleted...]
-      Министр сельского хозяйства Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z140" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z140" w:id="62"/>
-[...15 lines deleted...]
-      Министр юстиции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z141" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z141" w:id="63"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="64"/>
+    <w:bookmarkStart w:name="z142" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр труда и социальной защиты населения Республики Казахстан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z143" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр транспорта Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z143" w:id="65"/>
-[...15 lines deleted...]
-      Министр транспорта Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z144" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z144" w:id="66"/>
-[...15 lines deleted...]
-      Министр финансов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z145" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр культуры и информации Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z145" w:id="67"/>
-[...15 lines deleted...]
-      Министр культуры и информации Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z146" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр просвещения Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z146" w:id="68"/>
-[...15 lines deleted...]
-      Министр просвещения Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z147" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z147" w:id="69"/>
-[...15 lines deleted...]
-      Министр промышленности и строительства Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z148" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр торговли и интеграции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z148" w:id="70"/>
-[...15 lines deleted...]
-      Министр торговли и интеграции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z149" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр водных ресурсов и ирригации Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z149" w:id="71"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="72"/>
+    <w:bookmarkStart w:name="z150" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр туризма и спорта Республики Казахстан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z151" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр национальной экономики Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z151" w:id="73"/>
-[...15 lines deleted...]
-      Министр национальной экономики Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z152" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z152" w:id="74"/>
-[...15 lines deleted...]
-      Министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z153" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр экологии и природных ресурсов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z153" w:id="75"/>
-[...15 lines deleted...]
-      Министр экологии и природных ресурсов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z154" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр энергетики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z154" w:id="76"/>
-[...15 lines deleted...]
-      Министр энергетики Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z155" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель Комитета по социально-культурному развитию и науке Сената Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z155" w:id="77"/>
-[...15 lines deleted...]
-      председатель Комитета по социально-культурному развитию и науке Сената Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z156" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель Комитета по социально-культурному развитию Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z156" w:id="78"/>
-[...15 lines deleted...]
-      председатель Комитета по социально-культурному развитию Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z157" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заведующий Отделом государственной службы Администрации Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z157" w:id="79"/>
-[...15 lines deleted...]
-      заведующий Отделом государственной службы Администрации Президента Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z158" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заведующий Отделом внутренней политики Администрации Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z158" w:id="80"/>
-[...15 lines deleted...]
-      заведующий Отделом внутренней политики Администрации Президента Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z159" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководитель структурного подразделения Аппарата Правительства Республики Казахстан, курирующего вопросы социально-культурного развития</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z159" w:id="81"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5508,428 +5464,428 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казахстан по вопросам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">противодействия коррупции </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z175" w:id="82"/>
+    <w:bookmarkStart w:name="z175" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ Комиссии при Президенте Республики Казахстан по вопросам противодействия коррупции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z176" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z176" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный советник Республики Казахстан, председатель </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z177" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z177" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заведующий Отделом правоохранительной системы Администрации Президента Республики Казахстан, секретарь </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z178" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      члены Комиссии:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z178" w:id="85"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z179" w:id="86"/>
+    <w:bookmarkStart w:name="z179" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Секретарь Совета Безопасности Республики Казахстан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z180" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Генеральный Прокурор Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z180" w:id="87"/>
-[...15 lines deleted...]
-      Генеральный Прокурор Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z181" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Комитета национальной безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z181" w:id="88"/>
-[...15 lines deleted...]
-      Председатель Комитета национальной безопасности Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z182" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      помощник Президента Республики Казахстан по правовым вопросам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z182" w:id="89"/>
-[...15 lines deleted...]
-      помощник Президента Республики Казахстан по правовым вопросам</w:t>
+    <w:bookmarkStart w:name="z183" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Высшей аудиторской палаты Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z183" w:id="90"/>
-[...15 lines deleted...]
-      Председатель Высшей аудиторской палаты Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z184" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z184" w:id="91"/>
-[...15 lines deleted...]
-      Министр внутренних дел Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z185" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по финансовому мониторингу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z185" w:id="92"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по финансовому мониторингу</w:t>
+    <w:bookmarkStart w:name="z186" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по делам государственной службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z186" w:id="93"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по делам государственной службы</w:t>
+    <w:bookmarkStart w:name="z187" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z187" w:id="94"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)</w:t>
+    <w:bookmarkStart w:name="z188" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z188" w:id="95"/>
-[...15 lines deleted...]
-      Министр юстиции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z189" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z189" w:id="96"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="97"/>
+    <w:bookmarkStart w:name="z190" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       советник Президента Республики Казахстан, курирующий социально-экономические вопросы </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z191" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель Комитета по конституционному законодательству, судебной системе и правоохранительным органам Сената Парламента Республики Казахстан (по согласованию)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z191" w:id="98"/>
-[...15 lines deleted...]
-      председатель Комитета по конституционному законодательству, судебной системе и правоохранительным органам Сената Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z192" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель Комитета по законодательству и судебно-правовой реформе Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z192" w:id="99"/>
-[...15 lines deleted...]
-      председатель Комитета по законодательству и судебно-правовой реформе Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z193" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный по защите прав предпринимателей Казахстана (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z193" w:id="100"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6233,426 +6189,426 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 9 октября 2006 года </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 194</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="101"/>
+    <w:bookmarkStart w:name="z209" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z210" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Комиссии по присуждению званий лауреатов премии Президента Республики Казахстан "Алтын сапа" и званий дипломантов республиканского конкурса-выставки "Лучший товар Казахстана"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z210" w:id="102"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Комиссии по присуждению званий лауреатов премии Президента Республики Казахстан "Алтын сапа" и званий дипломантов республиканского конкурса-выставки "Лучший товар Казахстана"</w:t>
+    <w:bookmarkStart w:name="z211" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель Администрации Президента Республики Казахстан, председатель</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z211" w:id="103"/>
-[...15 lines deleted...]
-      Руководитель Администрации Президента Республики Казахстан, председатель</w:t>
+    <w:bookmarkStart w:name="z212" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию), заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z212" w:id="104"/>
-[...15 lines deleted...]
-      председатель правления Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию), заместитель председателя</w:t>
+    <w:bookmarkStart w:name="z213" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      директор департамента Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию), секретарь</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z213" w:id="105"/>
-[...15 lines deleted...]
-      директор департамента Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию), секретарь</w:t>
+    <w:bookmarkStart w:name="z214" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      члены Комиссии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z214" w:id="106"/>
-[...15 lines deleted...]
-      члены Комиссии:</w:t>
+    <w:bookmarkStart w:name="z215" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z215" w:id="107"/>
-[...15 lines deleted...]
-      Министр промышленности и строительства Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z216" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр торговли и интеграции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z216" w:id="108"/>
-[...15 lines deleted...]
-      Министр торговли и интеграции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z217" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z217" w:id="109"/>
-[...15 lines deleted...]
-      Министр национальной экономики Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z218" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      президент объединения юридических лиц "Зерновой союз Казахстана" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z218" w:id="110"/>
-[...15 lines deleted...]
-      президент объединения юридических лиц "Зерновой союз Казахстана" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z219" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      президент объединения юридических лиц "Союз птицеводов Казахстана" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z219" w:id="111"/>
-[...15 lines deleted...]
-      президент объединения юридических лиц "Союз птицеводов Казахстана" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z220" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления объединения юридических лиц "Союз машиностроителей Казахстана" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z220" w:id="112"/>
-[...15 lines deleted...]
-      председатель правления объединения юридических лиц "Союз машиностроителей Казахстана" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z221" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель объединения юридических лиц "Союз картофелеводов и овощеводов Казахстана" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z221" w:id="113"/>
-[...15 lines deleted...]
-      председатель объединения юридических лиц "Союз картофелеводов и овощеводов Казахстана" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z222" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      президент объединения юридических лиц "Ассоциация застройщиков Казахстана" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z222" w:id="114"/>
-[...15 lines deleted...]
-      президент объединения юридических лиц "Ассоциация застройщиков Казахстана" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z223" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      президент объединения юридических лиц "Союз пищевых предприятий Казахстана" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z223" w:id="115"/>
-[...15 lines deleted...]
-      президент объединения юридических лиц "Союз пищевых предприятий Казахстана" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z224" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вице-президент республиканского объединения юридических лиц "Союз товаропроизводителей и экспортеров Казахстана" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z224" w:id="116"/>
-[...15 lines deleted...]
-      вице-президент республиканского объединения юридических лиц "Союз товаропроизводителей и экспортеров Казахстана" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z225" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сопредседатель правления общественного объединения "Молочный союз Казахстана" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z225" w:id="117"/>
-[...15 lines deleted...]
-      сопредседатель правления общественного объединения "Молочный союз Казахстана" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z226" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исполнительный директор объединения юридических лиц "Республиканская ассоциация горнодобывающих и горно-металлургических предприятий" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z226" w:id="118"/>
-[...15 lines deleted...]
-      исполнительный директор объединения юридических лиц "Республиканская ассоциация горнодобывающих и горно-металлургических предприятий" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z227" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель Казахстанской ассоциации организаций нефтегазового и энергетического комплекса "KAZENERGY" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z227" w:id="119"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6956,268 +6912,268 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 13 апреля 2007 года </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 314 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="120"/>
+    <w:bookmarkStart w:name="z243" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ДОЛЖНОСТНОЙ СОСТАВ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z244" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственной комиссии по вопросам модернизации экономики Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z244" w:id="121"/>
-[...15 lines deleted...]
-      Государственной комиссии по вопросам модернизации экономики Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z245" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Премьер-Министр Республики Казахстан, председатель</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z245" w:id="122"/>
-[...15 lines deleted...]
-      Премьер-Министр Республики Казахстан, председатель</w:t>
+    <w:bookmarkStart w:name="z246" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      советник Президента Республики Казахстан, курирующий социально-экономические вопросы, заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z246" w:id="123"/>
-[...15 lines deleted...]
-      советник Президента Республики Казахстан, курирующий социально-экономические вопросы, заместитель председателя</w:t>
+    <w:bookmarkStart w:name="z247" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Национального Банка Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z247" w:id="124"/>
-[...15 lines deleted...]
-      Председатель Национального Банка Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z248" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместители Премьер-Министра Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z248" w:id="125"/>
-[...15 lines deleted...]
-      заместители Премьер-Министра Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z249" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления акционерного общества "Фонд национального благосостояния "Самрук-Казына" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z249" w:id="126"/>
-[...15 lines deleted...]
-      председатель правления акционерного общества "Фонд национального благосостояния "Самрук-Казына" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z250" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр транспорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z250" w:id="127"/>
-[...15 lines deleted...]
-      Министр транспорта Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z251" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z251" w:id="128"/>
-[...15 lines deleted...]
-      Министр финансов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z252" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z252" w:id="129"/>
-[...15 lines deleted...]
-      Министр промышленности и строительства Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z253" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z253" w:id="130"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7521,428 +7477,428 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 14 марта 2012 года </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 285 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z269" w:id="131"/>
+    <w:bookmarkStart w:name="z269" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ Энергетического совета при Президенте Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z270" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Премьер-Министр Республики Казахстан, председатель</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z270" w:id="132"/>
-[...15 lines deleted...]
-      Премьер-Министр Республики Казахстан, председатель</w:t>
+    <w:bookmarkStart w:name="z271" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый заместитель Премьер-Министра Республики Казахстан, заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z271" w:id="133"/>
-[...15 lines deleted...]
-      Первый заместитель Премьер-Министра Республики Казахстан, заместитель председателя</w:t>
+    <w:bookmarkStart w:name="z272" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      советник Президента Республики Казахстан, курирующий вопросы развития энергетического сектора, заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z272" w:id="134"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z273" w:id="135"/>
+    <w:bookmarkStart w:name="z273" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       вице-министр энергетики Республики Казахстан, секретарь </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z274" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      члены Совета:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z274" w:id="136"/>
-[...15 lines deleted...]
-      члены Совета:</w:t>
+    <w:bookmarkStart w:name="z275" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Национального Банка Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z275" w:id="137"/>
-[...15 lines deleted...]
-      Председатель Национального Банка Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z276" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления акционерного общества "Фонд национального благосостояния "Самрук-Казына" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z276" w:id="138"/>
-[...15 lines deleted...]
-      председатель правления акционерного общества "Фонд национального благосостояния "Самрук-Казына" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z277" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z277" w:id="139"/>
-[...15 lines deleted...]
-      Министр юстиции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z278" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z278" w:id="140"/>
-[...15 lines deleted...]
-      Министр финансов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z279" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z279" w:id="141"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z280" w:id="142"/>
+    <w:bookmarkStart w:name="z280" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр национальной экономики Республики Казахстан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z281" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр экологии и природных ресурсов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z281" w:id="143"/>
-[...15 lines deleted...]
-      Министр экологии и природных ресурсов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z282" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр энергетики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z282" w:id="144"/>
-[...15 lines deleted...]
-      Министр энергетики Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z283" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления акционерного общества "Национальная атомная компания "Казатомпром" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z283" w:id="145"/>
-[...15 lines deleted...]
-      председатель правления акционерного общества "Национальная атомная компания "Казатомпром" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z284" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления акционерного общества "Национальная компания "КазМунайГаз" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z284" w:id="146"/>
-[...15 lines deleted...]
-      председатель правления акционерного общества "Национальная компания "КазМунайГаз" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z285" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления акционерного общества "Самрук-Энерго" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z285" w:id="147"/>
-[...15 lines deleted...]
-      председатель правления акционерного общества "Самрук-Энерго" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z286" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления акционерного общества "Национальная компания "QazaqGaz" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z286" w:id="148"/>
-[...15 lines deleted...]
-      председатель правления акционерного общества "Национальная компания "QazaqGaz" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z287" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления акционерного общества "Казахстанская компания по управлению электрическими сетями "KEGOC" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z287" w:id="149"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8246,288 +8202,288 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 7 марта 2013 года </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 520 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z303" w:id="150"/>
+    <w:bookmarkStart w:name="z303" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ДОЛЖНОСТНОЙ CОСТАВ Национальной комиссии по кадровой политике при Президенте Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z304" w:id="151"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z304" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководитель Администрации Президента Республики Казахстан, председатель </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z305" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      начальник Канцелярии Президента Республики Казахстан, заместитель председателя</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z305" w:id="152"/>
-[...15 lines deleted...]
-      начальник Канцелярии Президента Республики Казахстан, заместитель председателя</w:t>
+    <w:bookmarkStart w:name="z306" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      советник Президента Республики Казахстан, курирующий вопросы региональной политики, заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z306" w:id="153"/>
-[...15 lines deleted...]
-      советник Президента Республики Казахстан, курирующий вопросы региональной политики, заместитель председателя</w:t>
+    <w:bookmarkStart w:name="z307" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель Премьер-Министра Республики Казахстан, курирующий вопросы административной реформы и государственной службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z307" w:id="154"/>
-[...15 lines deleted...]
-      Заместитель Премьер-Министра Республики Казахстан, курирующий вопросы административной реформы и государственной службы</w:t>
+    <w:bookmarkStart w:name="z308" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель Премьер-Министра – Руководитель Аппарата Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z308" w:id="155"/>
-[...15 lines deleted...]
-      Заместитель Премьер-Министра – Руководитель Аппарата Правительства Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z309" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель Председателя Сената Парламента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z309" w:id="156"/>
-[...15 lines deleted...]
-      заместитель Председателя Сената Парламента Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z310" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель Председателя Мажилиса Парламента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z310" w:id="157"/>
-[...15 lines deleted...]
-      заместитель Председателя Мажилиса Парламента Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z311" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по делам государственной службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z311" w:id="158"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по делам государственной службы</w:t>
+    <w:bookmarkStart w:name="z312" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z312" w:id="159"/>
-[...15 lines deleted...]
-      Министр юстиции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z313" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      советник Президента Республики Казахстан, курирующий социально-экономические вопросы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z313" w:id="160"/>
-[...15 lines deleted...]
-      советник Президента Республики Казахстан, курирующий социально-экономические вопросы</w:t>
+    <w:bookmarkStart w:name="z314" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель Национальной комиссии по делам женщин и семейно-демографической политике при Президенте Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z314" w:id="161"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8831,488 +8787,488 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 3 октября 2013 года </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 659 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z330" w:id="162"/>
+    <w:bookmarkStart w:name="z330" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ Совета по горно-металлургической отрасли, геологии и недропользованию по твердым полезным ископаемым при Президенте Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z331" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Премьер-Министр Республики Казахстан, председатель</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z331" w:id="163"/>
-[...15 lines deleted...]
-      Премьер-Министр Республики Казахстан, председатель</w:t>
+    <w:bookmarkStart w:name="z332" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый заместитель Премьер-Министра Республики Казахстан, заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z332" w:id="164"/>
-[...15 lines deleted...]
-      Первый заместитель Премьер-Министра Республики Казахстан, заместитель председателя</w:t>
+    <w:bookmarkStart w:name="z333" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      советник Президента Республики Казахстан, курирующий социально-экономические вопросы, заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z333" w:id="165"/>
-[...15 lines deleted...]
-      советник Президента Республики Казахстан, курирующий социально-экономические вопросы, заместитель председателя</w:t>
+    <w:bookmarkStart w:name="z334" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вице-министр промышленности и строительства Республики Казахстан, секретарь</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z334" w:id="166"/>
-[...15 lines deleted...]
-      вице-министр промышленности и строительства Республики Казахстан, секретарь</w:t>
+    <w:bookmarkStart w:name="z335" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Национального Банка Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z335" w:id="167"/>
-[...15 lines deleted...]
-      Председатель Национального Банка Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z336" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр иностранных дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z336" w:id="168"/>
-[...15 lines deleted...]
-      Министр иностранных дел Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z337" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления акционерного общества "Фонд национального благосостояния "Самрук-Казына" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z337" w:id="169"/>
-[...15 lines deleted...]
-      председатель правления акционерного общества "Фонд национального благосостояния "Самрук-Казына" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z338" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z338" w:id="170"/>
-[...15 lines deleted...]
-      Министр юстиции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z339" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z339" w:id="171"/>
-[...15 lines deleted...]
-      Министр труда и социальной защиты населения Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z340" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр транспорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z340" w:id="172"/>
-[...15 lines deleted...]
-      Министр транспорта Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z341" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z341" w:id="173"/>
-[...15 lines deleted...]
-      Министр финансов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z342" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z342" w:id="174"/>
-[...15 lines deleted...]
-      Министр промышленности и строительства Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z343" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр торговли и интеграции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z343" w:id="175"/>
-[...15 lines deleted...]
-      Министр торговли и интеграции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z344" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр водных ресурсов и ирригации Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z344" w:id="176"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z345" w:id="177"/>
+    <w:bookmarkStart w:name="z345" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр национальной экономики Республики Казахстан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z346" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр экологии и природных ресурсов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z346" w:id="178"/>
-[...15 lines deleted...]
-      Министр экологии и природных ресурсов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z347" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр энергетики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z347" w:id="179"/>
-[...15 lines deleted...]
-      Министр энергетики Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z348" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления акционерного общества "Национальная атомная компания "Казатомпром" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z348" w:id="180"/>
-[...15 lines deleted...]
-      председатель правления акционерного общества "Национальная атомная компания "Казатомпром" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z349" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления акционерного общества "Национальная горнорудная компания "Тау-Кен Самрук" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z349" w:id="181"/>
-[...15 lines deleted...]
-      председатель правления акционерного общества "Национальная горнорудная компания "Тау-Кен Самрук" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z350" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления акционерного общества "Национальная геолого-разведочная компания "Казгеология" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z350" w:id="182"/>
-[...15 lines deleted...]
-      председатель правления акционерного общества "Национальная геолого-разведочная компания "Казгеология" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z351" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z351" w:id="183"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="183"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9616,588 +9572,588 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 26 мая 2014 года </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 823 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z367" w:id="184"/>
+    <w:bookmarkStart w:name="z367" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ Совета по переходу к "зеленой экономике" при Президенте Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z368" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Премьер-Министр Республики Казахстан, председатель</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z368" w:id="185"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z369" w:id="186"/>
+    <w:bookmarkStart w:name="z369" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Первый заместитель Премьер-Министра Республики Казахстан, заместитель председателя </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z370" w:id="187"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z370" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       вице-министр экологии и природных ресурсов Республики Казахстан, секретарь </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z371" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр сельского хозяйства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z371" w:id="188"/>
-[...15 lines deleted...]
-      Министр сельского хозяйства Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z372" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z372" w:id="189"/>
-[...15 lines deleted...]
-      Министр юстиции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z373" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр науки и высшего образования Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z373" w:id="190"/>
-[...15 lines deleted...]
-      Министр науки и высшего образования Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z374" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z374" w:id="191"/>
-[...15 lines deleted...]
-      Министр здравоохранения Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z375" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр транспорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z375" w:id="192"/>
-[...15 lines deleted...]
-      Министр транспорта Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z376" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z376" w:id="193"/>
-[...15 lines deleted...]
-      Министр финансов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z377" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр просвещения Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z377" w:id="194"/>
-[...15 lines deleted...]
-      Министр просвещения Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z378" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z378" w:id="195"/>
-[...15 lines deleted...]
-      Министр промышленности и строительства Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z379" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр водных ресурсов и ирригации Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z379" w:id="196"/>
-[...15 lines deleted...]
-      Министр водных ресурсов и ирригации Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z380" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр туризма и спорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z380" w:id="197"/>
-[...15 lines deleted...]
-      Министр туризма и спорта Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z381" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z381" w:id="198"/>
-[...15 lines deleted...]
-      Министр национальной экономики Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z382" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр энергетики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z382" w:id="199"/>
-[...15 lines deleted...]
-      Министр энергетики Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z383" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      советник Президента Республики Казахстан, курирующий социально-экономические вопросы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z383" w:id="200"/>
-[...15 lines deleted...]
-      советник Президента Республики Казахстан, курирующий социально-экономические вопросы</w:t>
+    <w:bookmarkStart w:name="z384" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления акционерного общества "Национальная компания "QazExpoCongress" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z384" w:id="201"/>
-[...15 lines deleted...]
-      председатель правления акционерного общества "Национальная компания "QazExpoCongress" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z385" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      директор программы Организации Объединенных Наций по окружающей среде в Центральной Азии (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z385" w:id="202"/>
-[...15 lines deleted...]
-      директор программы Организации Объединенных Наций по окружающей среде в Центральной Азии (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z386" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постоянный координатор Организации Объединенных Наций/постоянный представитель Программы развития Организации Объединенных Наций в Казахстане (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z386" w:id="203"/>
-[...15 lines deleted...]
-      постоянный координатор Организации Объединенных Наций/постоянный представитель Программы развития Организации Объединенных Наций в Казахстане (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z387" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления объединения юридических лиц "Ассоциация экологических организаций Казахстана" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z387" w:id="204"/>
-[...15 lines deleted...]
-      председатель правления объединения юридических лиц "Ассоциация экологических организаций Казахстана" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z388" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель президиума объединения юридических лиц "Ассоциация экологических организаций Казахстана" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z388" w:id="205"/>
-[...15 lines deleted...]
-      председатель президиума объединения юридических лиц "Ассоциация экологических организаций Казахстана" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z389" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      директор научно-образовательного центра "Зеленая Академия" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z389" w:id="206"/>
-[...15 lines deleted...]
-      директор научно-образовательного центра "Зеленая Академия" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z390" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления объединения юридических лиц "Коалиция за "зеленую экономику" и развитие G-Global" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z390" w:id="207"/>
-[...15 lines deleted...]
-      председатель правления объединения юридических лиц "Коалиция за "зеленую экономику" и развитие G-Global" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z391" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководитель некоммерческого акционерного общества "Международный центр зеленых технологий и инвестиционных проектов" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z391" w:id="208"/>
-[...15 lines deleted...]
-      руководитель некоммерческого акционерного общества "Международный центр зеленых технологий и инвестиционных проектов" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z392" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исполнительный директор Казахстанской ассоциации по управлению отходами "KazWaste" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z392" w:id="209"/>
-[...15 lines deleted...]
-      исполнительный директор Казахстанской ассоциации по управлению отходами "KazWaste" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z393" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z393" w:id="210"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="210"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10501,308 +10457,308 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 31 декабря 2015 года </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 160 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z409" w:id="211"/>
+    <w:bookmarkStart w:name="z409" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ Совета по управлению Международным финансовым центром "Астана"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z410" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Президент Республики Казахстан, председатель</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z410" w:id="212"/>
-[...15 lines deleted...]
-      Президент Республики Казахстан, председатель</w:t>
+    <w:bookmarkStart w:name="z411" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Премьер-Министр Республики Казахстан, заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z411" w:id="213"/>
-[...15 lines deleted...]
-      Премьер-Министр Республики Казахстан, заместитель председателя</w:t>
+    <w:bookmarkStart w:name="z412" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      члены Совета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z412" w:id="214"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z413" w:id="215"/>
+    <w:bookmarkStart w:name="z413" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Председатель Национального Банка Республики Казахстан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z414" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр иностранных дел Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z414" w:id="216"/>
-[...15 lines deleted...]
-      Министр иностранных дел Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z415" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по регулированию и развитию финансового рынка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z415" w:id="217"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по регулированию и развитию финансового рынка</w:t>
+    <w:bookmarkStart w:name="z416" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z416" w:id="218"/>
-[...15 lines deleted...]
-      Министр финансов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z417" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z417" w:id="219"/>
-[...15 lines deleted...]
-      Министр национальной экономики Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z418" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      советник Президента Республики Казахстан, курирующий социально-экономические вопросы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z418" w:id="220"/>
-[...15 lines deleted...]
-      советник Президента Республики Казахстан, курирующий социально-экономические вопросы</w:t>
+    <w:bookmarkStart w:name="z419" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Управляющий Международным финансовым центром "Астана"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z419" w:id="221"/>
-[...15 lines deleted...]
-      Управляющий Международным финансовым центром "Астана"</w:t>
+    <w:bookmarkStart w:name="z420" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доктор Джэйкоб Френкель (Dr. Jacob A. Frenkel) (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z420" w:id="222"/>
-[...15 lines deleted...]
-      Доктор Джэйкоб Френкель (Dr. Jacob A. Frenkel) (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z421" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жули Монако (Julie Monaco) (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z421" w:id="223"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="223"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12007,1248 +11963,1248 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 621</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z463" w:id="224"/>
+    <w:bookmarkStart w:name="z463" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ Комиссии при Президенте Республики Казахстан по вопросам внедрения цифровизации в Республике Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z464" w:id="225"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z464" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Премьер-Министр Республики Казахстан, председатель </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z465" w:id="226"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z465" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, заместитель председателя </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z466" w:id="227"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z466" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       вице-министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, секретарь </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z467" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      члены Комиссии:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z467" w:id="228"/>
-[...15 lines deleted...]
-      члены Комиссии:</w:t>
+    <w:bookmarkStart w:name="z468" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Национального Банка Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z468" w:id="229"/>
-[...15 lines deleted...]
-      Председатель Национального Банка Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z469" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Генеральный Прокурор Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z469" w:id="230"/>
-[...15 lines deleted...]
-      Генеральный Прокурор Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z470" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Комитета национальной безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z470" w:id="231"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z471" w:id="232"/>
+    <w:bookmarkStart w:name="z471" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заместитель Премьер-Министра Республики Казахстан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z472" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр внутренних дел Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z472" w:id="233"/>
-[...15 lines deleted...]
-      Министр внутренних дел Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z473" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр обороны Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z473" w:id="234"/>
-[...15 lines deleted...]
-      Министр обороны Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z474" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр иностранных дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z474" w:id="235"/>
-[...15 lines deleted...]
-      Министр иностранных дел Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z475" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления акционерного общества "Фонд национального благосостояния "Самрук-Казына" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z475" w:id="236"/>
-[...15 lines deleted...]
-      председатель правления акционерного общества "Фонд национального благосостояния "Самрук-Казына" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z476" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства по защите и развитию конкуренции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z476" w:id="237"/>
-[...15 lines deleted...]
-      Председатель Агентства по защите и развитию конкуренции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z477" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по финансовому мониторингу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z477" w:id="238"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по финансовому мониторингу</w:t>
+    <w:bookmarkStart w:name="z478" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по регулированию и развитию финансового рынка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z478" w:id="239"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по регулированию и развитию финансового рынка</w:t>
+    <w:bookmarkStart w:name="z479" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по делам государственной службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z479" w:id="240"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по делам государственной службы</w:t>
+    <w:bookmarkStart w:name="z480" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z480" w:id="241"/>
-[...15 lines deleted...]
-      Председатель Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z481" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z481" w:id="242"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)</w:t>
+    <w:bookmarkStart w:name="z482" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z482" w:id="243"/>
-[...15 lines deleted...]
-      Министр сельского хозяйства Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z483" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z483" w:id="244"/>
-[...15 lines deleted...]
-      Министр юстиции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z484" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр науки и высшего образования Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z484" w:id="245"/>
-[...15 lines deleted...]
-      Министр науки и высшего образования Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z485" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z485" w:id="246"/>
-[...15 lines deleted...]
-      Министр здравоохранения Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z486" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z486" w:id="247"/>
-[...15 lines deleted...]
-      Министр труда и социальной защиты населения Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z487" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр транспорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z487" w:id="248"/>
-[...15 lines deleted...]
-      Министр транспорта Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z488" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z488" w:id="249"/>
-[...15 lines deleted...]
-      Министр финансов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z489" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр культуры и информации Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z489" w:id="250"/>
-[...15 lines deleted...]
-      Министр культуры и информации Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z490" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр просвещения Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z490" w:id="251"/>
-[...15 lines deleted...]
-      Министр просвещения Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z491" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z491" w:id="252"/>
-[...15 lines deleted...]
-      Министр промышленности и строительства Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z492" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр торговли и интеграции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z492" w:id="253"/>
-[...15 lines deleted...]
-      Министр торговли и интеграции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z493" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр водных ресурсов и ирригации Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z493" w:id="254"/>
-[...15 lines deleted...]
-      Министр водных ресурсов и ирригации Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z494" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр по чрезвычайным ситуациям Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z494" w:id="255"/>
-[...15 lines deleted...]
-      Министр по чрезвычайным ситуациям Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z495" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр туризма и спорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z495" w:id="256"/>
-[...15 lines deleted...]
-      Министр туризма и спорта Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z496" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z496" w:id="257"/>
-[...15 lines deleted...]
-      Министр национальной экономики Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z497" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр экологии и природных ресурсов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z497" w:id="258"/>
-[...15 lines deleted...]
-      Министр экологии и природных ресурсов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z498" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр энергетики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z498" w:id="259"/>
-[...15 lines deleted...]
-      Министр энергетики Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z499" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      советник Президента Республики Казахстан, курирующий вопросы цифровизации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z499" w:id="260"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z500" w:id="261"/>
+    <w:bookmarkStart w:name="z500" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заместитель Секретаря Совета Безопасности Республики Казахстан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z501" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заведующий Отделом информатизации и защиты информационных ресурсов Администрации Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z501" w:id="262"/>
-[...15 lines deleted...]
-      заведующий Отделом информатизации и защиты информационных ресурсов Администрации Президента Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z502" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель Судебной администрации Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z502" w:id="263"/>
-[...15 lines deleted...]
-      Руководитель Судебной администрации Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z503" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Управляющий Международным финансовым центром "Астана" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z503" w:id="264"/>
-[...15 lines deleted...]
-      Управляющий Международным финансовым центром "Астана" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z504" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z504" w:id="265"/>
-[...15 lines deleted...]
-      председатель правления Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z505" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эксперты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z505" w:id="266"/>
-[...15 lines deleted...]
-      эксперты:</w:t>
+    <w:bookmarkStart w:name="z506" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ахметов Кайрат Бакибаевич – руководитель товарищества с ограниченной ответственностью "Коркем Телеком" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z506" w:id="267"/>
-[...15 lines deleted...]
-      Ахметов Кайрат Бакибаевич – руководитель товарищества с ограниченной ответственностью "Коркем Телеком" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z507" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абдуалиев Асет Куандыкович – главный исполнительный директор компании "Silkroad Innovation Hub" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z507" w:id="268"/>
-[...15 lines deleted...]
-      Абдуалиев Асет Куандыкович – главный исполнительный директор компании "Silkroad Innovation Hub" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z508" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байменов Алихан Мухамедьевич – председатель Управляющего комитета Астанинского хаба государственной службы (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z508" w:id="269"/>
-[...15 lines deleted...]
-      Байменов Алихан Мухамедьевич – председатель Управляющего комитета Астанинского хаба государственной службы (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z509" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бокаев Бауыржан Нурланович – профессор Академии государственного управления при Президенте Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z509" w:id="270"/>
-[...15 lines deleted...]
-      Бокаев Бауыржан Нурланович – профессор Академии государственного управления при Президенте Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z510" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бутумбаев Серик Батырханович – руководитель товарищества с ограниченной ответственностью "Helios soft" (Favorit) (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z510" w:id="271"/>
-[...15 lines deleted...]
-      Бутумбаев Серик Батырханович – руководитель товарищества с ограниченной ответственностью "Helios soft" (Favorit) (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z511" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Датбаев Алибек Амангельдиевич – старший разработчик и руководитель группы "Booking.com" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z511" w:id="272"/>
-[...15 lines deleted...]
-      Датбаев Алибек Амангельдиевич – старший разработчик и руководитель группы "Booking.com" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z512" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дос Бақытжан Ерланұлы – генеральный директор и сооснователь компании "Goat.AI" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z512" w:id="273"/>
-[...15 lines deleted...]
-      Дос Бақытжан Ерланұлы – генеральный директор и сооснователь компании "Goat.AI" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z513" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мусин Багдат Батырбекович – председатель правления акционерного общества "Казахтелеком" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z513" w:id="274"/>
-[...15 lines deleted...]
-      Мусин Багдат Батырбекович – председатель правления акционерного общества "Казахтелеком" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z514" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Канафин Байжан Болатбекович – руководитель товарищества с ограниченной ответственностью "Documentolog" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z514" w:id="275"/>
-[...15 lines deleted...]
-      Канафин Байжан Болатбекович – руководитель товарищества с ограниченной ответственностью "Documentolog" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z515" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лещенко Сергей Владимирович – генеральный директор компании "Microsoft" по региону Содружества Независимых Государств (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z515" w:id="276"/>
-[...15 lines deleted...]
-      Лещенко Сергей Владимирович – генеральный директор компании "Microsoft" по региону Содружества Независимых Государств (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z516" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ломтадзе Михаил Нугзарович – председатель правления акционерного общества "Kaspi Bank" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z516" w:id="277"/>
-[...15 lines deleted...]
-      Ломтадзе Михаил Нугзарович – председатель правления акционерного общества "Kaspi Bank" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z517" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мухоряпов Рамиль Радикович – председатель наблюдательного совета товарищества с ограниченной ответственностью "Chocofamily Holding" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z517" w:id="278"/>
-[...15 lines deleted...]
-      Мухоряпов Рамиль Радикович – председатель наблюдательного совета товарищества с ограниченной ответственностью "Chocofamily Holding" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z518" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сабыржан Арай – инженер-программист компании "Google" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z518" w:id="279"/>
-[...15 lines deleted...]
-      Сабыржан Арай – инженер-программист компании "Google" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z519" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тулебаев Даурен Онгарбекович – руководитель товарищества с ограниченной ответственностью "Kazdream Technologies" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z519" w:id="280"/>
-[...15 lines deleted...]
-      Тулебаев Даурен Онгарбекович – руководитель товарищества с ограниченной ответственностью "Kazdream Technologies" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z520" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Турлов Тимур Русланович – генеральный директор компании "Freedom Holding Corp." (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z520" w:id="281"/>
-[...15 lines deleted...]
-      Турлов Тимур Русланович – генеральный директор компании "Freedom Holding Corp." (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z521" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фабрицио Пессина – старший партнер и главный операционный директор компании "BCG Platinion" по регионам Европа, Ближний Восток и Латинская Америка (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z521" w:id="282"/>
-[...15 lines deleted...]
-      Фабрицио Пессина – старший партнер и главный операционный директор компании "BCG Platinion" по регионам Европа, Ближний Восток и Латинская Америка (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z522" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шаяхметова Умут Болатхановна – председатель правления акционерного общества "Народный банк Казахстана" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z522" w:id="283"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="283"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13552,248 +13508,248 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 27 августа 2019 года </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z538" w:id="284"/>
+    <w:bookmarkStart w:name="z538" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ Национальной комиссии по молодежному кадровому резерву при Президенте Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z539" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель Администрации Президента Республики Казахстан, председатель</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z539" w:id="285"/>
-[...15 lines deleted...]
-      Руководитель Администрации Президента Республики Казахстан, председатель</w:t>
+    <w:bookmarkStart w:name="z540" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      начальник Канцелярии Президента Республики Казахстан, заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z540" w:id="286"/>
-[...15 lines deleted...]
-      начальник Канцелярии Президента Республики Казахстан, заместитель председателя</w:t>
+    <w:bookmarkStart w:name="z541" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по делам государственной службы, заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z541" w:id="287"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по делам государственной службы, заместитель председателя</w:t>
+    <w:bookmarkStart w:name="z542" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заведующий Отделом государственной службы Администрации Президента Республики Казахстан, секретарь</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z542" w:id="288"/>
-[...15 lines deleted...]
-      заведующий Отделом государственной службы Администрации Президента Республики Казахстан, секретарь</w:t>
+    <w:bookmarkStart w:name="z543" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель Премьер-Министра – Руководитель Аппарата Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z543" w:id="289"/>
-[...15 lines deleted...]
-      Заместитель Премьер-Министра – Руководитель Аппарата Правительства Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z544" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      помощник Президента Республики Казахстан по вопросам внутренней политики и коммуникациям</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z544" w:id="290"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z545" w:id="291"/>
+    <w:bookmarkStart w:name="z545" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       советник Президента Республики Казахстан, курирующий вопросы региональной политики </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z546" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      советник Президента Республики Казахстан, курирующий социально-экономические вопросы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z546" w:id="292"/>
-[...15 lines deleted...]
-      советник Президента Республики Казахстан, курирующий социально-экономические вопросы</w:t>
+    <w:bookmarkStart w:name="z547" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ректор Академии государственного управления при Президенте Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z547" w:id="293"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="293"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14727,188 +14683,188 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 220</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z563" w:id="294"/>
+    <w:bookmarkStart w:name="z563" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ Совета по финансовой стабильности Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z564" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Национального Банка Республики Казахстан, председатель</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z564" w:id="295"/>
-[...15 lines deleted...]
-      Председатель Национального Банка Республики Казахстан, председатель</w:t>
+    <w:bookmarkStart w:name="z565" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по регулированию и развитию финансового рынка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z565" w:id="296"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по регулированию и развитию финансового рынка</w:t>
+    <w:bookmarkStart w:name="z566" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z566" w:id="297"/>
-[...15 lines deleted...]
-      Министр финансов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z567" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z567" w:id="298"/>
-[...15 lines deleted...]
-      Министр национальной экономики Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z568" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      советник Президента Республики Казахстан, курирующий социально-экономические вопросы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z568" w:id="299"/>
-[...15 lines deleted...]
-      советник Президента Республики Казахстан, курирующий социально-экономические вопросы</w:t>
+    <w:bookmarkStart w:name="z569" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Управляющий Международным финансовым центром "Астана"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z569" w:id="300"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="300"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15212,268 +15168,268 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 14 сентября 2020 года </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 414</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z585" w:id="301"/>
+    <w:bookmarkStart w:name="z585" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ Высшего совета при Президенте Республики Казахстан по реформам</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z586" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Президент Республики Казахстан, председатель</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z586" w:id="302"/>
-[...15 lines deleted...]
-      Президент Республики Казахстан, председатель</w:t>
+    <w:bookmarkStart w:name="z587" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      члены Высшего совета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z587" w:id="303"/>
-[...15 lines deleted...]
-      члены Высшего совета:</w:t>
+    <w:bookmarkStart w:name="z588" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Премьер-Министр Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z588" w:id="304"/>
-[...15 lines deleted...]
-      Премьер-Министр Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z589" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель Администрации Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z589" w:id="305"/>
-[...15 lines deleted...]
-      Руководитель Администрации Президента Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z590" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь Совета Безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z590" w:id="306"/>
-[...15 lines deleted...]
-      Секретарь Совета Безопасности Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z591" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Национального Банка Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z591" w:id="307"/>
-[...15 lines deleted...]
-      Председатель Национального Банка Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z592" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по регулированию и развитию финансового рынка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z592" w:id="308"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по регулированию и развитию финансового рынка</w:t>
+    <w:bookmarkStart w:name="z593" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z593" w:id="309"/>
-[...15 lines deleted...]
-      Председатель Агентства по стратегическому планированию и реформам Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z594" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      советник Президента Республики Казахстан, курирующий социально-экономические вопросы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z594" w:id="310"/>
-[...15 lines deleted...]
-      советник Президента Республики Казахстан, курирующий социально-экономические вопросы</w:t>
+    <w:bookmarkStart w:name="z595" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z595" w:id="311"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="311"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15777,129 +15733,129 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 16 сентября 1998 года </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 4071</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z611" w:id="312"/>
+    <w:bookmarkStart w:name="z611" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРСОНАЛЬНЫЙ СОСТАВ Совета иностранных инвесторов при Президенте Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkEnd w:id="311"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z612" w:id="313"/>
+          <w:bookmarkStart w:name="z612" w:id="312"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бектенов Олжас Абаевич</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="313"/>
+          <w:bookmarkEnd w:id="312"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15951,70 +15907,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z613" w:id="314"/>
+          <w:bookmarkStart w:name="z613" w:id="313"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Скляр</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="314"/>
+          <w:bookmarkEnd w:id="313"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Роман Васильевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16084,70 +16040,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z614" w:id="315"/>
+          <w:bookmarkStart w:name="z614" w:id="314"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дуйсенова Тамара Босымбековна</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="315"/>
+          <w:bookmarkEnd w:id="314"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16199,70 +16155,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z615" w:id="316"/>
+          <w:bookmarkStart w:name="z615" w:id="315"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жумангарин Серик Макашевич</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="316"/>
+          <w:bookmarkEnd w:id="315"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16314,70 +16270,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z616" w:id="317"/>
+          <w:bookmarkStart w:name="z616" w:id="316"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нуртлеу</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="317"/>
+          <w:bookmarkEnd w:id="316"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мурат Абугалиевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16406,131 +16362,131 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z617" w:id="318"/>
+          <w:bookmarkStart w:name="z617" w:id="317"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заместитель Премьер-Министра – Министр</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="318"/>
+          <w:bookmarkEnd w:id="317"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 иностранных дел Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z618" w:id="319"/>
+          <w:bookmarkStart w:name="z618" w:id="318"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Койшыбаев Галымжан Тельманович</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="319"/>
+          <w:bookmarkEnd w:id="318"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16582,70 +16538,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z619" w:id="320"/>
+          <w:bookmarkStart w:name="z619" w:id="319"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Байбазаров</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="320"/>
+          <w:bookmarkEnd w:id="319"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нурлан Серикович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16674,131 +16630,131 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z620" w:id="321"/>
+          <w:bookmarkStart w:name="z620" w:id="320"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заместитель Премьер-Министра – Министр</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="321"/>
+          <w:bookmarkEnd w:id="320"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 национальной экономики Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z621" w:id="322"/>
+          <w:bookmarkStart w:name="z621" w:id="321"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бозумбаев</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="322"/>
+          <w:bookmarkEnd w:id="321"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Канат Алдабергенович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16868,70 +16824,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z622" w:id="323"/>
+          <w:bookmarkStart w:name="z622" w:id="322"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Карабаев</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="323"/>
+          <w:bookmarkEnd w:id="322"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Марат Каримжанович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17001,70 +16957,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z623" w:id="324"/>
+          <w:bookmarkStart w:name="z623" w:id="323"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Такиев</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="324"/>
+          <w:bookmarkEnd w:id="323"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мади Токешович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17134,70 +17090,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z624" w:id="325"/>
+          <w:bookmarkStart w:name="z624" w:id="324"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шарлапаев</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="325"/>
+          <w:bookmarkEnd w:id="324"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Канат Бисимбаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17267,70 +17223,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z625" w:id="326"/>
+          <w:bookmarkStart w:name="z625" w:id="325"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жамаубаев</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="326"/>
+          <w:bookmarkEnd w:id="325"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ерулан Кенжебекович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17400,70 +17356,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z626" w:id="327"/>
+          <w:bookmarkStart w:name="z626" w:id="326"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оспанкулов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="327"/>
+          <w:bookmarkEnd w:id="326"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Габидолла Абдуллаулы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17533,70 +17489,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z627" w:id="328"/>
+          <w:bookmarkStart w:name="z627" w:id="327"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Карагойшин</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="328"/>
+          <w:bookmarkEnd w:id="327"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рустам Тимурович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19361,70 +19317,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z628" w:id="329"/>
+          <w:bookmarkStart w:name="z628" w:id="328"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Ибрагимов </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="329"/>
+          <w:bookmarkEnd w:id="328"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шухрат Алиджанович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19679,131 +19635,131 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z629" w:id="330"/>
+          <w:bookmarkStart w:name="z629" w:id="329"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 генеральный директор компании "Knauf International GmbH", генеральный партнер "Gebr. Knauf Group"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="330"/>
+          <w:bookmarkEnd w:id="329"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z630" w:id="331"/>
+          <w:bookmarkStart w:name="z630" w:id="330"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Одиль </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="331"/>
+          <w:bookmarkEnd w:id="330"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рено-Бассо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19873,70 +19829,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z631" w:id="332"/>
+          <w:bookmarkStart w:name="z631" w:id="331"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подгузов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="332"/>
+          <w:bookmarkEnd w:id="331"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Николай Радиевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20232,70 +20188,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z632" w:id="333"/>
+          <w:bookmarkStart w:name="z632" w:id="332"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Тимоти </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="333"/>
+          <w:bookmarkEnd w:id="332"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Скот Гитцел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20365,70 +20321,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z633" w:id="334"/>
+          <w:bookmarkStart w:name="z633" w:id="333"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Тунджай </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="334"/>
+          <w:bookmarkEnd w:id="333"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Озильхан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20611,70 +20567,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z634" w:id="335"/>
+          <w:bookmarkStart w:name="z634" w:id="334"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Феттах </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="335"/>
+          <w:bookmarkEnd w:id="334"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Таминдже</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20970,70 +20926,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z635" w:id="336"/>
+          <w:bookmarkStart w:name="z635" w:id="335"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дерипаска</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="336"/>
+          <w:bookmarkEnd w:id="335"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Олег Владимирович </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -21103,70 +21059,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z636" w:id="337"/>
+          <w:bookmarkStart w:name="z636" w:id="336"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Финогенов </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="337"/>
+          <w:bookmarkEnd w:id="336"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Игорь Валентинович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -21236,70 +21192,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z637" w:id="338"/>
+          <w:bookmarkStart w:name="z637" w:id="337"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Воробьев </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="338"/>
+          <w:bookmarkEnd w:id="337"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вадим Николаевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -21482,70 +21438,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z638" w:id="339"/>
+          <w:bookmarkStart w:name="z638" w:id="338"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Антонелла Бассани</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="339"/>
+          <w:bookmarkEnd w:id="338"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21597,70 +21553,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z639" w:id="340"/>
+          <w:bookmarkStart w:name="z639" w:id="339"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пумпянский Дмитрий Александрович</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="340"/>
+          <w:bookmarkEnd w:id="339"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22830,734 +22786,734 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 12 февраля 2014 года </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 266 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z655" w:id="341"/>
+    <w:bookmarkStart w:name="z655" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ДОЛЖНОСТНОЙ СОСТАВ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Совета по взаимодействию с Организацией экономического сотрудничества и развития </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z656" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Премьер-Министр Республики Казахстан, председатель</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z656" w:id="342"/>
-[...15 lines deleted...]
-      Премьер-Министр Республики Казахстан, председатель</w:t>
+    <w:bookmarkStart w:name="z657" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель Премьер-Министра Республики Казахстан, заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z657" w:id="343"/>
-[...15 lines deleted...]
-      Заместитель Премьер-Министра Республики Казахстан, заместитель председателя</w:t>
+    <w:bookmarkStart w:name="z658" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по финансовому мониторингу, заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z658" w:id="344"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по финансовому мониторингу, заместитель председателя</w:t>
+    <w:bookmarkStart w:name="z659" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы), заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z659" w:id="345"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы), заместитель председателя</w:t>
+    <w:bookmarkStart w:name="z660" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      помощник Президента Республики Казахстан по правовым вопросам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z660" w:id="346"/>
-[...15 lines deleted...]
-      помощник Президента Республики Казахстан по правовым вопросам</w:t>
+    <w:bookmarkStart w:name="z661" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z661" w:id="347"/>
-[...15 lines deleted...]
-      Министр внутренних дел Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z662" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр обороны Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z662" w:id="348"/>
-[...15 lines deleted...]
-      Министр обороны Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z663" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр иностранных дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z663" w:id="349"/>
-[...15 lines deleted...]
-      Министр иностранных дел Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z664" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по делам государственной службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z664" w:id="350"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по делам государственной службы</w:t>
+    <w:bookmarkStart w:name="z665" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z665" w:id="351"/>
-[...15 lines deleted...]
-      Министр сельского хозяйства Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z666" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z666" w:id="352"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z667" w:id="353"/>
+    <w:bookmarkStart w:name="z667" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр науки и высшего образования Республики Казахстан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z668" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр здравоохранения Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z668" w:id="354"/>
-[...15 lines deleted...]
-      Министр здравоохранения Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z669" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z669" w:id="355"/>
-[...15 lines deleted...]
-      Министр труда и социальной защиты населения Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z670" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр транспорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z670" w:id="356"/>
-[...15 lines deleted...]
-      Министр транспорта Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z671" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z671" w:id="357"/>
-[...15 lines deleted...]
-      Министр финансов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z672" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр культуры и информации Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z672" w:id="358"/>
-[...15 lines deleted...]
-      Министр культуры и информации Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z673" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр просвещения Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z673" w:id="359"/>
-[...15 lines deleted...]
-      Министр просвещения Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z674" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z674" w:id="360"/>
-[...15 lines deleted...]
-      Министр промышленности и строительства Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z675" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр торговли и интеграции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z675" w:id="361"/>
-[...15 lines deleted...]
-      Министр торговли и интеграции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z676" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр водных ресурсов и ирригации Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z676" w:id="362"/>
-[...15 lines deleted...]
-      Министр водных ресурсов и ирригации Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z677" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр туризма и спорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z677" w:id="363"/>
-[...15 lines deleted...]
-      Министр туризма и спорта Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z678" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z678" w:id="364"/>
-[...15 lines deleted...]
-      Министр национальной экономики Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z679" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z679" w:id="365"/>
-[...15 lines deleted...]
-      Министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z680" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр экологии и природных ресурсов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z680" w:id="366"/>
-[...15 lines deleted...]
-      Министр экологии и природных ресурсов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z681" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр энергетики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z681" w:id="367"/>
-[...15 lines deleted...]
-      Министр энергетики Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z682" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      советник Президента Республики Казахстан, курирующий социально-экономические вопросы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z682" w:id="368"/>
-[...15 lines deleted...]
-      советник Президента Республики Казахстан, курирующий социально-экономические вопросы</w:t>
+    <w:bookmarkStart w:name="z683" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель Судебной администрации Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z683" w:id="369"/>
-[...15 lines deleted...]
-      Руководитель Судебной администрации Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z684" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель Председателя Национального Банка Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z684" w:id="370"/>
-[...15 lines deleted...]
-      заместитель Председателя Национального Банка Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z685" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместитель Генерального Прокурора Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z685" w:id="371"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>