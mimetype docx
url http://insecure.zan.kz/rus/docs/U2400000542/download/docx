--- v0 (2025-11-02)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="136e44b" w14:textId="136e44b">
+    <w:p w14:paraId="9673347" w14:textId="9673347">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О мерах по либерализации экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Указ Президента Республики Казахстан от 8 мая 2024 года № 542</w:t>
+        <w:t>Указ Президента Республики Казахстан от 8 мая 2024 года № 542.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий Указ определяет дальнейшие правовые, экономические и социальные условия и гарантии, обеспечивающие свободу предпринимательства в Республике Казахстан путем развития конкуренции, сокращения государственного участия в экономике и снижения издержек бизнеса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -416,1470 +416,1548 @@
         <w:t>
       выработку критериев к государственным объектам, подлежащим обязательной приватизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведение анализа деятельности действующих государственных предприятий и юридических лиц, более пятидесяти процентов акций (долей участия в уставном капитале) которых принадлежат государству и аффилированным с ними лицам, на предмет возможности и целесообразности передачи в конкурентную среду непрофильных активов с учетом региональной специфики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
-[...15 lines deleted...]
-      формирование перечня государственных активов, подлежащих приватизации (с определением по каждому из них условий и методов реализации, включая проведение IPO, SPO, аукционов и других), утверждение и корректировка которого будут возможны только по решению Высшего совета при Президенте Республики Казахстан по реформам;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование перечня государственных активов, подлежащих приватизации (с определением по каждому из них условий и методов реализации, включая проведение IPO, SPO, аукционов и других), утверждение и корректировка которого будут возможны только по решению Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставление возможности приватизации объектов по инициативе субъектов частного предпринимательства путем формирования и внедрения заявочного перечня государственных активов, подлежащих приватизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
-[...15 lines deleted...]
-      предоставление возможности приватизации объектов по инициативе субъектов частного предпринимательства путем формирования и внедрения заявочного перечня государственных активов, подлежащих приватизации;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мониторинг хода приватизации государственных активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
-[...15 lines deleted...]
-      мониторинг хода приватизации государственных активов;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) закрепление следующих подходов приватизации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
-[...15 lines deleted...]
-      4) закрепление следующих подходов приватизации:</w:t>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      субсидиарная (вспомогательная) роль участия на товарных рынках с низким уровнем конкуренции и предложения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
-[...15 lines deleted...]
-      субсидиарная (вспомогательная) роль участия на товарных рынках с низким уровнем конкуренции и предложения;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      временность участия в субъектах рынка, подразумевающая обязательную приватизацию всех субъектов рынков с государственным участием, за исключением стратегических и социальных объектов, объектов инфраструктуры финансового рынка, объектов, обеспечивающих функционирование межбанковских платежных систем и финансового рынка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
-[...15 lines deleted...]
-      временность участия в субъектах рынка, подразумевающая обязательную приватизацию всех субъектов рынков с государственным участием, за исключением стратегических и социальных объектов, объектов инфраструктуры финансового рынка, объектов, обеспечивающих функционирование межбанковских платежных систем и финансового рынка;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определение строго ограниченного круга целей и задач создания субъекта рынка с государственным участием, его функции, оценка их достижения и реализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
-[...15 lines deleted...]
-      определение строго ограниченного круга целей и задач создания субъекта рынка с государственным участием, его функции, оценка их достижения и реализации;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      недопустимость создания частных монополий (в том числе локальных) при приватизации, за исключением субъектов естественных монополий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
-[...15 lines deleted...]
-      недопустимость создания частных монополий (в том числе локальных) при приватизации, за исключением субъектов естественных монополий;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечение завершения до 31 декабря 2028 года процесса массовой приватизации государственных активов согласно утвержденному перечню государственных активов, подлежащих приватизации, исключительно за счет собственных и заемных средств частных инвесторов (без привлечения заемных и иных средств из государственных и квазигосударственных источников);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
-[...15 lines deleted...]
-      5) обеспечение завершения до 31 декабря 2028 года процесса массовой приватизации государственных активов согласно утвержденному перечню государственных активов, подлежащих приватизации, исключительно за счет собственных и заемных средств частных инвесторов (без привлечения заемных и иных средств из государственных и квазигосударственных источников);</w:t>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) принятие нового формата перечня разрешенных видов деятельности для субъектов квазигосударственного сектора, предусматривающего обязательное указание в нем географических границ для каждого кода общего классификатора всех видов экономической деятельности, наименования субъекта с государственным участием, осуществляющего определенный вид деятельности, срока присутствия субъекта на том или ином рынке товаров и услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
-[...15 lines deleted...]
-      6) принятие нового формата перечня разрешенных видов деятельности для субъектов квазигосударственного сектора, предусматривающего обязательное указание в нем географических границ для каждого кода общего классификатора всех видов экономической деятельности, наименования субъекта с государственным участием, осуществляющего определенный вид деятельности, срока присутствия субъекта на том или ином рынке товаров и услуг;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) пересмотр существующих законодательных оснований участия государства в предпринимательской деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В целях повышения самостоятельности, качества и независимости корпоративного управления акционерным обществом "Фонд национального благосостояния "Самрук-Казына" (далее - Фонд) и его дочерними и зависимыми компаниями Правительству Республики Казахстан совместно с Агентством по стратегическому планированию и реформам Республики Казахстан: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пересмотреть до 1 июля 2024 года порядок формирования состава советов директоров (наблюдательных советов) Фонда и его дочерних и зависимых компаний, создав систему открытых и предсказуемых назначений путем установления порядка и критериев отбора независимых директоров;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
-[...15 lines deleted...]
-      пересмотреть до 1 июля 2024 года порядок формирования состава советов директоров (наблюдательных советов) Фонда и его дочерних и зависимых компаний, создав систему открытых и предсказуемых назначений путем установления порядка и критериев отбора независимых директоров;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 1 сентября 2024 года актуализировать составы советов директоров (наблюдательных советов) Фонда и его дочерних и зависимых компаний путем проведения конкурсов по отбору независимых директоров (независимых членов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
-[...15 lines deleted...]
-      до 1 сентября 2024 года актуализировать составы советов директоров (наблюдательных советов) Фонда и его дочерних и зависимых компаний путем проведения конкурсов по отбору независимых директоров (независимых членов);</w:t>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 1 августа 2024 года принять дополнительные системные меры по снижению возможности вмешательства Фонда в операционную деятельность его дочерних и зависимых компаний, включая кадровые решения, осуществление закупок и производственные процессы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
-[...15 lines deleted...]
-      до 1 августа 2024 года принять дополнительные системные меры по снижению возможности вмешательства Фонда в операционную деятельность его дочерних и зависимых компаний, включая кадровые решения, осуществление закупок и производственные процессы;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 1 августа 2024 года совместно с Национальной палатой предпринимателей Республики Казахстан "Атамекен" (по согласованию), Агентством Республики Казахстан по противодействию коррупции (Антикоррупционная служба) и Агентством по защите и развитию конкуренции Республики Казахстан пересмотреть систему регулируемых закупок Фонда с учетом повышения прозрачности процессов и увеличения доли внутристрановой ценности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
-[...15 lines deleted...]
-      до 1 августа 2024 года совместно с Национальной палатой предпринимателей Республики Казахстан "Атамекен" (по согласованию), Агентством Республики Казахстан по противодействию коррупции (Антикоррупционная служба) и Агентством по защите и развитию конкуренции Республики Казахстан пересмотреть систему регулируемых закупок Фонда с учетом повышения прозрачности процессов и увеличения доли внутристрановой ценности.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В целях дальнейшего совершенствования условий, обеспечивающих честную конкуренцию на рынках путем предоставления равных условий и возможностей при осуществлении предпринимательской деятельности всем субъектам экономики независимо от формы собственности, а также реализации государством права на пресечение неконкурентных действий исключительно в установленном законами порядке Правительству Республики Казахстан совместно с Агентством по защите и развитию конкуренции Республики Казахстан принять следующие меры:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
-[...15 lines deleted...]
-      4. В целях дальнейшего совершенствования условий, обеспечивающих честную конкуренцию на рынках путем предоставления равных условий и возможностей при осуществлении предпринимательской деятельности всем субъектам экономики независимо от формы собственности, а также реализации государством права на пресечение неконкурентных действий исключительно в установленном законами порядке Правительству Республики Казахстан совместно с Агентством по защите и развитию конкуренции Республики Казахстан принять следующие меры:</w:t>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в сферах топливно-энергетического комплекса, транспорта, связи и иных:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
-[...15 lines deleted...]
-      1) в сферах топливно-энергетического комплекса, транспорта, связи и иных:</w:t>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 31 декабря 2024 года обеспечить качественное сокращение доли квазигосударственного сектора на рынке поставки нефти на нефтеперерабатывающие заводы, равный и недискриминационный доступ частных поставщиков нефти к услугам переработки нефти, транспортировки нефти, а также хранения авиатоплива на территории аэропортов, в том числе посредством оцифровки процедур предоставления доступа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
-[...15 lines deleted...]
-      до 31 декабря 2024 года обеспечить качественное сокращение доли квазигосударственного сектора на рынке поставки нефти на нефтеперерабатывающие заводы, равный и недискриминационный доступ частных поставщиков нефти к услугам переработки нефти, транспортировки нефти, а также хранения авиатоплива на территории аэропортов, в том числе посредством оцифровки процедур предоставления доступа;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 31 декабря 2024 года обеспечить полноценный равный доступ операторов связи к кабельной канализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
-[...15 lines deleted...]
-      до 31 декабря 2024 года обеспечить полноценный равный доступ операторов связи к кабельной канализации;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 31 декабря 2025 года завершить оцифровку данных о землях сельскохозяйственного назначения и до 31 декабря 2026 года обеспечить обязательное использование электронного конкурса при их предоставлении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
-[...15 lines deleted...]
-      до 31 декабря 2025 года завершить оцифровку данных о землях сельскохозяйственного назначения и до 31 декабря 2026 года обеспечить обязательное использование электронного конкурса при их предоставлении;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 31 декабря 2025 года обеспечить реализацию через электронный аукцион участков недр, в отношении которых национальными компаниями в области углеводородов не реализовано в течение трех лет приоритетное право на получение права недропользования через прямые переговоры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
-[...15 lines deleted...]
-      до 31 декабря 2025 года обеспечить реализацию через электронный аукцион участков недр, в отношении которых национальными компаниями в области углеводородов не реализовано в течение трех лет приоритетное право на получение права недропользования через прямые переговоры;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 31 декабря 2029 года поэтапно исключить кросс-субсидирование тарифов внутри и между отраслями экономики (услуги электроснабжения, водоснабжения и водоотведения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
-[...15 lines deleted...]
-      до 31 декабря 2029 года поэтапно исключить кросс-субсидирование тарифов внутри и между отраслями экономики (услуги электроснабжения, водоснабжения и водоотведения);</w:t>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 31 декабря 2027 года обеспечить поэтапную отмену максимального количества норм законодательства Республики Казахстан, прямо или косвенно ограничивающих свободу формирования цен и тарифов, за исключением монопольных рынков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
-[...15 lines deleted...]
-      до 31 декабря 2027 года обеспечить поэтапную отмену максимального количества норм законодательства Республики Казахстан, прямо или косвенно ограничивающих свободу формирования цен и тарифов, за исключением монопольных рынков;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 31 декабря 2025 года обеспечить практическое применение стимулирующей методологии тарифообразования в целях привлечения частных инвестиций и повышения инвестиционной привлекательности сфер естественных монополий с контролем качества предоставляемых регулируемых услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
-[...15 lines deleted...]
-      до 31 декабря 2025 года обеспечить практическое применение стимулирующей методологии тарифообразования в целях привлечения частных инвестиций и повышения инвестиционной привлекательности сфер естественных монополий с контролем качества предоставляемых регулируемых услуг;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 31 декабря 2024 года проработать вопросы запуска эффективного механизма компенсационных мер для граждан, а также предоставления государственной адресной социальной помощи и жилищной выплаты по оплате коммунальных услуг с использованием цифровых технологий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
-[...15 lines deleted...]
-      до 31 декабря 2024 года проработать вопросы запуска эффективного механизма компенсационных мер для граждан, а также предоставления государственной адресной социальной помощи и жилищной выплаты по оплате коммунальных услуг с использованием цифровых технологий;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в сфере совершенствования закупок и биржевой торговли до 31 декабря 2024 года:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
-[...15 lines deleted...]
-      2) в сфере совершенствования закупок и биржевой торговли до 31 декабря 2024 года:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внедрить принципы "желтых страниц" при проведении государственных закупок путем отклонения от участия в государственных закупках заявок потенциального поставщика, являющегося юридическим лицом, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которого принадлежат государству, в случае наличия не менее двух заявок от потенциальных поставщиков, являющихся субъектами предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
-[...15 lines deleted...]
-      внедрить принципы "желтых страниц" при проведении государственных закупок путем отклонения от участия в государственных закупках заявок потенциального поставщика, являющегося юридическим лицом, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которого принадлежат государству, в случае наличия не менее двух заявок от потенциальных поставщиков, являющихся субъектами предпринимательства;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пересмотреть перечень случаев, при которых государственные закупки товаров, работ и услуг осуществляются способом из одного источника путем прямого заключения договора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
-[...15 lines deleted...]
-      пересмотреть перечень случаев, при которых государственные закупки товаров, работ и услуг осуществляются способом из одного источника путем прямого заключения договора;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исключить биржевые торги нестандартизированными товарами и осуществление государственных закупок через товарные биржи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
-[...15 lines deleted...]
-      исключить биржевые торги нестандартизированными товарами и осуществление государственных закупок через товарные биржи;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      повысить эффективность цифровых торговых систем товарных бирж и программного обеспечения клиринговых центров для исключения риска вмешательства в ход биржевых торгов и обеспечения выполнения обязательств по биржевым сделкам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
-[...15 lines deleted...]
-      повысить эффективность цифровых торговых систем товарных бирж и программного обеспечения клиринговых центров для исключения риска вмешательства в ход биржевых торгов и обеспечения выполнения обязательств по биржевым сделкам;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечить до 31 декабря 2028 года поэтапный переход от товарно-специфических субсидий к льготному кредитованию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
-[...15 lines deleted...]
-      3) обеспечить до 31 декабря 2028 года поэтапный переход от товарно-специфических субсидий к льготному кредитованию;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в целях обеспечения прозрачного и равного доступа к мерам государственной поддержки предпринимательства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
-[...15 lines deleted...]
-      4) в целях обеспечения прозрачного и равного доступа к мерам государственной поддержки предпринимательства:</w:t>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить оказание мер государственной поддержки предпринимательства по аналогии с государственными услугами в целях стандартизации порядка их предоставления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
-[...15 lines deleted...]
-      обеспечить оказание мер государственной поддержки предпринимательства по аналогии с государственными услугами в целях стандартизации порядка их предоставления;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      завершить внедрение цифрового формата взаимодействия государства и бизнеса путем создания цифровой экосистемы, в том числе с обеспечением предоставления мер государственной поддержки по принципу "одного окна";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
-[...15 lines deleted...]
-      завершить внедрение цифрового формата взаимодействия государства и бизнеса путем создания цифровой экосистемы, в том числе с обеспечением предоставления мер государственной поддержки по принципу "одного окна";</w:t>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработать эффективный механизм расчета и учета встречных обязательств бизнеса при оказании мер государственной поддержки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
-[...15 lines deleted...]
-      разработать эффективный механизм расчета и учета встречных обязательств бизнеса при оказании мер государственной поддержки;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечить оцифровку бизнес-процессов вхождения в списки закупа, в том числе регистрации цен на лекарственные средства и медицинские изделия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
-[...15 lines deleted...]
-      5) обеспечить оцифровку бизнес-процессов вхождения в списки закупа, в том числе регистрации цен на лекарственные средства и медицинские изделия.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В целях дальнейшего совершенствования условий, обеспечивающих честную конкуренцию на финансовых рынках:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
-[...15 lines deleted...]
-      5. В целях дальнейшего совершенствования условий, обеспечивающих честную конкуренцию на финансовых рынках:</w:t>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Агентству Республики Казахстан по регулированию и развитию финансового рынка совместно с Национальным Банком Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
-[...15 lines deleted...]
-      1) Агентству Республики Казахстан по регулированию и развитию финансового рынка совместно с Национальным Банком Республики Казахстан:</w:t>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 31 декабря 2024 года принять меры по расширению возможностей для открытия новых банков и повышению доступности банковских услуг для населения и субъектов предпринимательства, в том числе путем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
-[...15 lines deleted...]
-      до 31 декабря 2024 года принять меры по расширению возможностей для открытия новых банков и повышению доступности банковских услуг для населения и субъектов предпринимательства, в том числе путем:</w:t>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      либерализации законодательных требований по открытию дочерних иностранных банков и филиалов иностранных банков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
-[...15 lines deleted...]
-      либерализации законодательных требований по открытию дочерних иностранных банков и филиалов иностранных банков;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      расширения перечня разрешенных видов операций для филиалов иностранных банков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
-[...15 lines deleted...]
-      расширения перечня разрешенных видов операций для филиалов иностранных банков;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      институционального совершенствования банковской системы, в том числе с рассмотрением целесообразности введения универсальной и базовой банковской лицензии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
-[...15 lines deleted...]
-      институционального совершенствования банковской системы, в том числе с рассмотрением целесообразности введения универсальной и базовой банковской лицензии;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)  Правительству Республики Казахстан совместно с Национальным Банком Республики Казахстан до 1 сентября 2024 года обеспечить введение запрета на привлечение государственного финансирования из Национального фонда Республики Казахстан на нерыночных (льготных) условиях для субъектов квазигосударственного сектора, за исключением проектов общестранового значения с получением в каждом случае прямого согласия Президента Республики Казахстан после прохождения соответствующей экспертизы (включая оценку проекта) и при отсутствии альтернативных источников финансирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
-[...15 lines deleted...]
-      2)  Правительству Республики Казахстан совместно с Национальным Банком Республики Казахстан до 1 сентября 2024 года обеспечить введение запрета на привлечение государственного финансирования из Национального фонда Республики Казахстан на нерыночных (льготных) условиях для субъектов квазигосударственного сектора, за исключением проектов общестранового значения с получением в каждом случае прямого согласия Президента Республики Казахстан после прохождения соответствующей экспертизы (включая оценку проекта) и при отсутствии альтернативных источников финансирования.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В целях реализации основополагающих принципов свободы предпринимательства, в том числе за счет обеспечения невмешательства государственных и правоохранительных органов в законную предпринимательскую деятельность, Правительству Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
-[...15 lines deleted...]
-      6. В целях реализации основополагающих принципов свободы предпринимательства, в том числе за счет обеспечения невмешательства государственных и правоохранительных органов в законную предпринимательскую деятельность, Правительству Республики Казахстан:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совместно с Национальной палатой предпринимателей Республики Казахстан "Атамекен" (по согласованию) до 31 декабря 2025 года обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дальнейшее совершенствование регуляторной политики в сфере предпринимательской деятельности, в том числе с акцентом на повышение эффективности ее правоприменения на региональном уровне; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полную автоматизацию (цифровизацию) доступа потребителей к коммерческим услугам, предоставляемым государственными органами и организациями квазигосударственного сектора, в том числе таких как подача- уборка вагонов, услуги локомотивной тяги, распределение горюче-смазочных материалов и другие (перечень услуг, доступ к которым подлежит автоматизации, должен быть определен до 1 июня 2025 года);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
-[...15 lines deleted...]
-      полную автоматизацию (цифровизацию) доступа потребителей к коммерческим услугам, предоставляемым государственными органами и организациями квазигосударственного сектора, в том числе таких как подача- уборка вагонов, услуги локомотивной тяги, распределение горюче-смазочных материалов и другие (перечень услуг, доступ к которым подлежит автоматизации, должен быть определен до 1 июня 2025 года);</w:t>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регламентацию, цифровизацию и упрощение процедур получения технических условий на подключение к инженерным сетям, в том числе от частных субъектов естественных монополий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
-[...15 lines deleted...]
-      регламентацию, цифровизацию и упрощение процедур получения технических условий на подключение к инженерным сетям, в том числе от частных субъектов естественных монополий;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предусмотреть в новом Налоговом кодексе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
-[...15 lines deleted...]
-      2) предусмотреть в новом Налоговом кодексе:</w:t>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дифференцированный подход по мерам принудительного взыскания налоговой задолженности в зависимости от ее размера (минимизация ареста счетов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
-[...15 lines deleted...]
-      дифференцированный подход по мерам принудительного взыскания налоговой задолженности в зависимости от ее размера (минимизация ареста счетов);</w:t>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      упрощение процедуры предоставления отсрочки/рассрочки без залога при наличии незначительной задолженности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
-[...15 lines deleted...]
-      упрощение процедуры предоставления отсрочки/рассрочки без залога при наличии незначительной задолженности;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установление порогового значения взыскания задолженности по социальным платежам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
-[...15 lines deleted...]
-      установление порогового значения взыскания задолженности по социальным платежам;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ограничение по приостановлению налоговой проверки субъектов малого и среднего бизнеса не более двух раз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
-[...15 lines deleted...]
-      ограничение по приостановлению налоговой проверки субъектов малого и среднего бизнеса не более двух раз;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) совместно с Генеральной прокуратурой Республики Казахстан до 31 декабря 2024 года обеспечить внесение в законодательство Республики Казахстан изменений и дополнений, предусматривающих:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
-[...15 lines deleted...]
-      3) совместно с Генеральной прокуратурой Республики Казахстан до 31 декабря 2024 года обеспечить внесение в законодательство Республики Казахстан изменений и дополнений, предусматривающих:</w:t>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дальнейшую декриминализацию уголовных правонарушений в сфере экономической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
-[...15 lines deleted...]
-      дальнейшую декриминализацию уголовных правонарушений в сфере экономической деятельности;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      совершенствование административно-деликтного законодательства, в том числе в части пресечения незаконного вмешательства в предпринимательскую деятельность со стороны субъектов квазигосударственного сектора, естественных монополий и иных организаций независимо от форм собственности, установления административной ответственности за деяния, связанные с воспрепятствованием занятию законной предпринимательской деятельностью, если они не содержат признаков уголовно-наказуемого деяния;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
-[...15 lines deleted...]
-      совершенствование административно-деликтного законодательства, в том числе в части пресечения незаконного вмешательства в предпринимательскую деятельность со стороны субъектов квазигосударственного сектора, естественных монополий и иных организаций независимо от форм собственности, установления административной ответственности за деяния, связанные с воспрепятствованием занятию законной предпринимательской деятельностью, если они не содержат признаков уголовно-наказуемого деяния;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласование государственными и местными исполнительными органами с прокурорами:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
-[...15 lines deleted...]
-      согласование государственными и местными исполнительными органами с прокурорами:</w:t>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запретительно-ограничительных мер (приостановление деятельности субъекта (объекта либо его отдельного участка), действия, процесса; приостановление действия, лишение (отзыв) разрешения и (или) приложения к разрешению; отказ в продлении срока действия разрешения; отмена (отзыв) решения, вынесенного ранее в пользу инвестора; расторжение в одностороннем порядке контракта либо соглашения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
-[...15 lines deleted...]
-      запретительно-ограничительных мер (приостановление деятельности субъекта (объекта либо его отдельного участка), действия, процесса; приостановление действия, лишение (отзыв) разрешения и (или) приложения к разрешению; отказ в продлении срока действия разрешения; отмена (отзыв) решения, вынесенного ранее в пользу инвестора; расторжение в одностороннем порядке контракта либо соглашения);</w:t>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      решений о возбуждении дел об административных правонарушениях и назначении проверок в отношении инвесторов, а также исковых заявлений государственных органов к инвесторам, включенным в Реестр инвесторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
-[...15 lines deleted...]
-      решений о возбуждении дел об административных правонарушениях и назначении проверок в отношении инвесторов, а также исковых заявлений государственных органов к инвесторам, включенным в Реестр инвесторов;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исключения регистрации заявления, сообщения или рапорта об уголовном правонарушении в сфере экономической деятельности в Едином реестре досудебных расследований:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
-[...15 lines deleted...]
-      исключения регистрации заявления, сообщения или рапорта об уголовном правонарушении в сфере экономической деятельности в Едином реестре досудебных расследований:</w:t>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без приложения акта налоговой проверки, заключения (справки) специалиста органов налоговой службы, в выводах которого содержатся достаточные данные, указывающие на наличие признаков уголовного правонарушения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z78" w:id="75"/>
-[...15 lines deleted...]
-      без приложения акта налоговой проверки, заключения (справки) специалиста органов налоговой службы, в выводах которого содержатся достаточные данные, указывающие на наличие признаков уголовного правонарушения;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при досудебном и судебном обжаловании актов органов налоговой службы до вступления в силу решения вышестоящего органа в случаях досудебного обжалования и решения суда при судебном обжаловании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
-[...15 lines deleted...]
-      при досудебном и судебном обжаловании актов органов налоговой службы до вступления в силу решения вышестоящего органа в случаях досудебного обжалования и решения суда при судебном обжаловании;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при полном добровольном погашении начисленных сумм налогов и (или) других обязательных платежей в бюджет, за исключением случаев произведенных по сделкам начислений без фактического выполнения работ, оказания услуг, отгрузки товаров, непредставления декларации, когда подача декларации является обязательной, а также внесения в декларацию заведомо искаженных данных о доходах и (или) расходах путем сокрытия других объектов налогообложения и (или) других обязательных платежей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
-[...15 lines deleted...]
-      при полном добровольном погашении начисленных сумм налогов и (или) других обязательных платежей в бюджет, за исключением случаев произведенных по сделкам начислений без фактического выполнения работ, оказания услуг, отгрузки товаров, непредставления декларации, когда подача декларации является обязательной, а также внесения в декларацию заведомо искаженных данных о доходах и (или) расходах путем сокрытия других объектов налогообложения и (или) других обязательных платежей;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) до 1 июля 2024 года обеспечить возможность использования реализованных международных проектов, разработанных в соответствии с передовыми общемировыми стандартами, для строительства объектов без обязательной разработки проектно-сметной документации в соответствии с казахстанскими требованиями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
-[...15 lines deleted...]
-      4) до 1 июля 2024 года обеспечить возможность использования реализованных международных проектов, разработанных в соответствии с передовыми общемировыми стандартами, для строительства объектов без обязательной разработки проектно-сметной документации в соответствии с казахстанскими требованиями;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) до конца 2025 года пересмотреть квалификационные требования для получения разрешений, а также оптимизировать порядок и сроки их получения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z82" w:id="79"/>
-[...15 lines deleted...]
-      5) до конца 2025 года пересмотреть квалификационные требования для получения разрешений, а также оптимизировать порядок и сроки их получения;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) до конца 2024 года проработать вопрос целесообразности законодательного внедрения института коллективных исков, направленного на обеспечение возмещения неограниченному кругу лиц ущерба, причиненного действиями монопольных и (или) доминирующих групп.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="81"/>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Правительству Республики Казахстан совместно с агентствами по стратегическому планированию и реформам, защите и развитию конкуренции Республики Казахстан обеспечить внесение отчетной информации о результатах работы по итогам полугодия и года в Администрацию Президента Республики Казахстан до 1 февраля и 1 августа, а также на рассмотрение Комиссии по демонополизации экономики при Правительстве Республики Казахстан на ежеквартальной основе.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Правительству Республики Казахстан принять иные меры, вытекающие из настоящего Указа.   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z86" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z86" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Контроль за исполнением настоящего Указа возложить на Администрацию Президента Республики Казахстан.  </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z87" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящий Указ вводится в действие со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z87" w:id="84"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2023,55 +2101,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>