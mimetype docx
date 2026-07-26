--- v0 (2025-11-26)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d410903" w14:textId="d410903">
+    <w:p w14:paraId="aecc88d" w14:textId="aecc88d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -9265,1247 +9265,763 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
     <w:bookmarkStart w:name="z306" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      26. В </w:t>
+      26. Утратил силу Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z328" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 17 апреля 2017 года № 462 "О Национальной комиссии по реализации программы модернизации общественного сознания при Президенте Республики Казахстан":</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z307" w:id="225"/>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 16 августа 2017 года № 532 "Об утверждении Правил принесения присяги государственными служащими, депутатами Парламента Республики Казахстан и судьями Конституционного Суда Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z329" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>составе</w:t>
-[...29 lines deleted...]
-      строку "заместитель Руководителя Администрации Президента Республики Казахстан, заместитель председателя" изложить в следующей редакции:</w:t>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> принесения присяги государственными служащими, депутатами Парламента Республики Казахстан и судьями Конституционного Суда Республики Казахстан, утвержденных вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z309" w:id="227"/>
-[...15 lines deleted...]
-      "помощник Президента Республики Казахстан по вопросам внутренней политики и коммуникациям, заместитель председателя";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z331" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Государственные служащие приносят присягу один раз, за исключением лиц, впервые назначаемых на государственные должности Премьер-Министра Республики Казахстан и иных членов Правительства Республики Казахстан; Государственного советника Республики Казахстан; Руководителя Администрации Президента Республики Казахстан; Председателя Центральной избирательной комиссии Республики Казахстан; начальника Канцелярии Президента Республики Казахстан; помощников, советников Президента Республики Казахстан; Председателя Высшего Судебного Совета Республики Казахстан; руководителей государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан; акимов областей, городов республиканского значения, столицы.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z310" w:id="228"/>
-[...15 lines deleted...]
-      строку "заместитель Руководителя Администрации Президента Республики Казахстан, координирующий работу в сфере региональной политики государства" изложить в следующей редакции:</w:t>
+    <w:bookmarkStart w:name="z332" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 18 декабря 2019 года № 220 "О Совете по финансовой стабильности Республики Казахстан":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z311" w:id="229"/>
-[...379 lines deleted...]
-    <w:bookmarkStart w:name="z329" w:id="247"/>
+    <w:bookmarkStart w:name="z333" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правилах</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="247"/>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Совете по финансовой стабильности Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 2</w:t>
-[...154 lines deleted...]
-        </w:rPr>
         <w:t>подпункт 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z335" w:id="251"/>
+    <w:bookmarkStart w:name="z335" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) один раз в полугодие не позднее 25 числа месяца, следующего за отчетным периодом, отчитывается о работе Совета перед Президентом Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z336" w:id="252"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z336" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в составе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Совета</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по финансовой стабильности Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z337" w:id="253"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z337" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку "Заместитель Руководителя Администрации Президента Республики Казахстан или помощник Президента Республики Казахстан, курирующие социально-экономические вопросы" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z338" w:id="254"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z338" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "помощник Президента Республики Казахстан по экономическим вопросам";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z339" w:id="255"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z339" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после строки "Министр национальной экономики Республики Казахстан" дополнить строкой следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z340" w:id="256"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z340" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Управляющий Международным финансовым центром "Астана".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...58 lines deleted...]
-    <w:bookmarkStart w:name="z343" w:id="258"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29. Утратил силу Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z343" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 31 июля 2023 года № 290 "О некоторых вопросах кадровой политики в системе органов государственной власти": </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z344" w:id="259"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z344" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для служебного пользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z345" w:id="260"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z345" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>распоряжении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 16 сентября 1998 года № 4071 "О персональном составе Совета иностранных инвесторов при Президенте Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z346" w:id="261"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z346" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ввести в персональный состав Совета иностранных инвесторов при Президенте Республики Казахстан, утвержденный вышеназванным распоряжением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z347" w:id="262"/>
+          <w:bookmarkStart w:name="z347" w:id="240"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Нуртлеу Мурата Абугалиевича </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="262"/>
+          <w:bookmarkEnd w:id="240"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10557,70 +10073,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z348" w:id="263"/>
+          <w:bookmarkStart w:name="z348" w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жумангарина Серика Макашевича</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="263"/>
+          <w:bookmarkEnd w:id="241"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10672,70 +10188,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z349" w:id="264"/>
+          <w:bookmarkStart w:name="z349" w:id="242"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дуйсенову Тамару Босымбековну</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="264"/>
+          <w:bookmarkEnd w:id="242"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10787,70 +10303,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z350" w:id="265"/>
+          <w:bookmarkStart w:name="z350" w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иргалиева Асета Армановича</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="265"/>
+          <w:bookmarkEnd w:id="243"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10902,70 +10418,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z351" w:id="266"/>
+          <w:bookmarkStart w:name="z351" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шарлапаева Каната Бисимбаевича</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="266"/>
+          <w:bookmarkEnd w:id="244"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11017,70 +10533,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z352" w:id="267"/>
+          <w:bookmarkStart w:name="z352" w:id="245"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сулейменова Тимура Муратовича</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="267"/>
+          <w:bookmarkEnd w:id="245"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11132,70 +10648,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z353" w:id="268"/>
+          <w:bookmarkStart w:name="z353" w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Байбазарова Нурлана Сериковича</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="268"/>
+          <w:bookmarkEnd w:id="246"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11247,70 +10763,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z354" w:id="269"/>
+          <w:bookmarkStart w:name="z354" w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Карабаева Марата Каримжановича</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="269"/>
+          <w:bookmarkEnd w:id="247"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11362,70 +10878,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z355" w:id="270"/>
+          <w:bookmarkStart w:name="z355" w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шаккалиева Армана Абаевича</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="270"/>
+          <w:bookmarkEnd w:id="248"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11457,70 +10973,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министра торговли и интеграции Республики Казахстан;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z356" w:id="271"/>
+    <w:bookmarkStart w:name="z356" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вывести из состава вышеназванного Совета: Пирматова Г.О., Султанова Б.Т., сэра Суму Чакрабарти, Тлеуберди М.Б., Тугжанова Е.Л., Ускенбаева К.А.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11603,510 +11119,510 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z373" w:id="272"/>
+    <w:bookmarkStart w:name="z373" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>распоряжении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 12 февраля 2014 года № 266 "О Совете по взаимодействию с Организацией экономического сотрудничества и развития":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z374" w:id="273"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z374" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>должностном составе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Совета по взаимодействию с Организацией экономического сотрудничества и развития, утвержденном вышеуказанным распоряжением: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z375" w:id="274"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z375" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку "заместитель Руководителя Администрации Президента Республики Казахстан или помощник Президента Республики Казахстан, курирующий социально-экономические вопросы, заместитель председателя" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z376" w:id="275"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z376" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "помощник Президента Республики Казахстан по экономическим вопросам";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z377" w:id="276"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z377" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку "заместитель Руководителя Администрации Президента Республики Казахстан, координирующий работу по обеспечению совершенствования правовой системы государства" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z378" w:id="277"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z378" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "помощник Президента Республики Казахстан по правовым вопросам";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z379" w:id="278"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z379" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       строку "Министр индустрии и инфраструктурного развития Республики Казахстан" изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z380" w:id="279"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z380" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Министр промышленности и строительства Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z381" w:id="280"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z381" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после строки "Министр индустрии и инфраструктурного развития Республики Казахстан" дополнить строками следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z382" w:id="281"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z382" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Министр транспорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z383" w:id="282"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z383" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр водных ресурсов и ирригации Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z384" w:id="283"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z384" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку "Министр культуры и спорта Республики Казахстан" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z385" w:id="284"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z385" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Министр туризма и спорта Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z386" w:id="285"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z386" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку "Министр образования и науки Республики Казахстан" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z387" w:id="286"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z387" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Министр науки и высшего образования Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z388" w:id="287"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z388" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после строки "Министр образования и науки Республики Казахстан" дополнить строкой следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z389" w:id="288"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z389" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Министр просвещения Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z390" w:id="289"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z390" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку "Министр информации и общественного развития Республики Казахстан" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z391" w:id="290"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z391" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Министр культуры и информации Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z392" w:id="291"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z392" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку "Министр экологии, геологии и природных ресурсов Республики Казахстан" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z393" w:id="292"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z393" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Министр экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12135,188 +11651,2718 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z397" w:id="293"/>
+    <w:bookmarkStart w:name="z397" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>распоряжении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 12 октября 2019 года № 60 "О персональном составе Совета национальных инвесторов при Президенте Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z398" w:id="294"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z398" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       персональный состав Совета национальных инвесторов при Президенте Республики Казахстан изложить следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z399" w:id="295"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z399" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z400" w:id="296"/>
+          <w:bookmarkStart w:name="z400" w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Смаилов Алихан Асханович </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="274"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Премьер-Министр Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z401" w:id="275"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Скляр Роман Васильевич </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="275"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый заместитель Премьер-Министра Республики Казахстан Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z402" w:id="276"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жамаубаев Ерулан Кенжебекович </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="276"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместитель Премьер-Министра Республики Казахстан – Министр финансов Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z403" w:id="277"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Иргалиев Асет Арманович </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="277"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+помощник Президента Республики Казахстан по экономическим вопросам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z404" w:id="278"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Асылов Берик Ногайулы </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="278"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Генеральный Прокурор Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z405" w:id="279"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сапаров Айдарбек Сейполлович</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="279"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр сельского хозяйства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z406" w:id="280"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескараев Азамат Несипбаевич</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="280"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр юстиции Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z407" w:id="281"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шарлапаев Канат Бисимбаевич </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="281"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр промышленности и строительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z408" w:id="282"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шаккалиев Арман Абаевич </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="282"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр торговли и интеграции Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z409" w:id="283"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Куантыров Алибек Сакенович </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="283"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр национальной экономики Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z410" w:id="284"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абдразаков Ельдар Советович</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="284"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+председатель Совета директоров акционерного общества "Страховая компания "Коммеск-Өмір" (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z411" w:id="285"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абилов Канат Алтынбекович</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="285"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+директор товарищества с ограниченной ответственностью "DD21" (по согласованию) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z412" w:id="286"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айтжанов Асхат Абдрахманович</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="286"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+член президиума, председатель Регионального совета Национальной палаты предпринимателей Республики Казахстан "Атамекен" Актюбинской области (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z413" w:id="287"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкпар Дулат Бекманапұлы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="287"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+генеральный директор товарищества с ограниченной ответственностью "Нәтиже" сүт фабрикасы" (по согласованию) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z414" w:id="288"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Баталов Райымбек Анварович </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="288"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+председатель президиума Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z415" w:id="289"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Богачев Сергей Николаевич</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="289"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+руководитель товарищества с ограниченной ответственностью "Авиа Центр Казахстан" (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z416" w:id="290"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дайрабаев Жигули Молдакалыкович</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="290"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+член президиума, председатель Комитета агропромышленного комплекса Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z417" w:id="291"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доскенов Талгат Каскенович</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="291"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+член президиума Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z418" w:id="292"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ильясов Еркебулан Сайдуллаевич</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="292"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+председатель Совета директоров акционерного общества "AlageumGroup" (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z419" w:id="293"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Искандиров Мукаш Зулкарнаевич</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="293"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+член президиума, председатель Регионального совета Национальной палаты предпринимателей Республики Казахстан "Атамекен" Жамбылской области (по согласованию) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z420" w:id="294"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кадиров Бахытбек Русланович</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="294"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+член президиума Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z421" w:id="295"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каниев Берик Сералиевич</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="295"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+–</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+председатель Совета директоров акционерного общества "Lancaster Group" (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z422" w:id="296"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокенов Кайрат Нурадинулы</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="296"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12345,93 +14391,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Премьер-Министр Республики Казахстан</w:t>
+член президиума, председатель Регионального совета Национальной палаты предпринимателей Республики Казахстан "Атамекен" города Астаны (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z401" w:id="297"/>
+          <w:bookmarkStart w:name="z423" w:id="297"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Скляр Роман Васильевич </w:t>
+              <w:t>
+Манжанова Ирина Рихардовна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="297"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12460,93 +14506,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Первый заместитель Премьер-Министра Республики Казахстан Республики Казахстан</w:t>
+член президиума Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z402" w:id="298"/>
+          <w:bookmarkStart w:name="z424" w:id="298"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Жамаубаев Ерулан Кенжебекович </w:t>
+              <w:t>
+Нагуманова Тахмина Утагалиевна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="298"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12575,93 +14621,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заместитель Премьер-Министра Республики Казахстан – Министр финансов Республики Казахстан</w:t>
+член президиума, председатель Комитета обрабатывающей промышленности Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z403" w:id="299"/>
+          <w:bookmarkStart w:name="z425" w:id="299"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Иргалиев Асет Арманович </w:t>
+              <w:t>
+Овсянников Владимир Вячеславович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="299"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12690,93 +14736,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-помощник Президента Республики Казахстан по экономическим вопросам</w:t>
+директор товарищества с ограниченной ответственностью "Method" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z404" w:id="300"/>
+          <w:bookmarkStart w:name="z426" w:id="300"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Асылов Берик Ногайулы </w:t>
+              <w:t>
+Радостовец Николай Владимирович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="300"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12804,94 +14850,94 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Генеральный Прокурор Республики Казахстан</w:t>
+              <w:t xml:space="preserve">
+член президиума, председатель Комитета геологической отрасли, горнорудной, угледобывающей и металлургической промышленности Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z405" w:id="301"/>
+          <w:bookmarkStart w:name="z427" w:id="301"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сапаров Айдарбек Сейполлович</w:t>
+Рахимбаев Айдын Жумадилович</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="301"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12920,93 +14966,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Министр сельского хозяйства Республики Казахстан</w:t>
+председатель Совета директоров акционерного общества "ВI Group" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z406" w:id="302"/>
+          <w:bookmarkStart w:name="z428" w:id="302"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Ескараев Азамат Несипбаевич</w:t>
+              <w:t xml:space="preserve">
+Смагулов Нурлан Эркебуланович </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="302"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13035,93 +15081,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Министр юстиции Республики Казахстан</w:t>
+президент товарищества с ограниченной ответственностью "Astana Group" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z407" w:id="303"/>
+          <w:bookmarkStart w:name="z429" w:id="303"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Шарлапаев Канат Бисимбаевич </w:t>
+              <w:t>
+Туреханов Владимир Байдуллаевич</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="303"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13150,93 +15196,93 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Министр промышленности и строительства Республики Казахстан</w:t>
+член президиума, председатель Комитета информационно-коммуникационных технологий, образования и инноваций Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z408" w:id="304"/>
+          <w:bookmarkStart w:name="z430" w:id="304"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Шаккалиев Арман Абаевич </w:t>
+              <w:t>
+Шаяхметова Умут Болатхановна</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="304"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13265,2620 +15311,90 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Министр торговли и интеграции Республики Казахстан</w:t>
-[...2528 lines deleted...]
-              <w:t>
 председатель правления акционерного общества "Народный банк Казахстана" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z431" w:id="327"/>
+    <w:bookmarkStart w:name="z431" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="305"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16165,408 +15681,408 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 апреля 2002 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 839 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z446" w:id="328"/>
+    <w:bookmarkStart w:name="z446" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ Комиссии при Президенте Республики Казахстан по вопросам противодействия коррупции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z447" w:id="329"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z447" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный советник Республики Казахстан, председатель Комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z448" w:id="330"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z448" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заведующий Отделом правоохранительной системы Администрации Президента Республики Казахстан, секретарь Комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z449" w:id="331"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z449" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       члены Комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z450" w:id="332"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z450" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Секретарь Совета Безопасности Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z451" w:id="333"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z451" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель Премьер-Министра Республики Казахстан – Министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z452" w:id="334"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z452" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Генеральный Прокурор Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z453" w:id="335"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z453" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Комитета национальной безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z454" w:id="336"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z454" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Высшей аудиторской палаты Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z455" w:id="337"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z455" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник Президента Республики Казахстан по правовым вопросам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z456" w:id="338"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z456" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник Президента Республики Казахстан по экономическим вопросам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z457" w:id="339"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z457" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z458" w:id="340"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z458" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Агентства Республики Казахстан по делам государственной службы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z459" w:id="341"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z459" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z460" w:id="342"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z460" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z461" w:id="343"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z461" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель Комитета по конституционному законодательству, судебной системе и правоохранительным органам Сената Парламента (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z462" w:id="344"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z462" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель Комитета по законодательству и судебно-правовой реформе Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z463" w:id="345"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z463" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный по защите прав предпринимателей Казахстана (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkEnd w:id="323"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16902,328 +16418,328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 апреля 2013 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 537</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z478" w:id="346"/>
+    <w:bookmarkStart w:name="z478" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ Комиссии при Президенте Республики Казахстан по вопросам кадровой политики в правоохранительных органах Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z479" w:id="347"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z479" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель Администрации Президента Республики Казахстан, председатель</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z480" w:id="348"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z480" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Секретарь Совета Безопасности Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z481" w:id="349"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z481" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       начальник Канцелярии Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z482" w:id="350"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z482" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Генеральный Прокурор Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z483" w:id="351"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z483" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Комитета национальной безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z484" w:id="352"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z484" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник Президента Республики Казахстан по правовым вопросам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z485" w:id="353"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z485" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z486" w:id="354"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z486" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Агентства Республики Казахстан по финансовому мониторингу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z487" w:id="355"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z487" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z488" w:id="356"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z488" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z489" w:id="357"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z489" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель Общественного совета при Министерстве внутренних дел Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z490" w:id="358"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z490" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель Общественного совета при Агентстве Республики Казахстан по противодействию коррупции (Антикоррупционной службе) (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z491" w:id="359"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z491" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заведующий Отделом правоохранительной системы Администрации Президента Республики Казахстан, секретарь</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkEnd w:id="337"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17559,588 +17075,588 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 мая 2014 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 823 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z506" w:id="360"/>
+    <w:bookmarkStart w:name="z506" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ Совета по переходу к "зеленой экономике" при Президенте Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z507" w:id="361"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z507" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Премьер-Министр Республики Казахстан, председатель</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z508" w:id="362"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z508" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заместитель Премьер-Министра Республики Казахстан, заместитель председателя </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z509" w:id="363"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z509" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр экологии и природных ресурсов Республики Казахстан, секретарь</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z510" w:id="364"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z510" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник Президента Республики Казахстан по экономическим вопросам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z511" w:id="365"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z511" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z512" w:id="366"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z512" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z513" w:id="367"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z513" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр науки и высшего образования Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z514" w:id="368"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z514" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z515" w:id="369"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z515" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр транспорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z516" w:id="370"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z516" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z517" w:id="371"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z517" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр водных ресурсов и ирригации Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z518" w:id="372"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z518" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр просвещения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z519" w:id="373"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z519" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z520" w:id="374"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z520" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр туризма и спорта Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z521" w:id="375"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z521" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z522" w:id="376"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z522" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр энергетики Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z523" w:id="377"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z523" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель правления акционерного общества "Национальная компания "Астана ЭКСПО-2017" (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z524" w:id="378"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z524" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       директор программы Организации Объединенных Наций по окружающей среде в Центральной Азии (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z525" w:id="379"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z525" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       постоянный координатор Организации Объединенных Наций / постоянный представитель Программы развития Организации Объединенных Наций в Казахстане (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z526" w:id="380"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z526" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       директор научно-образовательного центра "Зеленая Академия" (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z527" w:id="381"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z527" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель правления объединения юридических лиц "Коалиция за "зеленую экономику" и развитие G-Global" (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z528" w:id="382"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z528" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель правления объединения юридических лиц "Ассоциация экологических организаций Казахстана" (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z529" w:id="383"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z529" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнительный директор Казахстанской ассоциации по управлению отходами "KazWaste" (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z530" w:id="384"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z530" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель президиума объединения юридических лиц "Ассоциация экологических организаций Казахстана" (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z531" w:id="385"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z531" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       руководитель некоммерческого акционерного общества "Международный центр зеленых технологий и инвестиционных проектов" (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z532" w:id="386"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z532" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель правления Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkEnd w:id="364"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18476,278 +17992,278 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 сентября 2020 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 414 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z547" w:id="387"/>
+    <w:bookmarkStart w:name="z547" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ Высшего совета при Президенте Республики Казахстан по реформам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z548" w:id="388"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z548" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Президент Республики Казахстан, председатель</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z549" w:id="389"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z549" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       члены Высшего совета:  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z550" w:id="390"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z550" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Премьер-Министр Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z551" w:id="391"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z551" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель Администрации Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z552" w:id="392"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z552" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Секретарь Совета Безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z553" w:id="393"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z553" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Национального Банка Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z554" w:id="394"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z554" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник Президента Республики Казахстан по экономическим вопросам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z555" w:id="395"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z555" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Агентства Республики Казахстан по регулированию и развитию финансового рынка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z556" w:id="396"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z556" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Председатель Агентства по стратегическому планированию и реформам Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z557" w:id="397"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z557" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       председатель президиума Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkEnd w:id="375"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18888,681 +18404,681 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 января 2024 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 429  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z564" w:id="398"/>
+    <w:bookmarkStart w:name="z564" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ    </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">утративших силу некоторых актов Президента Республики Казахстан  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z565" w:id="399"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z565" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 25 декабря 2000 года № 530 "Об образовании Государственной комиссии по контролю за ходом строительства нового центра города Нур-Султана".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z566" w:id="400"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z566" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 6 февраля 2002 года № 800 "О внесении изменений в Указ Президента Республики Казахстан от 25 декабря 2000 года № 530".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z567" w:id="401"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z567" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 28 августа 2003 года № 1179 "О внесении изменений в Указ Президента Республики Казахстан от 25 декабря 2000 года № 530".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z568" w:id="402"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z568" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 2 августа 2004 года № 1412 "О внесении изменений в Указ Президента Республики Казахстан от 25 декабря 2000 года № 530".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z569" w:id="403"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z569" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 29 декабря 2006 года № 232 "О внесении изменений в Указ Президента Республики Казахстан от 25 декабря 2000 года № 530".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z570" w:id="404"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z570" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 13 января 2007 года № 273 "О мерах по модернизации системы государственного управления Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z571" w:id="405"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z571" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 3 апреля 2007 года № 305 "О внесении изменений в Указ Президента Республики Казахстан от 25 декабря 2000 года № 530".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z572" w:id="406"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z572" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 10 октября 2007 года № 422 "О внесении изменений в Указ Президента Республики Казахстан от 25 декабря 2000 года № 530".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z573" w:id="407"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z573" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 18 января 2008 года № 516 "О внесении изменения в Указ Президента Республики Казахстан от 13 января 2007 года № 273".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z574" w:id="408"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z574" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 3 августа 2009 года № 854 "О внесении изменения в Указ Президента Республики Казахстан от 13 января 2007 года № 273".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z575" w:id="409"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z575" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 28 декабря 2009 года № 909 "О внесении изменений в Указ Президента Республики Казахстан от 25 декабря 2000 года № 530".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z576" w:id="410"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z576" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 21 января 2010 года № 918 "О внесении изменений в Указ Президента Республики Казахстан от 13 января 2007 года № 273".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z577" w:id="411"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z577" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Указа Президента Республики Казахстан от 19 марта 2010 года № 954 "О Системе ежегодной оценки эффективности деятельности центральных государственных и местных исполнительных органов областей, городов республиканского значения, столицы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z578" w:id="412"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z578" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 21 июня 2010 года № 1010 "О внесении изменений в Указ Президента Республики Казахстан от 13 января 2007 года № 273".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z579" w:id="413"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z579" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа от 22 декабря 2011 года № 204 "О внесении изменений в некоторые указы Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z580" w:id="414"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z580" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19577,412 +19093,412 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 13 марта 2012 года № 284 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z581" w:id="415"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z581" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые указы Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 27 сентября 2012 года № 395 "О внесении изменений в некоторые указы Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z582" w:id="416"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z582" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнения, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 13 ноября 2012 года № 427 "О внесении изменений и дополнения в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z583" w:id="417"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z583" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 21 декабря 2012 года № 451 "О внесении изменений в Указ Президента Республики Казахстан от 13 января 2007 года № 273 "О мерах по модернизации системы государственного управления Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z584" w:id="418"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z584" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 18 февраля 2013 года № 503 "О внесении изменений в Указ Президента Республики Казахстан от 13 января 2007 года № 273 "О мерах по модернизации системы государственного управления Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z585" w:id="419"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z585" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 27 марта 2013 года № 533 "О внесении изменений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z586" w:id="420"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z586" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 29 января 2014 года № 742 "О внесении изменений и дополнения в указы Президента Республики Казахстан от 13 января 2007 года № 273 "О мерах по модернизации системы государственного управления Республики Казахстан" и от 7 марта 2013 года № 520 "О Национальной комиссии по кадровой политике при Президенте Республики Казахстан и кадровых комиссиях областей, столицы, города республиканского значения".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z587" w:id="421"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z587" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 12 февраля 2014 года № 750 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан по вопросам организации деятельности консультативно-совещательных и иных органов при Президенте Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z588" w:id="422"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z588" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 11 апреля 2014 года № 795 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан по вопросам организации деятельности консультативно-совещательных и иных органов при Президенте Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z589" w:id="423"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z589" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 16 апреля 2014 года № 799 "О внесении изменений в Указ Президента Республики Казахстан от 13 января 2007 года № 273 "О мерах по модернизации системы государственного управления Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z590" w:id="424"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z590" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19997,52 +19513,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 17 сентября 2014 года № 911 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан и признании утратившим силу некоторых распоряжений Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z591" w:id="425"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z591" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20057,172 +19573,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 8 февраля 2016 года № 191 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан и признании утратившими силу некоторых указов Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z592" w:id="426"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z592" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункты 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и 9 изменений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 9 июня 2016 года № 275 "О внесении изменений в некоторые акты Президента Республики Казахстан по вопросам деятельности консультативно-совещательных и иных органов при Президенте Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z593" w:id="427"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z593" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Президента Республики Казахстан по вопросам деятельности консультативно-совещательных и иных органов при Президенте Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 7 сентября 2016 года № 316 "О внесении изменений в некоторые акты Президента Республики Казахстан по вопросам деятельности консультативно-совещательных и иных органов при Президенте Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z594" w:id="428"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z594" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений в некоторые акты Президента Республики Казахстан по вопросам деятельности консультативно-совещательных и иных органов при Президенте Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 10 октября 2016 года № 357 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан по вопросам деятельности консультативно-совещательных и иных органов при Президенте Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z595" w:id="429"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z595" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20237,212 +19753,212 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 14 марта 2017 года № 446 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z596" w:id="430"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z596" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 21 февраля 2018 года № 642 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z597" w:id="431"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z597" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 30 октября 2018 года № 782 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z598" w:id="432"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z598" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 1 июня 2019 года № 57 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z599" w:id="433"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z599" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 22 июля 2019 года № 74 "О некоторых вопросах Агентства Республики Казахстан по делам государственной службы и Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z600" w:id="434"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z600" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20457,172 +19973,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 28 октября 2019 года № 195 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z601" w:id="435"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z601" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 27 мая 2020 года № 340 "О создании Государственной комиссии по восстановлению экономического роста при Президенте Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z602" w:id="436"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z602" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 8 июля 2020 года № 368 "О внесении изменения и дополнений в Указ Президента Республики Казахстан от 27 мая 2020 года № 340 "О создании Государственной комиссии по восстановлению экономического роста при Президенте Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z603" w:id="437"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z603" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 5 октября 2020 года № 427 "О некоторых вопросах Агентства по стратегическому планированию и реформам Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z604" w:id="438"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z604" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20637,195 +20153,195 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 17 ноября 2020 года № 450 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z605" w:id="439"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z605" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 5 апреля 2021 года № 545 "О Специальном представителе Президента Республики Казахстан по международному сотрудничеству".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z606" w:id="440"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z606" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 4 февраля 2020 года № 89 "Об образовании Центра анализа мониторинга социально-экономических реформ".</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkEnd w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21151,31 +20667,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>