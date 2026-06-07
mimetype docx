--- v0 (2025-11-07)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a8a90dc" w14:textId="a8a90dc">
+    <w:p w14:paraId="a5c48f1" w14:textId="a5c48f1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -318,230 +318,322 @@
         <w:t>
       1. Образовать республиканское государственное учреждение "Комитет по возврату активов Генеральной прокуратуры Республики Казахстан" (далее – Комитет).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) исключен Указом Президента РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1125</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>изменения и дополнения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, которые вносятся в некоторые указы Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным Указом Президента РК от 17.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1125</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Генеральной прокуратуре Республики Казахстан совместно с Правительством Республики Казахстан и заинтересованными государственными органами в установленном законодательством порядке принять иные меры, вытекающие из настоящего Указа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 5 июня 2022 года № 908 "О межведомственной комиссии по вопросам противодействия незаконной концентрации экономических ресурсов".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Контроль за исполнением настоящего Указа возложить на Администрацию Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Настоящий Указ вводится в действие со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -771,3034 +863,118 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 5 октября 2023 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 366 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="9"/>
+    <w:bookmarkStart w:name="z22" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о Комитете по возврату активов </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Генеральной прокуратуры Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...50 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Комитет осуществляет свою деятельность в соответствии с </w:t>
-[...2414 lines deleted...]
-</w:t>
+      Сноска. Положение исключено Указом Президента РК от 17.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции Указа Президента РК от 27.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 560</w:t>
+        <w:t>№ 1125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...451 lines deleted...]
-    <w:bookmarkEnd w:id="147"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3939,108 +1115,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 5 октября 2023 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 366 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="148"/>
+    <w:bookmarkStart w:name="z167" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Изменения и дополнения, которые вносятся в некоторые указы Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z168" w:id="149"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z168" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 22 января 1999 года № 29 "О мерах по дальнейшей оптимизации системы государственных органов Республики Казахстан": </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4237,80 +1413,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 января 1999 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 29 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z175" w:id="150"/>
+    <w:bookmarkStart w:name="z175" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОБЩАЯ ШТАТНАЯ ЧИСЛЕННОСТЬ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>прокуратуры Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4364,170 +1540,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5866</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z176" w:id="151"/>
+    <w:bookmarkStart w:name="z176" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z177" w:id="152"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z177" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для служебного пользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z178" w:id="153"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z178" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 13 октября 2017 года № 563 "О некоторых вопросах органов прокуратуры Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z179" w:id="154"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z179" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Генеральной прокуратуре Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4560,130 +1736,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="155"/>
+    <w:bookmarkStart w:name="z181" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Государственное учреждение "Генеральная прокуратура Республики Казахстан" (далее – Генеральная прокуратура) – непосредственно подотчетный Президенту Республики Казахстан правоохранительный государственный орган, осуществляющий свои полномочия независимо от других государственных органов и должностных лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z182" w:id="156"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z182" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Генеральная прокуратура осуществляет руководство единой централизованной системой органов прокуратуры Республики Казахстан (далее – система органов прокуратуры), от имени государства осуществляет в установленных законом пределах и формах высший надзор за соблюдением законности на территории Республики Казахстан, представляет интересы государства в суде и от имени государства осуществляет уголовное преследование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z183" w:id="157"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z183" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Единую централизованную систему органов прокуратуры образуют Генеральная прокуратура, подчиненные ей ведомства, организация образования, органы военной прокуратуры и транспортной прокуратуры, прокуратуры областей и приравненные к ним прокуратуры (городов республиканского значения и столицы), районные и приравненные к ним (городские, межрайонные, а также специализированные) прокуратуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z184" w:id="158"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z184" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Генеральная прокуратура имеет ведомства – Комитет по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан (далее – Комитет по правовой статистике и специальным учетам) и Комитет по возврату активов Генеральной прокуратуры Республики Казахстан (далее – Комитет по возврату активов).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4696,870 +1872,870 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 14 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="159"/>
+    <w:bookmarkStart w:name="z186" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z187" w:id="160"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z187" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организовывать и координировать деятельность органов прокуратуры в пределах возложенных на них функций и полномочий в целях обеспечения эффективного выполнения функций органами прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z188" w:id="161"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z188" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       анализировать практику надзора за применением законов, состоянием законности, в том числе с использованием сведений, содержащихся в информационных системах, интегрированных с системой информационного обмена правоохранительных, специальных государственных и иных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z189" w:id="162"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z189" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представлять интересы государства в компетентных органах иностранных государств и международных организациях по вопросам уголовного преследования, выявления и возврата государству незаконно приобретенных активов (далее – возврат активов), в иностранных и международных судах (арбитражах) по вопросам, относящимся к компетенции прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z190" w:id="163"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z190" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заключать международные договоры, согласовывать проекты международных договоров в уголовно-правовой сфере и сфере возврата активов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z191" w:id="164"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z191" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взаимодействовать с органами, осуществляющими оперативно-розыскную, контрразведывательную деятельность, досудебное расследование, в том числе негласные следственные действия, в пределах, установленных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z192" w:id="165"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z192" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проводить проверку соблюдения законности, анализ состояния законности, оценку актов, вступивших в силу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z193" w:id="166"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z193" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проводить проверку законности источников приобретения (происхождения) актива, мониторинг и анализ информации для противодействия незаконному приобретению, выводу активов и их возврата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z194" w:id="167"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z194" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вносить в порядке, определяемом Конституционным законом и иными законами Республики Казахстан, а также Генеральным Прокурором, акты прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z195" w:id="168"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z195" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       опротестовывать противоречащие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, законам Республики Казахстан, международным договорам, ратифицированным Республикой Казахстан, и актам Президента Республики Казахстан правовые акты Правительства Республики Казахстан, иных государственных, местных представительных и исполнительных органов, органов местного самоуправления, учреждений и их должностных лиц в пределах, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z196" w:id="169"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z196" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       опротестовывать противоречащие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, законам Республики Казахстан, международным договорам, ратифицированным Республикой Казахстан, и актам Президента Республики Казахстан акты организаций независимо от форм собственности, если данные акты касаются лиц, которые в силу физиологических особенностей, психических отклонений и иных обстоятельств не могут самостоятельно осуществлять защиту своих прав, несовершеннолетних лиц, а также неограниченного круга лиц, в пределах, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z197" w:id="170"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z197" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приносить ходатайство в вышестоящий суд о пересмотре судебного акта, не вступившего в законную силу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z198" w:id="171"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z198" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       требовать незамедлительной отмены мер запретительного или ограничительного характера, приостановления полностью или частично действия незаконного акта при наличии оснований и в порядке, предусмотренном законом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z199" w:id="172"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z199" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       назначать экспертизы, требовать от уполномоченных органов производства проверок по находящимся в органах прокуратуры материалам, обращениям и обязывать сообщать об их результатах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z200" w:id="173"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z200" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       привлекать специалистов иных органов и организаций к участию в проверке соблюдения законности и даче заключения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z201" w:id="174"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z201" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в порядке, предусмотренном законодательством Республики Казахстан, привлекать к осуществлению проверки соблюдения законности сотрудников других правоохранительных органов для обеспечения безопасности и надзорной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z202" w:id="175"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z202" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вызывать и получать пояснения от должностных, физических лиц и представителей юридических лиц по вопросам проводимой проверки соблюдения законности, анализа состояния законности, оценки актов, вступивших в силу, и рассматриваемого обращения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z203" w:id="176"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z203" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с соблюдением установленного законодательством Республики Казахстан порядка истребовать и получать по вопросам проводимой проверки соблюдения законности, анализа состояния законности, оценки актов, вступивших в силу, а также рассмотрения обращений информацию, материалы и документы, а также уголовные, гражданские, административные дела, дела об административных правонарушениях и исполнительные производства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z204" w:id="177"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z204" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в установленном законодательством Республики Казахстан порядке получать доступ к информации, сведениям и документам, уголовным, гражданским, административным делам, делам об административных правонарушениях, исполнительным производствам и иным материалам, а также к информационным системам и ресурсам правоохранительных и иных государственных органов и организаций с соблюдением требований по защите персональных данных и иной охраняемой законом тайны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z205" w:id="178"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z205" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с соблюдением установленных законодательством Республики Казахстан требований применять технические средства фиксации в ходе осуществления надзорной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z206" w:id="179"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z206" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       давать указания по вопросам досудебного расследования, оперативно-розыскной деятельности и негласных следственных действий, обязательные для исполнения руководителями и сотрудниками органов, осуществляющих досудебное расследование, оперативно-розыскную деятельность, негласные следственные действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z207" w:id="180"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z207" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверять законность доставления, задержания лиц по подозрению в совершении уголовных правонарушений, лиц, совершивших административные правонарушения, а также порядок и условия содержания лиц, находящихся под стражей либо иным ограничением свободы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z208" w:id="181"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z208" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверять законность актов, отменять незаконные решения администрации учреждений уголовно-исполнительной системы, влияющие на правовое положение лиц, содержащихся под стражей, отбывающих наказание в местах лишения свободы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z209" w:id="182"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z209" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рассматривать акты органов уголовно-исполнительной системы о переводе осужденных в другое учреждение в соответствии с уголовно-исполнительным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z210" w:id="183"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z210" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рассматривать ходатайства органов расследования об избрании меры пресечения в отношении подозреваемых лиц в соответствии с уголовно-процессуальным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z211" w:id="184"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z211" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при осуществлении надзора инициировать проведение оперативно-розыскных мероприятий органами, занимающимися оперативно-розыскной деятельностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z212" w:id="185"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z212" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при осуществлении надзора запрашивать и получать дела негласных следственных действий, оперативного учета, материалы, документы, ведомственные нормативные правовые акты, другие необходимые сведения, за исключением сведений о личности конфиденциальных помощников и штатных негласных сотрудников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z213" w:id="186"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z213" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в случаях, установленных законами Республики Казахстан, санкционировать проведение оперативно-розыскных и контрразведывательных мероприятий, проводить проверки соблюдения законности осуществления специальных оперативно-розыскных мероприятий, в том числе на сети связи; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z214" w:id="187"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z214" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при осуществлении надзора привлекать специалистов органов прокуратуры и иных специалистов с использованием специальных технических средств в целях выявления и пресечения нарушений законности в ходе осуществления оперативно-розыскной деятельности в соответствии с законодательством Республики Казахстан об оперативно-розыскной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z215" w:id="188"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z215" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       требовать от руководителей органов, осуществляющих оперативно-розыскную деятельность, проведения проверок в подчиненных им органах в целях устранения нарушений законности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z216" w:id="189"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z216" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       возбуждать и прекращать производство по делу об административном правонарушении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z217" w:id="190"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z217" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проверять законность выписки и приведения в исполнение исполнительных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z218" w:id="191"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z218" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       координировать и осуществлять деятельность по международно-правовому сотрудничеству в целях возврата активов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z219" w:id="192"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z219" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнять международные договоры о выдаче лиц, оказании взаимной правовой помощи по уголовным делам, по делам о возврате активов, передаче осужденных либо лиц, страдающих психическими расстройствами (заболеваниями), а также связанные с ними правовые акты, согласовывать проекты международных договоров в уголовно-правовой сфере, относящихся к компетенции органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z220" w:id="193"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z220" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять иные права, предусмотренные Конституционным законом и иными законами Республики Казахстан;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z221" w:id="194"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z221" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z222" w:id="195"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z222" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктом 3-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z223" w:id="196"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z223" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3-1) выявление и возврат государству незаконно приобретенных активов;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5612,110 +2788,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="197"/>
+    <w:bookmarkStart w:name="z225" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) представление интересов государства в компетентных органах иностранных государств и международных организациях по вопросам уголовного преследования, возврата активов, в иностранных и международных судах (арбитражах) по вопросам, относящимся к компетенции прокуратуры, в том числе по предъявлению в иностранные суды гражданских исков, связанных с возвратом активов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z226" w:id="198"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z226" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в установленном законодательством порядке заключение международных договоров Республики Казахстан, согласование проектов международных договоров в уголовно-правовой сфере и в сфере возврата активов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z227" w:id="199"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z227" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) участие в разработке проектов международных договоров Республики Казахстан, согласование проектов международных договоров в уголовно-правовой сфере и в сфере возврата активов;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5728,70 +2904,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 19)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="200"/>
+    <w:bookmarkStart w:name="z229" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19) координация и контроль оборота оружия, боеприпасов и специальных средств, организация деятельности по мобилизационной подготовке и ведомственному учету в органах, ведомствах, учреждениях и организации образования прокуратуры;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5804,110 +2980,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 41)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="201"/>
+    <w:bookmarkStart w:name="z231" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "41) обеспечение защиты прав проверяемых субъектов, в том числе субъектов частного предпринимательства от незаконных проверок, профилактического контроля с посещением субъекта (объекта) контроля и надзора и других форм государственного контроля, а также надзора, предусмотренных законами Республики Казахстан, в ходе осуществления их регистрации в Комитете по правовой статистике и специальным учетам;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z232" w:id="202"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z232" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5920,70 +3096,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="203"/>
+    <w:bookmarkStart w:name="z234" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) вносит предложения Президенту Республики Казахстан об утверждении положений ведомств органов прокуратуры;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5996,70 +3172,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z236" w:id="204"/>
+    <w:bookmarkStart w:name="z236" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6) вносит представление Президенту Республики Казахстан о назначении на должность и освобождении от должности первого заместителя, заместителей Генерального Прокурора, первых руководителей ведомств органов прокуратуры;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6072,90 +3248,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 19)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z238" w:id="205"/>
+    <w:bookmarkStart w:name="z238" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19) в пределах утвержденной Президентом Республики Казахстан структуры и штатной численности органов прокуратуры образует, реорганизует и ликвидирует органы военной и транспортной прокуратур, прокуратуры областей и приравненные к ним прокуратуры (городов республиканского значения и столицы), районные и приравненные к ним (городские, межрайонные, а также специализированные) прокуратуры, учреждения органов прокуратуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z239" w:id="206"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z239" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вносит Президенту Республики Казахстан представление об образовании, реорганизации и ликвидации ведомств Генеральной прокуратуры и организации образования при Генеральной прокуратуре;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6168,70 +3344,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 21)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="207"/>
+    <w:bookmarkStart w:name="z241" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "21) издает обязательные для исполнения всеми прокурорами и работниками органов, ведомств, учреждений и организации образования прокуратуры акты, отменяет акты, принятые в системе органов прокуратуры;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6244,70 +3420,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 35)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="208"/>
+    <w:bookmarkStart w:name="z243" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "35) определяет порядок приобретения, учета, хранения, ношения, передачи, перевозки оружия, боеприпасов и специальных средств в органах, ведомствах, учреждениях и организации образования прокуратуры;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6320,1050 +3496,1050 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 37)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z245" w:id="209"/>
+    <w:bookmarkStart w:name="z245" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "37) утверждает: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z246" w:id="210"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z246" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регламент работы Генеральной прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z247" w:id="211"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z247" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регламент работы коллегии Генеральной прокуратуры и определяет состав коллегии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z248" w:id="212"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z248" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       описание символов органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z249" w:id="213"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z249" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       положения (уставы) государственных учреждений и организации образования системы органов прокуратуры, за исключением положений, утверждаемых Президентом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z250" w:id="214"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z250" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       структуры и штаты структурных подразделений ведомств, организации образования, органов военной и транспортной прокуратур, прокуратур областей и приравненных к ним прокуратур (городов республиканского значения и столицы), районных и приравненных к ним (городских, межрайонных, а также специализированных) прокуратур, а также государственных учреждений и иных подведомственных организаций, входящих в систему органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z251" w:id="215"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z251" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       положения о координационных советах, образуемых при главных военной и транспортной прокуратурах, прокуратурах областей и приравненных к ним прокуратурах (городов республиканского значения и столицы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z252" w:id="216"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z252" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перечень нетиповых должностей прокуроров системы органов прокуратуры, приравненных к должностям, указанным в Реестре должностей прокуроров системы органов прокуратуры по категориям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z253" w:id="217"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z253" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       правила и сроки организации наставничества для лиц, впервые поступающих на правоохранительную службу в органы прокуратуры Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z254" w:id="218"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z254" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       методику оценки результатов кадрового обеспечения и качества работы субъектов кадровой политики системы органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z255" w:id="219"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z255" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок и методы определения профессиональных компетенций, ключевых показателей и расчета показателя конкурентоспособности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z256" w:id="220"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z256" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок и сроки организации наставничества для лиц, впервые поступающих на правоохранительную службу в органы прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z257" w:id="221"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z257" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       описание служебных удостоверений, а также порядок их выдачи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z258" w:id="222"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z258" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       квалификационные требования к категориям должностей системы органов прокуратуры по согласованию с уполномоченным органом по делам государственной службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z259" w:id="223"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z259" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       квалификационные требования к категориям административных государственных должностей корпуса "Б" Генеральной прокуратуры по согласованию с уполномоченным органом по делам государственной службы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z260" w:id="224"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z260" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       методику оценки деятельности административных государственных служащих корпуса "Б" системы органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z261" w:id="225"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z261" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок установления стандартов работ (алгоритм, правила и требования к результатам деятельности сотрудника на конкретном участке работы) в системе органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z262" w:id="226"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z262" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       методику осуществления кадрового прогноза в системе органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z263" w:id="227"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z263" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перечень руководящих должностей системы органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z264" w:id="228"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z264" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перечень руководящих должностей, подлежащих ротации, и порядок их перемещения в системе органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z265" w:id="229"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z265" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перечень руководящих должностей, замещаемых на конкурсной основе, и порядок проведения конкурса на вышестоящие руководящие должности системы органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z266" w:id="230"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z266" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок формирования кадрового резерва, требования к квалификации сотрудников системы органов прокуратуры, зачисляемых в кадровый резерв, и порядок работы с ведомственным банком данных сотрудников, зачисленных в кадровый резерв системы органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z267" w:id="231"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z267" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       содержание и порядок осуществления профессиональной подготовки, переподготовки и повышения квалификации сотрудников системы органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z268" w:id="232"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z268" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок осуществления повышения профессионального уровня прокуроров органов военной прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z269" w:id="233"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z269" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       правила трудового распорядка в системе органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z270" w:id="234"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z270" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок организации воспитательной, психологической и идеологической работы с личным составом системы органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z271" w:id="235"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z271" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок и методику проведения ежегодного социологического мониторинга состояния морально-психологического климата в подразделениях системы органов прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z272" w:id="236"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z272" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок установления сотрудникам системы органов прокуратуры надбавок за особые условия прохождения службы, а также других надбавок, доплат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z273" w:id="237"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z273" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок назначения и осуществления пенсионных выплат за выслугу лет сотрудникам, проходившим службу в системе органов прокуратуры (за исключением органов военной прокуратуры);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z274" w:id="238"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z274" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок оказания государственных услуг, оказываемых органами прокуратуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z275" w:id="239"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z275" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формы отчетов правовой статистики и инструкции по их формированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z276" w:id="240"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z276" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок ведения, использования и хранения сведений специальных учетов, за исключением оперативных и ведомственных учетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z277" w:id="241"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z277" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формы актов государственного контроля, о результатах профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проверки и предписаний об устранении выявленных нарушений, предусмотренные Предпринимательским кодексом Республики Казахстан, за исключением акта (уведомлений) о назначении, результатах проверок, осуществляемых органами государственных доходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z278" w:id="242"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z278" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       порядок приема и регистрации заявления, сообщения или рапорта об уголовных правонарушениях, а также порядок ведения Единого реестра досудебных расследований; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z279" w:id="243"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z279" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок ведения Единого реестра административных производств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z280" w:id="244"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z280" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок регистрации актов о назначении, дополнительных актов о продлении сроков профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проверки, отказа в их регистрации и отмены, уведомлений о приостановлении, возобновлении, продлении сроков профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проверки, изменении состава участников и представлении информационных учетных документов о профилактическом контроле с посещением субъекта (объекта) контроля и надзора и (или) проверки и их результатах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z281" w:id="245"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z281" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок регистрации, учета обращений, поступающих в государственные органы, органы местного самоуправления, юридические лица со стопроцентным участием государства, а также ведения информационной аналитической системы "Электронные обращения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z282" w:id="246"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z282" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок формирования, использования, хранения, защиты и уничтожения сведений из системы информационного обмена правоохранительных, специальных государственных и иных органов, доступа к ним;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z283" w:id="247"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z283" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок и основания получения правоохранительными, специальными государственными органами Республики Казахстан и органами военной разведки Министерства обороны Республики Казахстан информации, необходимой для проведения негласных следственных действий и оперативно-розыскной деятельности, а также для решения иных возложенных на них задач, из системы информационного обмена правоохранительных, специальных государственных и иных органов, определенных совместными нормативными правовыми актами Генерального Прокурора, Министра обороны Республики Казахстан и первых руководителей правоохранительных, специальных государственных органов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z284" w:id="248"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z284" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок и основания получения иными органами информации, необходимой для решения возложенных на них задач, из системы информационного обмена правоохранительных, специальных государственных и иных органов, определенных совместными нормативными правовыми актами Генерального Прокурора и первых руководителей иных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z285" w:id="249"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z285" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       инструкцию по приему, выдаче, ознакомлению, хранению и уничтожению прекращенных уголовных дел подразделениями архивной работы Комитета по правовой статистике и специальным учетам; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z286" w:id="250"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z286" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перечень персональных данных, необходимых и достаточных для выполнения осуществляемых органами прокуратуры задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z287" w:id="251"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z287" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инструкцию по информационно-справочному обслуживанию физических и юридических лиц органами правовой статистики и специальных учетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z288" w:id="252"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z288" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядок подготовки ежегодной информации по противодействию незаконному приобретению и выводу активов, а также принятым системным мерам и ее опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z289" w:id="253"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z289" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       правила проведения мониторинга и анализа информации для противодействия незаконному приобретению, выводу активов и их возврата; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z290" w:id="254"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z290" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       правила назначения и проведения проверки законности источников приобретения (происхождения) актива.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z291" w:id="255"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z291" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственных учреждений, находящихся в ведении Генеральной прокуратуры и ее ведомств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z292" w:id="256"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z292" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заголовок изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z293" w:id="257"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z293" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Перечень государственных учреждений, находящихся в ведении Генеральной прокуратуры и ее ведомств";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7376,194 +4552,194 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>раздел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Генеральная прокуратура" дополнить подпунктом 1-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z295" w:id="258"/>
+    <w:bookmarkStart w:name="z295" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1-1) Республиканское государственное учреждение "Комитет по возврату активов Генеральной прокуратуры";";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z296" w:id="259"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z296" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перечень должностей системы органов прокуратуры, которым присваиваются классные чины, а также соответствующие им предельные классные чины, утвержденные вышеназванным Указом, изложить в редакции согласно приложению 2 к настоящим изменениям и дополнениям (с пометкой "Для служебного пользования").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z297" w:id="260"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z297" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Для служебного пользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z298" w:id="261"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z298" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Секретно.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7889,31 +5065,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>