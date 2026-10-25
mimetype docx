--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="27b80da" w14:textId="27b80da">
+    <w:p w14:paraId="9961016" w14:textId="9961016">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2809,2786 +2809,2218 @@
         <w:t>
       абзац восемнадцатый пункта 32 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z100" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Полномочиями, предусмотренными подпунктами 1), 2), 3), 4), 5), 6) и 7) настоящего пункта, за исключением абзаца второго подпункта 1), обладают: заместители Руководителя Администрации, Секретарь Совета Безопасности, начальник Канцелярии Президента, Специальный представитель Президента Республики Казахстан по международному сотрудничеству, помощники Президента, советники Президента. При этом указанные должностные лица вправе давать поручения должностному лицу, осуществляющему функции Заместителя Премьер-Министра и Руководителя Аппарата Правительства Республики Казахстан по совместительству.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z101" w:id="83"/>
-[...15 lines deleted...]
-      7. В </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Утратил силу Указом Президента РК от 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1469</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 21.10.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 19 марта 2010 года № 954 "О Системе ежегодной оценки эффективности деятельности центральных государственных и местных исполнительных органов областей, городов республиканского значения, столицы":</w:t>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 27 апреля 2010 года № 976 "Об утверждении Правил подготовки и реализации послания, работы с актами и поручениями Президента Республики Казахстан и осуществления контроля за их исполнением, проведения мониторинга нормативных правовых указов":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:bookmarkStart w:name="z121" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Системе</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> ежегодной оценки эффективности деятельности центральных государственных и местных исполнительных органов областей, городов республиканского значения, столицы, утвержденной вышеназванным Указом:</w:t>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подготовки и реализации послания, работы с актами и поручениями Президента Республики Казахстан и осуществления контроля за их исполнением, проведения мониторинга нормативных правовых указов, утвержденных вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункты 3)</w:t>
+        <w:t>подпункт 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) копии экспертных заключений членов экспертного совета, Национальной палаты предпринимателей Республики Казахстан в случае, если проект акта Президента затрагивает отраслевые интересы субъектов частного предпринимательства;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 16 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) Правительства и Премьер-Министра, согласовываются с Премьер-Министром, а также руководителями заинтересованных государственных органов. При этом проекты актов Президента, предусматривающие сокращение государственных доходов или увеличение государственных расходов, а также проекты актов, подготавливаемые по инициативе Правительства, скрепляются подписью Премьер-Министра, Руководителя Аппарата Правительства Республики Казахстан (далее – Аппарат Правительства);";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z126" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z127" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "После доработки проект акта Президента вносится в Администрацию Президента повторно в электронном виде сопроводительным письмом Заместителя Премьер-Министра или Руководителя Аппарата Правительства либо письмом государственного органа-разработчика, не входящего в структуру Правительства, в течение десяти рабочих дней, если не установлены иные сроки.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z128" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      части первую и вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z129" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "24. Окончательный вариант проекта акта Президента на соответствующих бланках на бумажных носителях, полистно парафированный руководителем ответственного структурного подразделения Администрации Президента, передается в рабочем порядке Аппарату Правительства или государственному органу-разработчику для обеспечения получения визы уполномоченного лица в течение двух рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z130" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Окончательный вариант проекта акта Президента на бумажном носителе визируется первым руководителем государственного органа-разработчика. Визирование проекта акта Премьер-Министром обеспечивается Аппаратом Правительства.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z131" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z132" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Проекты поручений Президента в рабочем порядке в течение одного рабочего дня согласовываются с Аппаратом Правительства или заинтересованными государственными органами, непосредственно подчиненными и подотчетными Президенту.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z133" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 36</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z134" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Уполномоченный орган по государственному планированию в течение двух рабочих дней отрабатывает проект общенационального плана мероприятий в рабочем порядке с Аппаратом Правительства, заинтересованными государственными органами, организациями и направляет его в Администрацию Президента.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 46 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) в процессе исполнения (до наступления контрольного срока) обеспечивается рабочее взаимодействие ответственных сотрудников и должностных лиц с закрепленными структурными подразделениями Аппарата Правительства, Администрации Президента, в том числе для предварительной выработки основных подходов и направлений работы;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "67. Информация Правительства о ходе реализации актов и поручений Президента вносится в Администрацию Президента за подписью Премьер-Министра, соответствующего заместителя Премьер-Министра или Руководителя Аппарата Правительства в зависимости от адресата резолюции Президента, Руководителя Администрации Президента или помощника Президента – Секретаря Совета Безопасности.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "82. Мониторинг нормативных правовых указов Президента (далее – указы) проводится с целью выявления в принятых указах противоречий законодательству Республики Казахстан, дублирований, пробелов, неэффективно реализуемых, устаревших и коррупциогенных норм права и выработки предложений по их совершенствованию путем прогнозирования, анализа, оценки эффективности реализации принятых указов.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z141" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 12 августа 2010 года № 1037 "О вопросах подготовки информации о выполнении международных договоров Республики Казахстан и представления ее на рассмотрение Президента Республики Казахстан, а также согласования проектов решений международных организаций, участницей которых является Республика Казахстан, и их реализации, взаимодействия со специальными процедурами Совета Организации Объединенных Наций по правам человека и договорными органами по правам человека, подготовки международных мероприятий Республики Казахстан с участием Президента Республики Казахстан, выполнения достигнутых договоренностей, взаимодействия с международными судебными органами и осуществления координации международной деятельности государственных органов Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О дипломатической службе Республики Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 27 апреля 2010 года № 976 "Об утверждении Правил подготовки и реализации послания, работы с актами и поручениями Президента Республики Казахстан и осуществления контроля за их исполнением, проведения мониторинга нормативных правовых указов" и в целях усиления контроля за выполнением международных договоров Республики Казахстан и реализацией решений международных организаций, участницей которых является Республика Казахстан, систематизации подготовки международных мероприятий, выполнения достигнутых договоренностей и установления порядка взаимодействия с международными судебными органами </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z144" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подготовки информации о выполнении международных договоров Республики Казахстан и представления ее на рассмотрение Президента Республики Казахстан, а также согласования проектов решений международных организаций, участницей которых является Республика Казахстан, и их реализации, взаимодействия со специальными процедурами Совета Организации Объединенных Наций по правам человека и договорными органами по правам человека, подготовки международных мероприятий Республики Казахстан с участием Президента Республики Казахстан, выполнения достигнутых договоренностей, взаимодействия с международными судебными органами и осуществления координации международной деятельности государственных органов Республики Казахстан, утвержденных вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Центральные исполнительные органы и государственные органы, непосредственно подчиненные и подотчетные Президенту Республики Казахстан (далее – центральные государственные органы), в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О международных договорах Республики Казахстан" и в пределах своей компетенции обеспечивают выполнение обязательств по международным договорам Республики Казахстан, заключаемым от имени Республики Казахстан и Правительства (далее – международные договоры), наблюдают за осуществлением принадлежащих Республике Казахстан прав, вытекающих из таких международных договоров, и выполнением другими участниками международных договоров их обязательств.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4)</w:t>
-[...51 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "4. МИД обобщает и анализирует представленную центральными государственными органами информацию и по результатам анализа один раз в год не позднее 10 февраля направляет в Аппарат Правительства Республики Казахстан (далее – Аппарат Правительства) сводную информацию, включающую внешнеполитическую оценку, по структуре согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. К указанной информации прилагаются в случае наличия копии рекомендаций международных организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z149" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Аппарат Правительства ежегодно не позднее 25 февраля направляет представленную информацию в Администрацию Президента Республики Казахстан (далее – Администрация Президента).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z150" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Направляемая информация при необходимости дополняется предложениями Аппарата Правительства по обеспечению выполнения международных договоров, заключенных от имени Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z151" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Администрация Президента в течение пятнадцати рабочих дней со дня получения информации Аппарата Правительства по международным договорам анализирует поступившую информацию и вносит на рассмотрение Президенту Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 2)</w:t>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="88"/>
+        <w:t>пункт 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12. МИД в течение десяти рабочих дней со дня поступления предложений о реализации решений международных организаций от центральных государственных органов рассматривает их и вносит свои предложения о реализации решений международных организаций в Аппарат Правительства для рассмотрения.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z154" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац первый </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z155" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13. Аппарат Правительства рассматривает в течение десяти рабочих дней внесенные предложения о реализации решений международных организаций и по итогам рассмотрения:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z156" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       часть первую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункта 16</w:t>
+        <w:t>пункта 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z157" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14. Администрация Президента рассматривает предложения Аппарата Правительства по реализации решений международных организаций в течение десяти рабочих дней со дня их получения.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z158" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      части первую и вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z159" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "25. В целях доработки проекта концепции мероприятия и формирования содержательной части мероприятия, включая тезисы для переговоров в узком и расширенном составах, Правительство Республики Казахстан за один рабочий день до внесения концепции мероприятия в Администрацию Президента проводит совещание с участием представителей заинтересованных государственных органов и организаций (уровень не ниже заместителя руководителя), Аппарата Правительства и Администрации Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z160" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях окончательной доработки пакета информационно-аналитических материалов, в том числе утверждения проекта состава делегации, Правительство Республики Казахстан за два рабочих дня до внесения пакета информационно-аналитических материалов в Администрацию Президента проводит дополнительное совещание с участием представителей заинтересованных государственных органов и организаций (уровень не ниже заместителя руководителя), Аппарата Правительства и Администрации Президента.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 25</w:t>
+        <w:t>пункты 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="90"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z162" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "33. Заинтересованные государственные органы и организации принимают меры по исполнению поручений Президента Республики Казахстан и представляют в МИД отчет о ходе их реализации в сроки, установленные закреплением контроля Аппарата Правительства за исполнением поручений Президента, разработанным на основе утвержденного в Администрации Президента закрепления контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z163" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МИД осуществляет мониторинг выполнения достигнутых договоренностей между казахстанскими и иностранными юридическими лицами, осуществляющими предпринимательскую деятельность, в области привлечения иностранных инвестиций в Республику Казахстан и ежеквартально до 5 числа месяца, следующего за отчетным кварталом, направляет в Аппарат Правительства отчет о результатах мониторинга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z164" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. МИД обобщает и анализирует представленный заинтересованными государственными органами и организациями отчет о ходе выполнения поручений Президента, данных для реализации достигнутых договоренностей, и по результатам анализа в сроки, установленные закреплением контроля Аппарата Правительства за исполнением поручений Президента, разработанным на основе утвержденного в Администрации Президента закрепления контроля, направляет сводный отчет в Аппарат Правительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z165" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Аппарат Правительства один раз в полугодие не позднее 15 июня и 15 декабря представляет сводный отчет о ходе выполнения поручений Президента, данных для реализации достигнутых договоренностей, в Администрацию Президента.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z166" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z167" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "40. Уполномоченный государственный орган, инициирующий обращение в международный судебный орган, в течение 20 (двадцать) рабочих дней согласовывает проект соответствующего обращения с МИД, Министерством торговли и интеграции, Министерством юстиции и уведомляет в установленном порядке о согласованном проекте обращения Администрацию Президента и Аппарат Правительства в срок не позднее чем за 10 (десять) рабочих дней до направления его в соответствующий международный судебный орган.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z168" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z169" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "50. Требования главы 6 настоящих Правил не распространяются на Администрацию Президента и Аппарат Правительства.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z170" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам подготовки информации о выполнении международных договоров Республики Казахстан и представления ее на рассмотрение Президента Республики Казахстан, а также согласования проектов решений международных организаций, участницей которых является Республика Казахстан, и их реализации, взаимодействия со специальными процедурами Совета Организации Объединенных Наций по правам человека и договорными органами по правам человека, подготовки международных мероприятий Республики Казахстан с участием Президента Республики Казахстан, выполнения достигнутых договоренностей, взаимодействия с международными судебными органами и осуществления координации международной деятельности государственных органов Республики Казахстан, утвержденным вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 32</w:t>
+        <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="91"/>
-[...191 lines deleted...]
-      8. В </w:t>
+    <w:bookmarkStart w:name="z172" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Структура информации о выполнении международных договоров Республики Казахстан, представляемой в Аппарат Правительства Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z173" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 27 апреля 2010 года № 976 "Об утверждении Правил подготовки и реализации послания, работы с актами и поручениями Президента Республики Казахстан и осуществления контроля за их исполнением, проведения мониторинга нормативных правовых указов":</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="98"/>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 2 мая 2011 года № 67 "О совершенствовании органов внешнего государственного финансового контроля в регионах":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z174" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правилах</w:t>
-[...1393 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>Перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> создаваемых государственных учреждений, прилагаемом к вышеназванному Указу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z159" w:id="127"/>
-[...15 lines deleted...]
-      "25. В целях доработки проекта концепции мероприятия и формирования содержательной части мероприятия, включая тезисы для переговоров в узком и расширенном составах, Правительство Республики Казахстан за один рабочий день до внесения концепции мероприятия в Администрацию Президента проводит совещание с участием представителей заинтересованных государственных органов и организаций (уровень не ниже заместителя руководителя), Аппарата Правительства и Администрации Президента.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт 15 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z160" w:id="128"/>
-[...15 lines deleted...]
-      В целях окончательной доработки пакета информационно-аналитических материалов, в том числе утверждения проекта состава делегации, Правительство Республики Казахстан за два рабочих дня до внесения пакета информационно-аналитических материалов в Администрацию Президента проводит дополнительное совещание с участием представителей заинтересованных государственных органов и организаций (уровень не ниже заместителя руководителя), Аппарата Правительства и Администрации Президента.";</w:t>
+    <w:bookmarkStart w:name="z176" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "15. Государственное учреждение "Ревизионная комиссия по городу Астане.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:p>
-[...111 lines deleted...]
-      "33. Заинтересованные государственные органы и организации принимают меры по исполнению поручений Президента Республики Казахстан и представляют в МИД отчет о ходе их реализации в сроки, установленные закреплением контроля Аппарата Правительства за исполнением поручений Президента, разработанным на основе утвержденного в Администрации Президента закрепления контроля.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в лимитах штатной численности ревизионных комиссий областей, столицы, городов республиканского значения, утвержденных вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z163" w:id="130"/>
-[...15 lines deleted...]
-      МИД осуществляет мониторинг выполнения достигнутых договоренностей между казахстанскими и иностранными юридическими лицами, осуществляющими предпринимательскую деятельность, в области привлечения иностранных инвестиций в Республику Казахстан и ежеквартально до 5 числа месяца, следующего за отчетным кварталом, направляет в Аппарат Правительства отчет о результатах мониторинга.</w:t>
+    <w:bookmarkStart w:name="z178" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z164" w:id="131"/>
-[...15 lines deleted...]
-      34. МИД обобщает и анализирует представленный заинтересованными государственными органами и организациями отчет о ходе выполнения поручений Президента, данных для реализации достигнутых договоренностей, и по результатам анализа в сроки, установленные закреплением контроля Аппарата Правительства за исполнением поручений Президента, разработанным на основе утвержденного в Администрации Президента закрепления контроля, направляет сводный отчет в Аппарат Правительства.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z165" w:id="132"/>
-[...434 lines deleted...]
-    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5642,110 +5074,110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="146"/>
+    <w:bookmarkStart w:name="z180" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z181" w:id="147"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z181" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z182" w:id="148"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z182" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5799,4462 +5231,4462 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="149"/>
+    <w:bookmarkStart w:name="z183" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z184" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 30 сентября 2011 года № 155 "О вопросах государственных символов и геральдики ведомственных и иных, приравненных к ним, наград некоторых государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, Конституционного Суда Республики Казахстан, правоохранительных органов, судов, Вооруженных Сил, других войск и воинских формирований":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z185" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> награждения ведомственными и иными, приравненными к ним, наградами (лишения ведомственных и иных, приравненных к ним, наград) некоторых государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, Конституционного Суда Республики Казахстан, правоохранительных органов, судов, Вооруженных Сил, других войск и воинских формирований, утвержденных вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z186" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z187" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "лица старшего и высшего начальствующего состава органов внутренних дел Республики Казахстан, старшего и высшего офицерского состава Национальной гвардии, состоящие на службе в органах внутренних дел, Национальной гвардии не менее 20 лет, в течение 1 года перед награждением не привлекавшиеся к дисциплинарной ответственности, достигшие высоких показателей в служебной деятельности и находящиеся не менее 1 года в должностях заместителей Министра внутренних дел, руководителя аппарата Министерства внутренних дел, председателей комитетов и их заместителей, командующих региональными командованиями Национальной гвардии и их заместителей, начальников департаментов Министерства внутренних дел и их заместителей, начальников самостоятельных управлений и их заместителей, начальников департаментов полиции городов Астаны, Алматы и Шымкента, областей и на транспорте, уголовно-исполнительной системы, высших учебных заведений Министерства внутренних дел и их заместителей;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z188" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>составе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республиканской комиссии по вопросам государственных символов и геральдики ведомственных и иных, приравненных к ним, наград, образованной вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z189" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после строки "члены Комиссии:" дополнить строкой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z190" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Заместитель Премьер-Министра Республики Казахстан – Руководитель Аппарата Правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z191" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Руководитель Канцелярии Премьер-Министра Республики Казахстан" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z192" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Республиканской комиссии по вопросам государственных символов и геральдики ведомственных и иных, приравненных к ним, наград, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 5 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) координировать и контролировать деятельность комиссий по государственным символам при акимах городов Астаны, Алматы и Шымкента, областей, заслушивать отчеты об их деятельности;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z195" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 7 марта 2013 года № 520 "О Национальной комиссии по кадровой политике при Президенте Республики Казахстан и кадровых комиссиях областей, городов республиканского значения, столицы": </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z196" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в должностном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>составе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Национальной комиссии по кадровой политике при Президенте Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z197" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Руководитель Канцелярии Премьер-Министра Республики Казахстан" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z198" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Заместитель Премьер-Министра – Руководитель Аппарата Правительства Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z184" w:id="150"/>
-[...15 lines deleted...]
-      11. В </w:t>
+    <w:bookmarkStart w:name="z199" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 30 сентября 2011 года № 155 "О вопросах государственных символов и геральдики ведомственных и иных, приравненных к ним, наград некоторых государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, Конституционного Суда Республики Казахстан, правоохранительных органов, судов, Вооруженных Сил, других войск и воинских формирований":</w:t>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 13 января 2014 года № 722 "Об утверждении Правил оформления, выдачи, замены, сдачи, изъятия, учета, хранения и уничтожения дипломатических и служебных паспортов Республики Казахстан и перечня должностных лиц Республики Казахстан, которым выдаются дипломатические и служебные паспорта Республики Казахстан":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z185" w:id="151"/>
+    <w:bookmarkStart w:name="z200" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должностных лиц Республики Казахстан, которым выдаются дипломатические и служебные паспорта Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z201" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лиц, которым выдается дипломатический паспорт Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Государственный советник Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17. Руководитель Аппарата Правительства Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z207" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "25. Руководитель структурного подразделения Аппарата Правительства Республики Казахстан, курирующего вопросы внешних связей.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Утратил силу Указом Президента РК от 29.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 442</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z212" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 4 мая 2014 года № 814 "Об утверждении Положения о Службе государственной охраны Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z213" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Службе государственной охраны Республики Казахстан, утвержденном названным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10. Юридический адрес Службы государственной охраны: 010000, Республика Казахстан, город Астана, проспект Мәңгілік Ел, 30.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z216" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 17 июня 2014 года № 837 "О создании республиканского государственного учреждения "Қоғамдық келісім" при Президенте Республики Казахстан и внесении дополнений в некоторые указы Президента Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z217" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уставе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> республиканского государственного учреждения "Қоғамдық келісім" при Президенте Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Местонахождение учреждения: 010000, Республика Казахстан, город Астана, район Есиль, проспект Мәңгілік Ел, 6".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. Утратил силу Указом Президента РК от 25.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z223" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 23 декабря 2015 года № 137 "О мерах по совершенствованию деятельности Высшего Судебного Совета Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z224" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> об Аппарате Высшего Судебного Совета Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z226" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8. Юридический адрес Аппарата: 010000, Республика Казахстан, город Астана, район Есиль, проспект Мәңгілік Ел, 8, подъезд 1В.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z227" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 29 декабря 2015 года № 152 "О некоторых вопросах прохождения государственной службы":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z228" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> награждения ведомственными и иными, приравненными к ним, наградами (лишения ведомственных и иных, приравненных к ним, наград) некоторых государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, Конституционного Суда Республики Казахстан, правоохранительных органов, судов, Вооруженных Сил, других войск и воинских формирований, утвержденных вышеназванным Указом:</w:t>
-[...29 lines deleted...]
-        <w:t>пункта 74</w:t>
+        <w:t xml:space="preserve"> наложения дисциплинарного взыскания на государственных служащих, утвержденных вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z229" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разделе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "1. Дисциплинарная ответственность политических государственных служащих":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z230" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подпункт 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z188" w:id="154"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z231" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) Аппарата Правительства и центральных исполнительных органов – Правительством или Премьер-Министром по собственной инициативе либо по представлениям соответственно Руководителя Аппарата Правительства, членов Правительства;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z232" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      части вторую и третью </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z233" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "При наложении на политических государственных служащих дисциплинарных взысканий за неисполнение или ненадлежащее исполнение поручений Президента Республики Казахстан, а также Премьер-Министра Республики Казахстан, Руководителя Администрации Президента Республики Казахстан и их заместителей, а также Правительства Республики Казахстан их досрочное снятие производится по согласованию с Администрацией Президента Республики Казахстан и Аппаратом Правительства Республики Казахстан соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z234" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ходатайство на дачу согласия на досрочное снятие дисциплинарного взыскания в Администрацию Президента Республики Казахстан и Аппарат Правительства Республики Казахстан соответственно направляет непосредственный руководитель политического государственного служащего, на которого было наложено взыскание.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z235" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> занятия вакантных или временно вакантных административных государственных должностей корпуса "Б" в порядке перевода без проведения конкурса, утвержденных вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z237" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) на административные государственные должности корпуса "Б" Администрации Президента Республики Казахстан, аппаратов палат Парламента Республики Казахстан и Аппарата Правительства Республики Казахстан, а также из данных государственных органов в другие государственные органы;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z238" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 31 декабря 2015 года № 161 "Об определении границ территории Международного финансового центра "Астана":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z239" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>границах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> территории Международного финансового центра "Астана", утвержденных вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z240" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> слова "Нур-Султана" заменить словом "Астаны".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Утратил силу Указом Президента РК от 25.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z244" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 6 декабря 2016 года № 384 "Об утверждении Концепции семейной и гендерной политики в Республике Казахстан до 2030 года":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z245" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Концепции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> семейной и гендерной политики в Республике Казахстан до 2030 года, утвержденной вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z246" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разделе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "1. Паспорт Концепции семейной и гендерной политики в Республике Казахстан до 2030 года":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z247" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе "Государственные органы, ответственные за реализацию Концепции":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z248" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Министерство образования и науки Республики Казахстан" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z249" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить строками следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z250" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "МП – Министерство просвещения Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z251" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МНВО – Министерство науки и высшего образования Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z252" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по всему тексту слова "Нур-Султана" и "Нур-Султан" заменить соответственно словами "Астаны" и "Астана";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z253" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Плане</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> действий по реализации Концепции семейной и гендерной политики в Республике Казахстан до 2030 года:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z254" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 5:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z255" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строк, порядковые номера 4, 8, 12, 13, 15 и 27, аббревиатуру "МОН" заменить аббревиатурой "МП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z256" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строк, порядковые номера 14 и 32, аббревиатуру "МОН" заменить аббревиатурами "МП, МНВО";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z257" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в расшифровке аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z258" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "МОН – Министерство образования и науки Республики Казахстан" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z259" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить строками следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z260" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "МП – Министерство просвещения Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z261" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МНВО – Министерство науки и высшего образования Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. Утратил силу Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z281" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 13 октября 2017 года № 563 "О некоторых вопросах органов прокуратуры Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z282" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Генеральной прокуратуре Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z284" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Местонахождение юридического лица: 010000, Республика Казахстан, город Астана, проспект Мәңгілік Ел, 14.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z285" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственных учреждений – территориальных органов, находящихся в ведении Генеральной прокуратуры и его ведомства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z286" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в разделе "Генеральная прокуратура" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 18)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z287" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18) Прокуратура города Астаны;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z288" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разделе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Комитет правовой статистике и специальным учетам Генеральной прокуратуры":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z289" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z290" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Комитет по правовой статистике и специальным учетам Генеральной прокуратуры";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 18)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z292" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18) Управление Комитета по правовой статистике и специальным учетам по городу Астане;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25. Утратил силу Указом Президента РК от 30.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 611</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z296" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 19 июня 2019 года № 27 "О мерах по реализации предвыборной программы Президента Республики Казахстан "Благополучие для всех! Преемственность. Справедливость. Прогресс" и предложений, полученных в ходе общенациональной акции "Бірге":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z297" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Плане</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> действий по реализации предвыборной программы Президента Республики Казахстан "Благополучие для всех! Преемственность. Справедливость. Прогресс" и предложений, полученных в ходе общенациональной акции "Бірге", утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z298" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z299" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строки, порядковый номер 2, аббревиатуры "МОН" и "МЭГПР" заменить соответственно аббревиатурами "МП, МНВО" и "МЭПР";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z300" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строки, порядковый номер 105, слово "Нур-Султана" заменить словом "Астаны";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z301" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в примечании: расшифровке аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z302" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "МОН – Министерство образования и науки Республики Казахстан" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z303" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "МЭГПР – Министерство экологии, геологии и природных ресурсов Республики Казахстан" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z304" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "МЭПР – Министерство экологии и природных ресурсов Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z305" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить строками следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z306" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "МП – Министерство просвещения Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z307" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МНВО – Министерство науки и высшего образования Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z308" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 27 августа 2019 года № 141 "О некоторых вопросах Президентского молодежного кадрового резерва":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z309" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>составе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республиканской комиссии по вопросам государственных символов и геральдики ведомственных и иных, приравненных к ним, наград, образованной вышеназванным Указом:</w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z192" w:id="158"/>
+        <w:t xml:space="preserve"> Национальной комиссии по молодежному кадровому резерву при Президенте Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z310" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Руководитель Канцелярии Премьер-Министра Республики Казахстан, член комиссии" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z311" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Заместитель Премьер-Министра – Руководитель Аппарата Правительства Республики Казахстан, член комиссии".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z312" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 9 октября 2019 года № 185 "Об утверждении Прогнозной схемы территориально-пространственного развития страны до 2030 года":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z313" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Положении</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="158"/>
+        <w:t>Прогнозной схеме</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> территориально-пространственного развития страны до 2030 года, утвержденной вышеназванным Указом: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z314" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по всему тексту слова "Нур-Султане", "Нур-Султан", "Нур-Султаном" и "Нур-Султана" заменить соответственно словами "Астане", "Астана", "Астаной" и "Астаны".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z315" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 14 сентября 2020 года № 413 "О мерах по реализации Послания Главы государства народу Казахстана от 1 сентября 2020 года "Казахстан в новой реальности: время действий":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z316" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Общенациональном плане</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мероприятий по реализации Послания Главы государства народу Казахстана от 1 сентября 2020 года "Казахстан в новой реальности: время действий", утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z317" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4 строк, порядковые номера 86 и 90, слово "Нур-Султана" заменить словом "Астаны".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z318" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 31 декабря 2020 года № 485 "Об утверждении квалификационных требований к отдельным политическим государственным должностям":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 6)</w:t>
-[...48 lines deleted...]
-      12. В </w:t>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z320" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 17 Закона Республики Казахстан "О государственной службе Республики Казахстан" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z321" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>квалификационных требованиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к отдельным политическим государственным должностям, утвержденных вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z323" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Квалификационные требования к отдельным политическим государственным должностям (далее – Квалификационные требования) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 17 Закона Республики Казахстан "О государственной службе Республики Казахстан" для занятия политических государственных должностей первого заместителя Руководителя Аппарата Правительства Республики Казахстан, Представителя Правительства в Парламенте Республики Казахстан, заместителей Руководителя Аппарата Правительства Республики Казахстан, первых заместителей и заместителей министров, назначаемых Правительством Республики Казахстан, первых заместителей и заместителей акимов областей, городов республиканского значения, столицы, а также акимов городов, являющихся административными центрами областей, городов областного значения, районов областей и районов в городах (далее – политические государственные должности), и предъявляются к гражданам, претендующим на занятие данных политических государственных должностей (далее – кандидат).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z324" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z325" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Для занятия политических государственных должностей первого заместителя Руководителя Аппарата Правительства Республики Казахстан, Представителя Правительства в Парламенте Республики Казахстан, заместителей Руководителя Аппарата Правительства Республики Казахстан, первых заместителей и заместителей министров, назначаемых Правительством Республики Казахстан, требуется:".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z326" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 7 марта 2013 года № 520 "О Национальной комиссии по кадровой политике при Президенте Республики Казахстан и кадровых комиссиях областей, городов республиканского значения, столицы": </w:t>
-[...99 lines deleted...]
-      13. В </w:t>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 18 августа 2021 года № 639 "Об утверждении Концепции развития местного самоуправления в Республике Казахстан до 2025 года":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z327" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Концепции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> развития местного самоуправления в Республике Казахстан до 2025 года, утвержденной вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z328" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Плане действий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по реализации Концепции развития местного самоуправления в Республике Казахстан до 2025 года:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z329" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z330" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строк, порядковые номера 5.2, 5.4, 5.5, 8 и 12, слова "Нур-Султана" заменить словом "Астаны";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z331" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строки, порядковый номер 5.5, аббревиатуру "МОН" заменить аббревиатурой "МП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z332" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в примечании: расшифровке аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z333" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "МОН – Министерство образования и науки Республики Казахстан" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z334" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "МП – Министерство просвещения Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z335" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 13 января 2014 года № 722 "Об утверждении Правил оформления, выдачи, замены, сдачи, изъятия, учета, хранения и уничтожения дипломатических и служебных паспортов Республики Казахстан и перечня должностных лиц Республики Казахстан, которым выдаются дипломатические и служебные паспорта Республики Казахстан":</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z200" w:id="165"/>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 13 сентября 2021 года № 659 "О мерах по реализации Послания Главы государства народу Казахстана от 1 сентября 2021 года "Единство народа и системные реформы – прочная основа процветания страны":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z336" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>перечне</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z201" w:id="166"/>
+        <w:t>Общенациональном плане</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мероприятий по реализации Послания Главы государства народу Казахстана от 1 сентября 2021 года "Единство народа и системные реформы – прочная основа процветания страны", утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z337" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4 строк, порядковые номера 44 и 46, слово "Нур-Султана" заменить словом "Астаны".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z338" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 29 марта 2022 года № 847 "О мерах по реализации Послания Главы государства народу Казахстана от 16 марта 2022 года "Новый Казахстан: путь обновления и модернизации":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z339" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>перечне</w:t>
-[...2982 lines deleted...]
-        </w:rPr>
         <w:t>Общенациональном плане</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> мероприятий по реализации Послания Главы государства народу Казахстана от 1 сентября 2020 года "Казахстан в новой реальности: время действий", утвержденном вышеназванным Указом:</w:t>
-[...371 lines deleted...]
-      "6. Для занятия политических государственных должностей первого заместителя Руководителя Аппарата Правительства Республики Казахстан, Представителя Правительства в Парламенте Республики Казахстан, заместителей Руководителя Аппарата Правительства Республики Казахстан, первых заместителей и заместителей министров, назначаемых Правительством Республики Казахстан, требуется:".</w:t>
+        <w:t xml:space="preserve"> мероприятий по реализации Послания Главы государства народу Казахстана от 16 марта 2022 года "Новый Казахстан: путь обновления и модернизации", утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z326" w:id="248"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 18 августа 2021 года № 639 "Об утверждении Концепции развития местного самоуправления в Республике Казахстан до 2025 года":</w:t>
+    <w:bookmarkStart w:name="z340" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4 строки, порядковый номер 19, слово "Нур-Султана" заменить словом "Астаны".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z327" w:id="249"/>
-[...398 lines deleted...]
-    <w:bookmarkEnd w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10494,55 +9926,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>