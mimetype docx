--- v1 (2026-03-14)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a1ebb38" w14:textId="a1ebb38">
+    <w:p w14:paraId="27b80da" w14:textId="27b80da">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8263,2346 +8263,1998 @@
         <w:t>
       "МП – Министерство просвещения Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
     <w:bookmarkStart w:name="z261" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МНВО – Министерство науки и высшего образования Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z262" w:id="210"/>
-[...15 lines deleted...]
-      23. В </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. Утратил силу Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z281" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 17 апреля 2017 года № 462 "О Национальной комиссии по реализации программы модернизации общественного сознания при Президенте Республики Казахстан":</w:t>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 13 октября 2017 года № 563 "О некоторых вопросах органов прокуратуры Республики Казахстан":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z263" w:id="211"/>
+    <w:bookmarkStart w:name="z282" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Генеральной прокуратуре Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z284" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Местонахождение юридического лица: 010000, Республика Казахстан, город Астана, проспект Мәңгілік Ел, 14.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z285" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственных учреждений – территориальных органов, находящихся в ведении Генеральной прокуратуры и его ведомства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z286" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в разделе "Генеральная прокуратура" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 18)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z287" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18) Прокуратура города Астаны;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z288" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разделе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Комитет правовой статистике и специальным учетам Генеральной прокуратуры":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z289" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z290" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Комитет по правовой статистике и специальным учетам Генеральной прокуратуры";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 18)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z292" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18) Управление Комитета по правовой статистике и специальным учетам по городу Астане;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25. Утратил силу Указом Президента РК от 30.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 611</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z296" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 19 июня 2019 года № 27 "О мерах по реализации предвыборной программы Президента Республики Казахстан "Благополучие для всех! Преемственность. Справедливость. Прогресс" и предложений, полученных в ходе общенациональной акции "Бірге":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z297" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Плане</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> действий по реализации предвыборной программы Президента Республики Казахстан "Благополучие для всех! Преемственность. Справедливость. Прогресс" и предложений, полученных в ходе общенациональной акции "Бірге", утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z298" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z299" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строки, порядковый номер 2, аббревиатуры "МОН" и "МЭГПР" заменить соответственно аббревиатурами "МП, МНВО" и "МЭПР";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z300" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строки, порядковый номер 105, слово "Нур-Султана" заменить словом "Астаны";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z301" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в примечании: расшифровке аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z302" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "МОН – Министерство образования и науки Республики Казахстан" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z303" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "МЭГПР – Министерство экологии, геологии и природных ресурсов Республики Казахстан" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z304" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "МЭПР – Министерство экологии и природных ресурсов Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z305" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить строками следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z306" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "МП – Министерство просвещения Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z307" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МНВО – Министерство науки и высшего образования Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z308" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 27 августа 2019 года № 141 "О некоторых вопросах Президентского молодежного кадрового резерва":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z309" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>составе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Национальной комиссии по реализации программы модернизации общественного сознания при Президенте Республики Казахстан, образованной вышеназванным Указом:</w:t>
-[...359 lines deleted...]
-      24. В </w:t>
+        <w:t xml:space="preserve"> Национальной комиссии по молодежному кадровому резерву при Президенте Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z310" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Руководитель Канцелярии Премьер-Министра Республики Казахстан, член комиссии" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z311" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Заместитель Премьер-Министра – Руководитель Аппарата Правительства Республики Казахстан, член комиссии".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z312" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 13 октября 2017 года № 563 "О некоторых вопросах органов прокуратуры Республики Казахстан":</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z282" w:id="230"/>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 9 октября 2019 года № 185 "Об утверждении Прогнозной схемы территориально-пространственного развития страны до 2030 года":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z313" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Положении</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="230"/>
+        <w:t>Прогнозной схеме</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> территориально-пространственного развития страны до 2030 года, утвержденной вышеназванным Указом: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z314" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по всему тексту слова "Нур-Султане", "Нур-Султан", "Нур-Султаном" и "Нур-Султана" заменить соответственно словами "Астане", "Астана", "Астаной" и "Астаны".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z315" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 14 сентября 2020 года № 413 "О мерах по реализации Послания Главы государства народу Казахстана от 1 сентября 2020 года "Казахстан в новой реальности: время действий":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z316" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Общенациональном плане</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мероприятий по реализации Послания Главы государства народу Казахстана от 1 сентября 2020 года "Казахстан в новой реальности: время действий", утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z317" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4 строк, порядковые номера 86 и 90, слово "Нур-Султана" заменить словом "Астаны".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z318" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 31 декабря 2020 года № 485 "Об утверждении квалификационных требований к отдельным политическим государственным должностям":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 9</w:t>
+        <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z284" w:id="231"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z285" w:id="232"/>
+    <w:bookmarkStart w:name="z320" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 17 Закона Республики Казахстан "О государственной службе Республики Казахстан" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z321" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>перечне</w:t>
-[...39 lines deleted...]
-        <w:t>подпункт 18)</w:t>
+        <w:t>квалификационных требованиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к отдельным политическим государственным должностям, утвержденных вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z288" w:id="235"/>
+    <w:bookmarkStart w:name="z323" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Квалификационные требования к отдельным политическим государственным должностям (далее – Квалификационные требования) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 17 Закона Республики Казахстан "О государственной службе Республики Казахстан" для занятия политических государственных должностей первого заместителя Руководителя Аппарата Правительства Республики Казахстан, Представителя Правительства в Парламенте Республики Казахстан, заместителей Руководителя Аппарата Правительства Республики Казахстан, первых заместителей и заместителей министров, назначаемых Правительством Республики Казахстан, первых заместителей и заместителей акимов областей, городов республиканского значения, столицы, а также акимов городов, являющихся административными центрами областей, городов областного значения, районов областей и районов в городах (далее – политические государственные должности), и предъявляются к гражданам, претендующим на занятие данных политических государственных должностей (далее – кандидат).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z324" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть первую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z325" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Для занятия политических государственных должностей первого заместителя Руководителя Аппарата Правительства Республики Казахстан, Представителя Правительства в Парламенте Республики Казахстан, заместителей Руководителя Аппарата Правительства Республики Казахстан, первых заместителей и заместителей министров, назначаемых Правительством Республики Казахстан, требуется:".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z326" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 18 августа 2021 года № 639 "Об утверждении Концепции развития местного самоуправления в Республике Казахстан до 2025 года":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z327" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>разделе</w:t>
-[...217 lines deleted...]
-      26. В </w:t>
+        <w:t>Концепции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> развития местного самоуправления в Республике Казахстан до 2025 года, утвержденной вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z328" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Плане действий</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по реализации Концепции развития местного самоуправления в Республике Казахстан до 2025 года:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z329" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z330" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строк, порядковые номера 5.2, 5.4, 5.5, 8 и 12, слова "Нур-Султана" заменить словом "Астаны";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z331" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строки, порядковый номер 5.5, аббревиатуру "МОН" заменить аббревиатурой "МП";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z332" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в примечании: расшифровке аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z333" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "МОН – Министерство образования и науки Республики Казахстан" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z334" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "МП – Министерство просвещения Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z335" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 19 июня 2019 года № 27 "О мерах по реализации предвыборной программы Президента Республики Казахстан "Благополучие для всех! Преемственность. Справедливость. Прогресс" и предложений, полученных в ходе общенациональной акции "Бірге":</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z297" w:id="240"/>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 13 сентября 2021 года № 659 "О мерах по реализации Послания Главы государства народу Казахстана от 1 сентября 2021 года "Единство народа и системные реформы – прочная основа процветания страны":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z336" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Плане</w:t>
-[...229 lines deleted...]
-      27. В </w:t>
+        <w:t>Общенациональном плане</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мероприятий по реализации Послания Главы государства народу Казахстана от 1 сентября 2021 года "Единство народа и системные реформы – прочная основа процветания страны", утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z337" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4 строк, порядковые номера 44 и 46, слово "Нур-Султана" заменить словом "Астаны".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z338" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 27 августа 2019 года № 141 "О некоторых вопросах Президентского молодежного кадрового резерва":</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z309" w:id="252"/>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 29 марта 2022 года № 847 "О мерах по реализации Послания Главы государства народу Казахстана от 16 марта 2022 года "Новый Казахстан: путь обновления и модернизации":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z339" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>составе</w:t>
-[...218 lines deleted...]
-        </w:rPr>
         <w:t>Общенациональном плане</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> мероприятий по реализации Послания Главы государства народу Казахстана от 1 сентября 2020 года "Казахстан в новой реальности: время действий", утвержденном вышеназванным Указом:</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 31 декабря 2020 года № 485 "Об утверждении квалификационных требований к отдельным политическим государственным должностям":</w:t>
+        <w:t xml:space="preserve"> мероприятий по реализации Послания Главы государства народу Казахстана от 16 марта 2022 года "Новый Казахстан: путь обновления и модернизации", утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:p>
-[...111 lines deleted...]
-        <w:t>";</w:t>
+    <w:bookmarkStart w:name="z340" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4 строки, порядковый номер 19, слово "Нур-Султана" заменить словом "Астаны".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z321" w:id="263"/>
-[...634 lines deleted...]
-    <w:bookmarkEnd w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10842,55 +10494,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>