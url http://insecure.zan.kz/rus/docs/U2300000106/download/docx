--- v0 (2025-10-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="784e8e1" w14:textId="784e8e1">
+    <w:p w14:paraId="37d7891" w14:textId="37d7891">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -216,170 +216,248 @@
         </w:rPr>
         <w:t xml:space="preserve"> о Судебной администрации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) изменения и дополнения, которые вносятся в некоторые указы Президента Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Переименовать государственные учреждения – территориальные подразделения (администраторы судов) в областях, столице и городах республиканского значения согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящему Указу. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+        <w:t xml:space="preserve"> к настоящему Указу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Сноска. Пункт 2 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Признать утратившими силу некоторые указы Президента Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Указу. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Судебной администрации Республики Казахстан в установленном законодательством Республики Казахстан порядке принять меры, вытекающие из настоящего Указа.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...15 lines deleted...]
-      4. Судебной администрации Республики Казахстан в установленном законодательством Республики Казахстан порядке принять меры, вытекающие из настоящего Указа.</w:t>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Настоящий Указ вводится в действие со дня его подписания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -609,2756 +687,2937 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 января 2023 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 106    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о Судебной администрации Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Судебная администрация Республики Казахстан (далее – Судебная администрация) является уполномоченным государственным органом Республики Казахстан в сфере судебного администрирования, осуществляющим организационно-правовое, информационно-аналитическое и материально-техническое обеспечение деятельности Верховного Суда Республики Казахстан, местных и других судов, с территориальными подразделениями в столице, областях и городах республиканского значения (далее – департаменты).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Судебная администрация осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Судебная администрация является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Судебная администрация вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Судебная администрация имеет право выступать стороной гражданско-правовых отношений от имени государства, если она уполномочена на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Судебная администрация по вопросам своей компетенции в установленном законодательством Республики Казахстан порядке принимает решения, оформляемые приказами и распоряжениями Руководителя Судебной администрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатное расписание Судебной администрации утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение юридического лица: 010000, город Астана, улица Динмухамеда Кунаева, 39.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Настоящее Положение является учредительным документом Судебной администрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Финансирование деятельности Судебной администрации осуществляется из республиканского бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Судебной администрации запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся ее полномочиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...199 lines deleted...]
-      10. Финансирование деятельности Судебной администрации осуществляется из республиканского бюджета.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия Судебной администрации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      11. Судебной администрации запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся ее полномочиями.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Задачами Судебной администрации являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование государственной политики в сфере судебного администрирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) создание необходимых и достаточных условий для осуществления независимого отправления правосудия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разработка системных реформ, направленных на совершенствование судебной системы и деятельности судов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Полномочия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать в установленном порядке у государственных органов, организаций и должностных лиц необходимые документы и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в установленном законодательством Республики Казахстан порядке пользоваться информационными банками данных, имеющимися в распоряжении государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить в Администрацию Президента Республики Казахстан и Правительство Республики Казахстан по согласованию с Председателем Верховного Суда Республики Казахстан предложения по вопросам совершенствования судебного администрирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения о мерах по совершенствованию государственной правовой статистики и специальных учетов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводить ведомственные правовые статистические наблюдения и вести ведомственный учет, предназначенный для обеспечения служебной деятельности, в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создавать и использовать информационные системы, обеспечивающие решение задач, возложенных на Судебную администрацию и ее территориальные подразделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создавать консультативно-совещательные органы, межведомственные рабочие группы, экспертные комиссии в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      привлекать в установленном порядке для выполнения законопроектных, экспертных, исследовательских работ и дачи консультаций научные организации, работников государственных и иных органов, учреждений и организаций, специалистов и экспертов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...263 lines deleted...]
-      создавать консультативно-совещательные органы, межведомственные рабочие группы, экспертные комиссии в пределах своей компетенции;</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводить проверки в территориальных подразделениях в столице, областях и городах республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      привлекать в установленном порядке для выполнения законопроектных, экспертных, исследовательских работ и дачи консультаций научные организации, работников государственных и иных органов, учреждений и организаций, специалистов и экспертов;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      проводить проверки в территориальных подразделениях в областях, столице и городах республиканского значения;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать реализацию возложенных на Судебную администрацию задач и функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      2) обязанности:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать работу по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      обеспечивать реализацию возложенных на Судебную администрацию задач и функций;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать исполнение решений, принятых Председателем Верховного Суда Республики Казахстан, пленарным и расширенным пленарным заседаниями Верховного Суда Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      соблюдать законодательство Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      обеспечивать работу по противодействию коррупции;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      обеспечивать исполнение решений, принятых Председателем Верховного Суда Республики Казахстан, пленарным и расширенным пленарным заседаниями Верховного Суда Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка стратегии и мер по совершенствованию судебного администрирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласовывает с Председателем Верховного Суда Республики Казахстан представление по образованию, реорганизации, переименованию либо упразднению районных и приравненных к ним судов, а также вносит предложения Председателю Верховного Суда Республики Казахстан по образованию, реорганизации, переименованию либо упразднению областных и приравненных к ним судов, распределению вакантных мест для прохождения стажировки кандидатами в судьи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      14. Функции:</w:t>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внесение Председателю Верховного Суда Республики Казахстан представлений об установлении количества судей для каждого местного и другого суда в пределах лимита штатной численности, утвержденного Президентом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      разработка стратегии и мер по совершенствованию судебного администрирования;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка нормативов нагрузки судей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      согласовывает с Председателем Верховного Суда Республики Казахстан представление по образованию, реорганизации, переименованию либо упразднению районных и приравненных к ним судов, а также вносит предложения Председателю Верховного Суда Республики Казахстан по образованию, реорганизации, переименованию либо упразднению областных и приравненных к ним судов, распределению вакантных мест для прохождения стажировки кандидатами в судьи;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализ и обобщение информации о деятельности судов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      внесение Председателю Верховного Суда Республики Казахстан представлений об установлении количества судей для каждого местного и другого суда в пределах лимита штатной численности, утвержденного Президентом Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставление правовой статистической документированной информации уполномоченному органу в сфере правовой статистики и специальных учетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      разработка нормативов нагрузки судей;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в разработке и правовой экспертизе проектов нормативных правовых актов в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       разработка и согласование нормативных правовых актов по вопросам судопроизводства и судебного администрирования; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка проектов нормативных постановлений Верховного Суда Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мониторинг организации прохождения оплачиваемой стажировки кандидатами в судьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготовка и организация судебного процесса;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      разработка проектов нормативных постановлений Верховного Суда Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготовка проектов процессуальных документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      мониторинг организации прохождения оплачиваемой стажировки кандидатами в судьи;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организационное обеспечение деятельности судей по отправлению правосудия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организационное обеспечение деятельности пленарного заседания, расширенного пленарного заседания Верховного Суда Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проведение анализа, обобщения судебной практики; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ведение персонального учета судей и работников судов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организация деятельности судебных приставов; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация делопроизводства и работы архивов судов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка и реализация стратегии цифровизации судов, внедрение передовых информационных технологий в судебной системе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в соответствии с законодательством Республики Казахстан проставление апостиля на официальных документах, исходящих из судебных органов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      организация делопроизводства и работы архивов судов;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотрудничество с судами иностранных государств, международными и иными организациями по вопросам судебной системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      разработка и реализация стратегии цифровизации судов, внедрение передовых информационных технологий в судебной системе;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация оказания правовой помощи в рамках международных договоров, ратифицированных Республикой Казахстан, по поручениям судов Республики Казахстан, судов иностранных государств, ходатайствам физических и юридических лиц, связанным с исполнением судебных актов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      в соответствии с законодательством Республики Казахстан проставление апостиля на официальных документах, исходящих из судебных органов;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение деятельности Международного совета и научно-консультативного совета при Верховном Суде Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      сотрудничество с судами иностранных государств, международными и иными организациями по вопросам судебной системы;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация работы по повышению квалификации работников судов и прохождению ими стажировки, в том числе оплачиваемой стажировки кандидатами в судьи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      организация оказания правовой помощи в рамках международных договоров, ратифицированных Республикой Казахстан, по поручениям судов Республики Казахстан, судов иностранных государств, ходатайствам физических и юридических лиц, связанным с исполнением судебных актов;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организационное обеспечение деятельности Комиссии по качеству правосудия при Верховном Суде Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      обеспечение деятельности Международного совета и научно-консультативного совета при Верховном Суде Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организационное обеспечение участия руководства Верховного Суда Республики Казахстан и Судебной администрации в официальных мероприятиях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      организация работы по повышению квалификации работников судов и прохождению ими стажировки, в том числе оплачиваемой стажировки кандидатами в судьи;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение работы по защите государственных секретов и информационной безопасности в судебных органах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      организационное обеспечение деятельности Комиссии по качеству правосудия при Верховном Суде Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организационное обеспечение взаимодействия Верховного Суда Республики Казахстан с другими государственными органами, судами других государств, международными и иными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      организационное обеспечение участия руководства Верховного Суда Республики Казахстан и Судебной администрации в официальных мероприятиях;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействие с государственными органами и организациями по вопросам судебной системы, не связанным с отправлением правосудия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      обеспечение работы по защите государственных секретов и информационной безопасности в судебных органах;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассмотрение обращений физических и юридических лиц в пределах своей компетенции в порядке и сроки, установленные законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      организационное обеспечение взаимодействия Верховного Суда Республики Казахстан с другими государственными органами, судами других государств, международными и иными организациями;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализ и выявление системных проблем, поднимаемых заявителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      взаимодействие с государственными органами и организациями по вопросам судебной системы, не связанным с отправлением правосудия;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      развитие инфраструктуры судов, организация строительства, ремонта и технического оснащения зданий и помещений судов, Судебной администрации и территориальных подразделений в столице, областях и городах республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление контроля за финансово-хозяйственной деятельностью и расходованием департаментами бюджетных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      рассмотрение обращений физических и юридических лиц в пределах своей компетенции в порядке и сроки, установленные законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация планирования, формирования и расходования бюджета судебной системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      анализ и выявление системных проблем, поднимаемых заявителем;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация в соответствии с законодательством Республики Казахстан материального и социального обеспечения судей, в том числе пребывающих в отставке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>осуществление иных функций, возложенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными указами Президента РК от 10.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 252</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия Руководителя Судебной администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Руководство Судебной администрацией осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Судебную администрацию задач и осуществление ей своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководитель Судебной администрации назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Судебной администрации имеет четырех заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия Руководителя Судебной администрации</w:t>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Полномочия Руководителя Судебной администрации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       представляет Судебную администрацию во взаимоотношениях с государственными органами, организациями и гражданами; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит в Администрацию Президента Республики Казахстан и Правительство Республики Казахстан согласованные с Председателем Верховного Суда Республики Казахстан предложения по совершенствованию законодательства по вопросам судебного администрирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z269" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит Президенту Республики Казахстан представление об образовании, реорганизации, переименовании и упразднении районных и приравненных к ним судов, согласованное с Председателем Верховного Суда и Высшим Судебным Советом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z270" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утверждает правила делопроизводства в районных и приравненных к ним судах, областных и приравненных к ним судах и Верховном Суде Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информирует Председателя Верховного Суда Республики Казахстан, пленарное заседание Верховного Суда Республики Казахстан о работе Судебной администрации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
-[...15 lines deleted...]
-      вносит в Администрацию Президента Республики Казахстан и Правительство Республики Казахстан согласованные с Председателем Верховного Суда Республики Казахстан предложения по совершенствованию законодательства по вопросам судебного администрирования;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает меры, направленные на противодействие коррупции в Судебной администрации, и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z269" w:id="88"/>
-[...15 lines deleted...]
-      вносит Президенту Республики Казахстан представление об образовании, реорганизации, переименовании и упразднении районных и приравненных к ним судов, согласованное с Председателем Верховного Суда и Высшим Судебным Советом;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пределах своей компетенции принимает нормативные правовые акты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z270" w:id="89"/>
-[...15 lines deleted...]
-      утверждает правила делопроизводства в районных и приравненных к ним судах, областных и приравненных к ним судах и Верховном Суде Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в установленном законодательством Республики Казахстан порядке назначает и освобождает руководителей структурных подразделений и работников Судебной администрации, руководителей департаментов и их заместителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...15 lines deleted...]
-      информирует Председателя Верховного Суда Республики Казахстан, пленарное заседание Верховного Суда Республики Казахстан о работе Судебной администрации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утверждает положения о структурных подразделениях Судебной администрации и положения о департаментах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утверждает структуру и штатное расписание департаментов Судебной администрации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      принимает меры, направленные на противодействие коррупции в Судебной администрации, и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утверждает должностные инструкции руководителей структурных подразделений и работников Судебной администрации, руководителей департаментов и их заместителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...15 lines deleted...]
-      в пределах своей компетенции принимает нормативные правовые акты;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит Председателю Верховного Суда Республики Казахстан предложения о поощрении, оказании материальной помощи в отношении своих заместителей, инициирует вопрос о привлечении их к дисциплинарной ответственности в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
-[...15 lines deleted...]
-      в установленном законодательством Республики Казахстан порядке назначает и освобождает руководителей структурных подразделений и работников Судебной администрации, руководителей департаментов и их заместителей;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в установленном законодательством Республики Казахстан порядке решает вопросы поощрения и наложения дисциплинарных взысканий на руководителей структурных подразделений и иных работников Судебной администрации, руководителей департаментов и их заместителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в установленном законодательством Республики Казахстан порядке решает вопросы оказания материальной помощи работникам Судебной администрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z108" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет иные полномочия, предусмотренные законодательством Республики Казахстан и настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий Руководителя Судебной администрации в период его отсутствия осуществляется его первым заместителем, а в случае его отсутствия лицом, его замещающим, в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...94 lines deleted...]
-      в установленном законодательством Республики Казахстан порядке решает вопросы поощрения и наложения дисциплинарных взысканий на руководителей структурных подразделений и иных работников Судебной администрации, руководителей департаментов и их заместителей;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменениями, внесенными Указом Президента РК от 10.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 252</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Руководитель Судебной администрации определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
-[...15 lines deleted...]
-      в установленном законодательством Республики Казахстан порядке решает вопросы оказания материальной помощи работникам Судебной администрации;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество Судебной администрации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z108" w:id="99"/>
-[...15 lines deleted...]
-      осуществляет иные полномочия, предусмотренные законодательством Республики Казахстан и настоящим Положением.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Судебная администрация может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z109" w:id="100"/>
-[...15 lines deleted...]
-      Исполнение полномочий Руководителя Судебной администрации в период его отсутствия осуществляется его первым заместителем, а в случае его отсутствия лицом, его замещающим, в соответствии с действующим законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Судебной администрации формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество, закрепленное за Судебной администрацией, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Судебная администрация не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ней имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z116" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...92 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="102"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Судебной администрации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и упразднение Судебной администрации осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z118" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Судебной администрации</w:t>
-[...59 lines deleted...]
-      21. Имущество, закрепленное за Судебной администрацией, относится к республиканской собственности.</w:t>
+        <w:t xml:space="preserve"> Перечень территориальных подразделений, находящихся в ведении Судебной администрации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
-[...74 lines deleted...]
-    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменением, внесенным указом Президента РК от 01.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 826</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по области Абай".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Акмолинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z121" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z122" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z120" w:id="111"/>
-[...15 lines deleted...]
-      2. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Акмолинской области".</w:t>
+    <w:bookmarkStart w:name="z124" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Западно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
-[...15 lines deleted...]
-      3. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Актюбинской области".</w:t>
+    <w:bookmarkStart w:name="z125" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Жамбылской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
-[...15 lines deleted...]
-      4. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Алматинской области".</w:t>
+    <w:bookmarkStart w:name="z126" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по области Жетісу".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
-[...15 lines deleted...]
-      5. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Атырауской области".</w:t>
+    <w:bookmarkStart w:name="z127" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Карагандинской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
-[...15 lines deleted...]
-      6. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Западно-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z128" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Костанайской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
-[...15 lines deleted...]
-      7. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Жамбылской области".</w:t>
+    <w:bookmarkStart w:name="z129" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Кызылординской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
-[...15 lines deleted...]
-      8. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по области Жетісу".</w:t>
+    <w:bookmarkStart w:name="z130" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
-[...15 lines deleted...]
-      9. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Карагандинской области".</w:t>
+    <w:bookmarkStart w:name="z131" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Павлодарской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
-[...15 lines deleted...]
-      10. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Костанайской области".</w:t>
+    <w:bookmarkStart w:name="z132" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
-[...15 lines deleted...]
-      11. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Кызылординской области".</w:t>
+    <w:bookmarkStart w:name="z133" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Туркестанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
-[...15 lines deleted...]
-      12. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Мангистауской области".</w:t>
+    <w:bookmarkStart w:name="z134" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по области Ұлытау".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z131" w:id="122"/>
-[...15 lines deleted...]
-      13. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Павлодарской области".</w:t>
+    <w:bookmarkStart w:name="z135" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Восточно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
-[...15 lines deleted...]
-      14. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z136" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по городу Астане".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
-[...15 lines deleted...]
-      15. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Туркестанской области".</w:t>
+    <w:bookmarkStart w:name="z137" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по городу Алматы".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z134" w:id="125"/>
-[...15 lines deleted...]
-      16. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по области Ұлытау".</w:t>
+    <w:bookmarkStart w:name="z138" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по городу Шымкенту".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
-[...15 lines deleted...]
-      17. Республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Восточно-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z139" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Республиканское государственное учреждение "Департамент Военного суда Судебной администрации Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Республиканское государственное учреждение "Департамент кассационных судов Судебной администрации Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -3517,168 +3776,168 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 января 2023 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 106 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="131"/>
+    <w:bookmarkStart w:name="z141" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Изменения и дополнения, которые вносятся в некоторые указы Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z142" w:id="132"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z142" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 22 января 1999 года № 29 "О мерах по дальнейшей оптимизации системы государственных органов Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z143" w:id="133"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z143" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к вышеназванному Указу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z144" w:id="134"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z144" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       строку: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3753,131 +4012,131 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Департамент по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарат Верхового Суда Республики Казахстан), в том числе: территориальные органы (администраторов судов) в областях, столице и городах республиканского значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z146" w:id="135"/>
+          <w:bookmarkStart w:name="z146" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6243</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="136"/>
+    <w:bookmarkStart w:name="z147" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z148" w:id="137"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z148" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3973,530 +4232,530 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6243</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="138"/>
+    <w:bookmarkStart w:name="z150" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z151" w:id="139"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z151" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 26 июня 2001 года № 643 "Об утверждении положений, предусмотренных Конституционным законом Республики Казахстан "О судебной системе и статусе судей Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z152" w:id="140"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z152" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Судебном жюри, утвержденном вышеназванным Указом: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z153" w:id="141"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z153" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       часть вторую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z154" w:id="142"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z154" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Сбор материалов в рамках дисциплинарного производства, их полнота и объективность в отношении председателя судебной коллегии, председателя областного суда, судьи, председателя судебной коллегии Верховного Суда возлагается на отдел управления персоналом (кадровая служба) Судебной администрации Республики Казахстан.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z155" w:id="143"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z155" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 11 марта 2008 года № 552 "Об утверждении Положения об Администрации Президента Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z156" w:id="144"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z156" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z157" w:id="145"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z157" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку "Верховному Суду, Генеральной прокуратуре, Комитету национальной безопасности, Агентству по противодействию коррупции (Антикоррупционной службе) – по вопросам, не связанным соответственно с отправлением правосудия, осуществлением функций уголовного преследования, дознания, предварительного следствия и оперативно-розыскной деятельности; Департаменту по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарату Верховного Суда Республики Казахстан);" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z158" w:id="146"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z158" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Верховному Суду, Генеральной прокуратуре, Комитету национальной безопасности, Агентству по противодействию коррупции (Антикоррупционной службе) – по вопросам, не связанным соответственно с отправлением правосудия, осуществлением функций уголовного преследования, дознания, предварительного следствия и оперативно-розыскной деятельности; Судебной администрации Республики Казахстан;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z159" w:id="147"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z159" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 19 марта 2010 года № 954 "О Системе ежегодной оценки эффективности деятельности центральных государственных и местных исполнительных органов областей, городов республиканского значения, столицы":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z160" w:id="148"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z160" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> центральных государственных органов, в отношении которых проводится оценка эффективности их деятельности, утвержденном вышеназванным Указом: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z161" w:id="149"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z161" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку "Департамент по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарат Верховного Суда Республики Казахстан) по блоку "Взаимодействие государственного органа с физическими и юридическими лицами" оценивается по показателям, относящимся к его деятельности" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z162" w:id="150"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z162" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Судебная администрация Республики Казахстан по блоку "Взаимодействие государственного органа с физическими и юридическими лицами" оценивается по показателям, относящимся к ее деятельности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z163" w:id="151"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z163" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 30 сентября 2011 года № 155 "О вопросах государственных символов и геральдики ведомственных и иных, приравненных к ним, наград некоторых государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, Конституционного Суда Республики Казахстан, правоохранительных органов, судов, Вооруженных Сил, других войск и воинских формирований":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z164" w:id="152"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z164" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> награждения ведомственными и иными, приравненными к ним, наградами (лишения ведомственных и иных, приравненных к ним, наград) некоторых государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, Конституционного Суда Республики Казахстан, правоохранительных органов, судов, Вооруженных Сил, других войск и воинских формирований, утвержденных настоящим Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4509,70 +4768,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="153"/>
+    <w:bookmarkStart w:name="z166" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "23. Медалью "Мінсіз қызметі үшін" награждаются военнослужащие Вооруженных Сил, других войск и воинских формирований, сотрудники и военнослужащие специальных государственных органов Республики Казахстан, судьи, работники Судебной администрации Республики Казахстан и ее территориальных подразделений, сотрудники органов прокуратуры, внутренних дел, гражданской защиты, антикоррупционной службы, положительно характеризуемые по службе и образцово выполняющие свой служебный долг.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4585,130 +4844,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="154"/>
+    <w:bookmarkStart w:name="z168" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "25. Медалью "Халықаралық ынтымақтастықты дамытуға косқан үлесі үшін" награждаются военнослужащие Вооруженных Сил, других войск и воинских формирований, судьи, работники Судебной администрации Республики Казахстан и ее территориальных подразделений, сотрудники специальных государственных органов, органов прокуратуры и внутренних дел Республики Казахстан, а также другие лица и граждане других государств за заслуги в развитии международного сотрудничества по укреплению добрососедских отношений в области защиты прав и свобод человека с зарубежными правоохранительными и иными органами, выполняющими аналогичные функции.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z169" w:id="155"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z169" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       абзац третий </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z170" w:id="156"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z170" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "работники Судебной администрации Республики Казахстан и ее территориальных подразделений, а также иные лица, обеспечивавшие деятельность судов, проработавшие на благо судебной системы 25 и более лет в календарном исчислении в соответствии с действующим законодательством Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4721,110 +4980,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="157"/>
+    <w:bookmarkStart w:name="z172" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "53. Нагрудным знаком "Сот жүйесінің үздігі" награждаются судьи, работники Судебной администрации Республики Казахстан и ее территориальных подразделений, проработавшие на благо судебной системы не менее 5 лет, а также иные лица за большой личный вклад в развитие судебной системы.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z173" w:id="158"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z173" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 19 мая 2015 года № 25 "Об определении центральных и передающих органов от Республики Казахстан по Конвенции о международном доступе к правосудию":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4837,910 +5096,910 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="159"/>
+    <w:bookmarkStart w:name="z175" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Определить центральными и передающими органами от Республики Казахстан в соответствии с Конвенцией Министерство юстиции Республики Казахстан и Судебную администрацию Республики Казахстан.". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z176" w:id="160"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z176" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 29 декабря 2015 года № 150 "Об утверждении Реестра должностей политических и административных государственных служащих":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z177" w:id="161"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z177" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Реестре</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> должностей политических и административных государственных служащих, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z178" w:id="162"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z178" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. "Политические государственные должности":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z179" w:id="163"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z179" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после строки "Руководитель Канцелярии Премьер-Министра Республики Казахстан, его заместители" дополнить строкой следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z180" w:id="164"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z180" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Руководитель Судебной администрации Республики Казахстан, его заместители";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z181" w:id="165"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z181" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. "Административные государственные должности":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z182" w:id="166"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z182" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в разделе "Корпус "А":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z183" w:id="167"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z183" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в группе категории 1:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z184" w:id="168"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z184" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       строку "Руководители аппаратов Управления делами Президента Республики Казахстан, Центральной избирательной комиссии Республики Казахстан, Высшей аудиторской палаты Республики Казахстан, Агентства Республики Казахстан по делам государственной службы, Агентства по стратегическому планированию и реформам Республики Казахстан, Агентства по защите и развитию конкуренции Республики Казахстан, руководитель Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z185" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Руководители аппаратов Управления делами Президента Республики Казахстан, Центральной избирательной комиссии Республики Казахстан, Высшей аудиторской палаты Республики Казахстан, Агентства Республики Казахстан по делам государственной службы, Агентства по стратегическому планированию и реформам Республики Казахстан, Агентства по защите и развитию конкуренции Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z186" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в разделе "Корпус "Б":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z187" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в группе категории В:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z188" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z185" w:id="169"/>
-[...15 lines deleted...]
-      "Руководители аппаратов Управления делами Президента Республики Казахстан, Центральной избирательной комиссии Республики Казахстан, Высшей аудиторской палаты Республики Казахстан, Агентства Республики Казахстан по делам государственной службы, Агентства по стратегическому планированию и реформам Республики Казахстан, Агентства по защите и развитию конкуренции Республики Казахстан";</w:t>
+    <w:bookmarkStart w:name="z189" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Аппараты палат Парламента Республики Казахстан, Канцелярия Премьер-Министра Республики Казахстан, Судебная администрация Республики Казахстан, аппарат Конституционного Суда Республики Казахстан, Аппарат Высшего Судебного Совета Республики Казахстан, Управление делами Президента Республики Казахстан, аппарат Центральной избирательной комиссии Республики Казахстан, Высшая аудиторская палата Республики Казахстан, Агентство Республики Казахстан по делам государственной службы, Агентство Республики Казахстан по противодействию коррупции (Антикоррупционная служба), Агентство по защите и развитию конкуренции Республики Казахстан, Агентство по стратегическому планированию и реформам Республики Казахстан, Генеральная прокуратура Республики Казахстан, Агентство Республики Казахстан по финансовому мониторингу, Национальный центр по правам человека";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z186" w:id="170"/>
-[...15 lines deleted...]
-      в разделе "Корпус "Б":</w:t>
+    <w:bookmarkStart w:name="z190" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в категории В-1:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z187" w:id="171"/>
-[...15 lines deleted...]
-      в группе категории В:</w:t>
+    <w:bookmarkStart w:name="z191" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Заместители руководителя Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан), Аппарата Высшего Судебного Совета Республики Казахстан, Национального центра по правам человека" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z188" w:id="172"/>
-[...15 lines deleted...]
-      заголовок изложить в следующей редакции:</w:t>
+    <w:bookmarkStart w:name="z192" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Заместители руководителя Аппарата Высшего Судебного Совета Республики Казахстан, Национального центра по правам человека";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z189" w:id="173"/>
-[...15 lines deleted...]
-      "Аппараты палат Парламента Республики Казахстан, Канцелярия Премьер-Министра Республики Казахстан, Судебная администрация Республики Казахстан, аппарат Конституционного Суда Республики Казахстан, Аппарат Высшего Судебного Совета Республики Казахстан, Управление делами Президента Республики Казахстан, аппарат Центральной избирательной комиссии Республики Казахстан, Высшая аудиторская палата Республики Казахстан, Агентство Республики Казахстан по делам государственной службы, Агентство Республики Казахстан по противодействию коррупции (Антикоррупционная служба), Агентство по защите и развитию конкуренции Республики Казахстан, Агентство по стратегическому планированию и реформам Республики Казахстан, Генеральная прокуратура Республики Казахстан, Агентство Республики Казахстан по финансовому мониторингу, Национальный центр по правам человека";</w:t>
+    <w:bookmarkStart w:name="z193" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в категории В-4:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z190" w:id="174"/>
-[...15 lines deleted...]
-      в категории В-1:</w:t>
+    <w:bookmarkStart w:name="z194" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Помощник руководителя аппарата Верховного Суда Республики Казахстан" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z191" w:id="175"/>
-[...15 lines deleted...]
-      строку "Заместители руководителя Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан), Аппарата Высшего Судебного Совета Республики Казахстан, Национального центра по правам человека" изложить в следующей редакции:</w:t>
+    <w:bookmarkStart w:name="z195" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Помощник руководителя Судебной администрации Республики Казахстан";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z192" w:id="176"/>
-[...15 lines deleted...]
-      "Заместители руководителя Аппарата Высшего Судебного Совета Республики Казахстан, Национального центра по правам человека";</w:t>
+    <w:bookmarkStart w:name="z196" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в группе категории С:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z193" w:id="177"/>
-[...15 lines deleted...]
-      в категории В-4:</w:t>
+    <w:bookmarkStart w:name="z197" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в категории С-О-2:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z194" w:id="178"/>
-[...15 lines deleted...]
-      строку "Помощник руководителя аппарата Верховного Суда Республики Казахстан" изложить в следующей редакции:</w:t>
+    <w:bookmarkStart w:name="z198" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Заведующий канцелярией областного и приравненного к нему суда" исключить;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z195" w:id="179"/>
-[...15 lines deleted...]
-      "Помощник руководителя Судебной администрации Республики Казахстан";</w:t>
+    <w:bookmarkStart w:name="z199" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в категории C-R-1:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z196" w:id="180"/>
-[...15 lines deleted...]
-      в группе категории С:</w:t>
+    <w:bookmarkStart w:name="z200" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Заведующий канцелярией районного и приравненного к нему суда" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z197" w:id="181"/>
-[...15 lines deleted...]
-      в категории С-О-2:</w:t>
+    <w:bookmarkStart w:name="z201" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Руководитель Администратора районного и приравненного к нему суда";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z198" w:id="182"/>
-[...15 lines deleted...]
-      строку "Заведующий канцелярией областного и приравненного к нему суда" исключить;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в категории C-R-2:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z199" w:id="183"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z203" w:id="187"/>
+    <w:bookmarkStart w:name="z203" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       после строки: "Заместитель руководителя районного территориального управления" дополнить строкой следующего содержания: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z204" w:id="188"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z204" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Заместитель руководителя Администратора районного и приравненного к нему суда". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z205" w:id="189"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z205" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 29 декабря 2015 года № 151 "Об утверждении Специальных квалификационных требований к административным государственным должностям корпуса "А":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z206" w:id="190"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z206" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в Специальных квалификационных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>требованиях</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к административным государственным должностям корпуса "А", утвержденных вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z207" w:id="191"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z207" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z208" w:id="192"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z208" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) руководители аппаратов Управления делами Президента Республики Казахстан, Центральной избирательной комиссии Республики Казахстан, Высшей аудиторской палаты Республики Казахстан, Высшего Судебного Совета Республики Казахстан, Агентства Республики Казахстан по делам государственной службы, Агентства по стратегическому планированию и реформам Республики Казахстан, Агентства по защите и развитию конкуренции Республики Казахстан, руководители аппаратов центральных исполнительных органов, руководитель Национального центра по правам человека;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z209" w:id="193"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z209" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 26 апреля 2016 года № 241 "Об определении центрального органа от Республики Казахстан по Конвенции о вручении за границей судебных и внесудебных документов по гражданским или торговым делам":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5753,170 +6012,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="194"/>
+    <w:bookmarkStart w:name="z211" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Определить центральным органом от Республики Казахстан в соответствии с Конвенцией Судебную администрацию Республики Казахстан.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z212" w:id="195"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z212" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 4 июля 2016 года № 295 "Об утверждении перечня уполномоченных лиц, осуществляющих оценку деятельности политических государственных служащих":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z213" w:id="196"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z213" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> уполномоченных лиц, осуществляющих оценку деятельности политических государственных служащих, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z214" w:id="197"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z214" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       после строки: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6012,90 +6271,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель Конституционного Суда Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="198"/>
+    <w:bookmarkStart w:name="z216" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z217" w:id="199"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z217" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить строкой следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6191,90 +6450,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Президент Республики Казахстан либо по его поручению Руководитель Администрации Президента Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z219" w:id="200"/>
+    <w:bookmarkStart w:name="z219" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z220" w:id="201"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z220" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       после строки: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6370,90 +6629,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель Конституционного Суда Республики Казахстан по представлению Руководителя Аппарата Конституционного Суда Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z222" w:id="202"/>
+    <w:bookmarkStart w:name="z222" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z223" w:id="203"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z223" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить строкой следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6549,110 +6808,110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель Верховного Суда Республики Казахстан по представлению Руководителя Судебной администрации Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z225" w:id="204"/>
+    <w:bookmarkStart w:name="z225" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z226" w:id="205"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z226" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 1 ноября 2016 года № 367 "Об определении центрального и компетентного органов от Республики Казахстан по Конвенции о получении за границей доказательств по гражданским или торговым делам от 18 марта 1970 года":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6665,210 +6924,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="206"/>
+    <w:bookmarkStart w:name="z228" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Определить от Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z229" w:id="207"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z229" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       центральным органом – Судебную администрацию Республики Казахстан в соответствии со статьей 2 Конвенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z230" w:id="208"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z230" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       компетентным органом – Судебную администрацию Республики Казахстан, уполномоченную на организацию выдачи разрешений на получение доказательств без принуждения в соответствии со статьями 15, 16 и 17 Конвенции, оказание содействия в получении доказательств в принудительном порядке в соответствии со статьей 18 Конвенции.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z231" w:id="209"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z231" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 6 мая 2017 года № 475 "О мерах по реализации Конвенции о международном порядке взыскания алиментов на детей и других форм содержания семьи от 23 ноября 2007 года":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z232" w:id="210"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z232" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       абзац четвертый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z233" w:id="211"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z233" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "по поручениям судов Республики Казахстан, судов иностранных государств, заявлениям физических лиц по вопросам признания, вынесения, изменения судебных решений, для выполнения мер, направленных на международное взыскание алиментов, – Судебную администрацию Республики Казахстан;". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7009,500 +7268,500 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 19 января 2023 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 106 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z235" w:id="212"/>
+    <w:bookmarkStart w:name="z235" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>переименовываемых государственных учреждений – территориальных подразделений (администраторы судов) в областях, столице и городах республиканского значения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z236" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Администратор судов по области Абай Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по области Абай".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z237" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Республиканское государственное учреждение "Администратор судов по Акмолинской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Акмолинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z238" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Республиканское государственное учреждение "Администратор судов по Актюбинской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z239" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Республиканское государственное учреждение "Администратор судов по Алматинской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Алматинской области".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z236" w:id="213"/>
-[...15 lines deleted...]
-      1. Республиканское государственное учреждение "Администратор судов по области Абай Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по области Абай".</w:t>
+    <w:bookmarkStart w:name="z240" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Республиканское государственное учреждение "Администратор судов по Атырауской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Атырауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z237" w:id="214"/>
-[...15 lines deleted...]
-      2. Республиканское государственное учреждение "Администратор судов по Акмолинской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Акмолинской области".</w:t>
+    <w:bookmarkStart w:name="z241" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Республиканское государственное учреждение "Администратор судов по Западно-Казахстанской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Западно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z238" w:id="215"/>
-[...15 lines deleted...]
-      3. Республиканское государственное учреждение "Администратор судов по Актюбинской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Актюбинской области".</w:t>
+    <w:bookmarkStart w:name="z242" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Республиканское государственное учреждение "Администратор судов по Жамбылской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администра2ции Республики Казахстан по Жамбылской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z239" w:id="216"/>
-[...15 lines deleted...]
-      4. Республиканское государственное учреждение "Администратор судов по Алматинской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Алматинской области".</w:t>
+    <w:bookmarkStart w:name="z243" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Республиканское государственное учреждение "Администратор судов по области Жетісу Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по области Жетісу".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z240" w:id="217"/>
-[...15 lines deleted...]
-      5. Республиканское государственное учреждение "Администратор судов по Атырауской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Атырауской области".</w:t>
+    <w:bookmarkStart w:name="z244" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Республиканское государственное учреждение "Администратор судов по Карагандинской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Карагандинской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z241" w:id="218"/>
-[...15 lines deleted...]
-      6. Республиканское государственное учреждение "Администратор судов по Западно-Казахстанской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Западно-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z245" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Республиканское государственное учреждение "Администратор судов по Костанайской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Костанайской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z242" w:id="219"/>
-[...15 lines deleted...]
-      7. Республиканское государственное учреждение "Администратор судов по Жамбылской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администра2ции Республики Казахстан по Жамбылской области".</w:t>
+    <w:bookmarkStart w:name="z246" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Республиканское государственное учреждение "Администратор судов по Кызылординской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан) в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Кызылординской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z243" w:id="220"/>
-[...15 lines deleted...]
-      8. Республиканское государственное учреждение "Администратор судов по области Жетісу Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по области Жетісу".</w:t>
+    <w:bookmarkStart w:name="z247" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Республиканское государственное учреждение "Администратор судов по Мангистауской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z244" w:id="221"/>
-[...15 lines deleted...]
-      9. Республиканское государственное учреждение "Администратор судов по Карагандинской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Карагандинской области".</w:t>
+    <w:bookmarkStart w:name="z248" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Республиканское государственное учреждение "Администратор судов по Павлодарской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Павлодарской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z245" w:id="222"/>
-[...15 lines deleted...]
-      10. Республиканское государственное учреждение "Администратор судов по Костанайской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Костанайской области".</w:t>
+    <w:bookmarkStart w:name="z249" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Республиканское государственное учреждение "Администратор судов по Северо-Казахстанской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z246" w:id="223"/>
-[...15 lines deleted...]
-      11. Республиканское государственное учреждение "Администратор судов по Кызылординской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан) в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Кызылординской области".</w:t>
+    <w:bookmarkStart w:name="z250" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Республиканское государственное учреждение "Администратор судов по Туркестанской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Туркестанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z247" w:id="224"/>
-[...15 lines deleted...]
-      12. Республиканское государственное учреждение "Администратор судов по Мангистауской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Мангистауской области".</w:t>
+    <w:bookmarkStart w:name="z251" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Республиканское государственное учреждение "Администратор судов по области Ұлытау Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по области Ұлытау".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z248" w:id="225"/>
-[...15 lines deleted...]
-      13. Республиканское государственное учреждение "Администратор судов по Павлодарской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Павлодарской области".</w:t>
+    <w:bookmarkStart w:name="z252" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Республиканское государственное учреждение "Администратор судов по Восточно-Казахстанской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Восточно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z249" w:id="226"/>
-[...15 lines deleted...]
-      14. Республиканское государственное учреждение "Администратор судов по Северо-Казахстанской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Северо-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z253" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Республиканское государственное учреждение "Администратор судов по городу Нур-Султану Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по городу Астане".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z250" w:id="227"/>
-[...15 lines deleted...]
-      15. Республиканское государственное учреждение "Администратор судов по Туркестанской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Туркестанской области".</w:t>
+    <w:bookmarkStart w:name="z254" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Республиканское государственное учреждение "Администратор судов по городу Алматы Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по городу Алматы".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z251" w:id="228"/>
-[...15 lines deleted...]
-      16. Республиканское государственное учреждение "Администратор судов по области Ұлытау Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по области Ұлытау".</w:t>
+    <w:bookmarkStart w:name="z255" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Республиканское государственное учреждение "Администратор судов по городу Шымкенту Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по городу Шымкенту".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z252" w:id="229"/>
-[...15 lines deleted...]
-      17. Республиканское государственное учреждение "Администратор судов по Восточно-Казахстанской области Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Судебной администрации Республики Казахстан по Восточно-Казахстанской области".</w:t>
+    <w:bookmarkStart w:name="z256" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Республиканское государственное учреждение "Администратор Военного суда Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" в республиканское государственное учреждение "Департамент Военного суда Судебной администрации Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z253" w:id="230"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="233"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7643,534 +7902,534 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 19 января 2023 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 106 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z258" w:id="234"/>
+    <w:bookmarkStart w:name="z258" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых указов Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z259" w:id="235"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z259" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 3 ноября 2010 года № 1093 "Об утверждении Положения о Департаменте по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарате Верховного Суда Республики Казахстан)".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z260" w:id="236"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z260" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Подпункт 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Указа Президента Республики Казахстан от 18 мая 2012 года № 329 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z261" w:id="237"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z261" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 3 октября 2013 года № 660 "О внесении изменения в Указ Президента Республики Казахстан от 3 ноября 2010 года № 1093 "Об утверждении Положения о Департаменте по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарате Верховного Суда Республики Казахстан)".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z262" w:id="238"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z262" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Указа Президента Республики Казахстан от 11 января 2016 года № 165 "О некоторых вопросах Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z263" w:id="239"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z263" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые указы Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 18 февраля 2016 года № 198.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z264" w:id="240"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z264" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 22 февраля 2016 года № 201 "О внесении изменений и дополнений в указы Президента Республики Казахстан от 26 июня 2001 года № 643 "Об утверждении положений, предусмотренных Конституционным законом Республики Казахстан "О судебной системе и статусе судей Республики Казахстан" и от 3 ноября 2010 года № 1093 "Об утверждении Положения о Департаменте по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарате Верховного Суда Республики Казахстан).".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z265" w:id="241"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z265" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Указа Президента Республики Казахстан от 18 июля 2018 года № 717 "Об образовании, переименовании и упразднении некоторых судов Республики Казахстан и кадровых вопросах судов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z266" w:id="242"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z266" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 5 апреля 2019 года № 16 "О внесении изменений и дополнений в указы Президента Республики Казахстан от 26 июня 2001 года № 643 "Об утверждении положений, предусмотренных Конституционным законом Республики Казахстан "О судебной системе и статусе судей Республики Казахстан" и от 3 ноября 2010 года № 1093 "Об утверждении Положения о Департаменте по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарате Верховного Суда Республики Казахстан).".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z267" w:id="243"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z267" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые указы Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 10 сентября 2019 года № 151.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z268" w:id="244"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z268" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Указа Президента Республики Казахстан от 9 августа 2022 года № 973 "Об образовании и переименовании некоторых судов Республики Казахстан и кадровых вопросах судов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>