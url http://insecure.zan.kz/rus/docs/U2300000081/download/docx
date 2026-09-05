--- v0 (2025-11-13)
+++ v1 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f06189e" w14:textId="f06189e">
+    <w:p w14:paraId="6d9f5a6" w14:textId="6d9f5a6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -585,1564 +585,1756 @@
         <w:t>
       2. Служба в правоохранительных органах, органах гражданской защиты и государственной фельдъегерской службе Республики Казахстан является выражением особого доверия со стороны общества и государства и предъявляет высокие требования к нравственности и морально-этическому облику сотрудников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z17" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Целью настоящего Кодекса является установление единых требований к поведению сотрудников с учетом особенностей правоохранительной службы и ограничений, связанных с ее прохождением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
-[...15 lines deleted...]
-      Кодекс призван содействовать укреплению авторитета правоохранительной службы, доверия граждан к государству, формированию высокой культуры взаимоотношений на правоохранительной службе и созданию атмосферы добропорядочности, обеспечить единую нравственно-моральную основу поведения сотрудников, повысить эффективность выполнения сотрудниками своих должностных обязанностей, а также направлен на предупреждение случаев неэтичного поведения сотрудников.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кодекс призван содействовать укреплению авторитета правоохранительной службы, доверия граждан Республики Казахстан к государству, формированию высокой культуры взаимоотношений на правоохранительной службе и созданию атмосферы добропорядочности, обеспечить единую нравственно-моральную основу поведения сотрудников, повысить эффективность выполнения сотрудниками своих должностных обязанностей, а также направлен на предупреждение случаев неэтичного поведения сотрудников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Успешная реализация стоящих перед правоохранительными органами, органами гражданской защиты и государственной фельдъегерской службой Республики Казахстан задач по соблюдению и защите прав и свобод человека и гражданина, законных интересов физических и юридических лиц, государства должна осуществляться только на основе высокого профессионализма, честности и неподкупности сотрудников, их независимости и беспристрастности, способности противостоять любым попыткам неправомерного воздействия на результаты служебной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
-[...15 lines deleted...]
-      Успешная реализация стоящих перед правоохранительными органами, органами гражданской защиты и государственной фельдъегерской службой Республики Казахстан задач по соблюдению и защите прав и свобод человека и гражданина, законных интересов физических и юридических лиц, государства должна осуществляться только на основе высокого профессионализма, честности и неподкупности сотрудников, их независимости и беспристрастности, способности противостоять любым попыткам неправомерного воздействия на результаты служебной деятельности.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Являясь представителями власти, сотрудники должны быть верными присяге, глубоко осознавать свою личную ответственность перед обществом и государством и быть приверженными проводимой государственной политике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
-[...15 lines deleted...]
-      Являясь представителями власти, сотрудники должны быть верными присяге, глубоко осознавать свою личную ответственность перед обществом и государством и быть приверженными проводимой государственной политике.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Текст Кодекса размещается в зданиях правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан в местах, доступных для всеобщего обозрения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
-[...15 lines deleted...]
-      3. Текст Кодекса размещается в зданиях правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан в местах, доступных для всеобщего обозрения.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Требования служебной этики, установленные настоящим Кодексом, обязательны для всех сотрудников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лицо после поступления на службу в правоохранительные органы, органы гражданской защиты и государственной фельдъегерской службы Республики Казахстан подлежит в трехдневный срок ознакомлению в письменной форме с текстом настоящего Кодекса. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Этические принципы правоохранительной службы</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Служебная этика сотрудников основывается на этических принципах государственной службы, установленных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Этическом кодексе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственных служащих Республики Казахстан, утвержденном Указом Президента Республики Казахстан от 29 декабря 2015 года № 153, и специальных этических принципах правоохранительной службы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. К специальным этическим принципам правоохранительной службы относятся:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
-[...15 lines deleted...]
-      6. К специальным этическим принципам правоохранительной службы относятся:</w:t>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) офицерская честь – главное внутреннее достоинство сотрудника, его доблесть, благородство души и чистая совесть, репутация честного сотрудника, доброе имя, личный авторитет, которые проявляются в верности гражданскому и служебному долгу, принятым нравственным обязательствам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
-[...15 lines deleted...]
-      1) офицерская честь – главное внутреннее достоинство сотрудника, его доблесть, благородство души и чистая совесть, репутация честного сотрудника, доброе имя, личный авторитет, которые проявляются в верности гражданскому и служебному долгу, принятым нравственным обязательствам;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) высокая нравственность – осознание значения понятия чести для себя и подчиненных, повышенное чувство справедливости, моральная чистота и духовность, осмысленное отношение к профессиональным обязанностям как к обязанностям в высшей степени общественно-полезным и необходимым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
-[...15 lines deleted...]
-      2) высокая нравственность – осознание значения понятия чести для себя и подчиненных, повышенное чувство справедливости, моральная чистота и духовность, осмысленное отношение к профессиональным обязанностям как к обязанностям в высшей степени общественно-полезным и необходимым;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) доброжелательность – доброе отношение к человеку и гражданину, готовность содействовать их благополучию, при общении с людьми исходить из непредвзятой личностной установки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) самодисциплина – способность принимать решения и осуществлять действия независимо от эмоционального состояния; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) гуманность – человечность, готовность прийти на помощь, никогда не использовать сложившуюся ситуацию и беспомощность пострадавших в корыстных целях, признание за каждым, без исключения, человеком общечеловеческих прав.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
-[...15 lines deleted...]
-      5) гуманность – человечность, готовность прийти на помощь, никогда не использовать сложившуюся ситуацию и беспомощность пострадавших в корыстных целях, признание за каждым, без исключения, человеком общечеловеческих прав.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Общие требования, предъявляемые к сотрудникам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Общие требования, предъявляемые к сотрудникам</w:t>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сотрудники, осознавая ответственность перед гражданами, обществом и государством, должны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) неукоснительно соблюдать </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцию</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, законы и иные нормативные правовые акты Республики Казахстан, чтить и уважать государственные символы Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) бороться с любыми нарушениями закона, кем бы они ни совершались, своевременно принимать эффективные меры к защите охраняемых законом прав и свобод человека и гражданина, а также интересов общества и государства, добиваться устранения нарушений закона и восстановления нарушенных прав; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) способствовать своими действиями укреплению авторитета государственной власти, доверия граждан и общества к институтам государства;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z36" w:id="26"/>
-[...15 lines deleted...]
-      3) способствовать своими действиями укреплению авторитета государственной власти, доверия граждан и общества к институтам государства;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивать соблюдение и защиту прав, свобод и законных интересов человека и гражданина, охраняемых законом интересов юридических лиц, общества и государства, не допускать действий, сопряженных с их нарушением, чутко реагировать на жалобы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
-[...15 lines deleted...]
-      4) обеспечивать соблюдение и защиту прав, свобод и законных интересов человека и гражданина, охраняемых законом интересов юридических лиц, общества и государства, не допускать действий, сопряженных с их нарушением, чутко реагировать на жалобы;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уважать честь и достоинство человека и гражданина независимо от происхождения, социального, должностного и имущественного положения, пола, расы, национальности, языка, отношения к религии, убеждений, места жительства и иных обстоятельств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
-[...15 lines deleted...]
-      5) уважать честь и достоинство человека и гражданина независимо от происхождения, социального, должностного и имущественного положения, пола, расы, национальности, языка, отношения к религии, убеждений, места жительства и иных обстоятельств;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) не допускать совершения действий, способных дискредитировать Республику Казахстан, государственную власть, правоохранительный орган, вызывающих негативный общественный резонанс, воздерживаться от поведения, которое может навредить их репутации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
-[...15 lines deleted...]
-      6) не допускать совершения действий, способных дискредитировать Республику Казахстан, государственную власть, правоохранительный орган, вызывающих негативный общественный резонанс, воздерживаться от поведения, которое может навредить их репутации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7)  способствовать укреплению единства народа Казахстана и межэтнического и межконфессионального согласия в стране;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) уважительно относиться к государственному и другим языкам, традициям и обычаям народа Казахстана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
-[...15 lines deleted...]
-      7) способствовать укреплению единства народа Казахстана и межнационального и межконфессионального согласия в стране;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) постоянно повышать профессиональную квалификацию, общеобразовательный и культурный уровень, соблюдать общепринятые принципы и нормы нравственности, стремиться к удовлетворению потребности общества, стать образцом высокого интеллекта и культуры на службе и в быту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) постоянно помнить, что пользу обществу может принести только подготовленный и квалифицированный сотрудник, повышать свою квалификацию, совершенствоваться путем профессиональной подготовки, стремиться быть всесторонне развитым, высокообразованным, на службе грамотно использовать передовой опыт; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) быть скромным, исключать коррупционные риски, не подчеркивать и не использовать свое служебное положение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) избегать отношений, которые могут скомпрометировать высокое звание сотрудника;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
-[...15 lines deleted...]
-      11) быть скромным, исключать коррупционные риски, не подчеркивать и не использовать свое служебное положение;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) быть требовательным к себе, принципиальным, правдивым, воздерживаться от финансовых и деловых взаимоотношений, которые могут повлиять на беспристрастность и объективность исполнения профессиональных обязанностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
-[...15 lines deleted...]
-      12) избегать отношений, которые могут скомпрометировать высокое звание сотрудника;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) обеспечивать сохранность государственной собственности, использовать государственное имущество только по целевому назначению для выполнения должностных обязанностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) использовать служебное положение исключительно для достижения государственных интересов. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z86" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) воздерживаться от посещения игорного заведения, за исключением случаев, связанных с исполнением служебных обязанностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными указами Президента РК от 02.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 396</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Требования, предъявляемые к сотрудникам в связи с осуществлением ими служебных обязанностей</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z86" w:id="39"/>
-[...15 lines deleted...]
-      16) воздерживаться от посещения игорного заведения, за исключением случаев, связанных с исполнением служебных обязанностей.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сотрудники в своей служебной деятельности должны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Требования, предъявляемые к сотрудникам в связи с осуществлением ими служебных обязанностей</w:t>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществлять свои функции честно, справедливо и беспристрастно, использовать предоставленные государством полномочия разумно, строго в рамках закона, добиваться укрепления законности и правопорядка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) принимать все предусмотренные законом меры по выявлению и устранению нарушений законности, причин и условий, им способствовавших, и восстановлению нарушенных прав; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) признавать в своей профессиональной деятельности приоритет государственных и служебных интересов над личными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) принимать меры по предупреждению коррупционных правонарушений, не допускать фактов совершения коррупционных правонарушений, противостоять и быть нетерпимыми к любым проявлениям коррупции, от кого бы они не исходили;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
-[...15 lines deleted...]
-      3) признавать в своей профессиональной деятельности приоритет государственных и служебных интересов над личными;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) незамедлительно доводить до сведения руководства о ставших им известных случаях коррупционных правонарушений, а также о фактах обращения к ним каких-либо лиц с целью склонения к совершению коррупционных правонарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
-[...15 lines deleted...]
-      4) принимать меры по предупреждению коррупционных правонарушений, не допускать фактов совершения коррупционных правонарушений, противостоять и быть нетерпимыми к любым проявлениям коррупции, от кого бы они не исходили;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проявлять беспристрастие в решениях, не допускать влияния на них каких-либо предубеждений, враждебных или дружеских взаимоотношений, национальности и вероисповедания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
-[...15 lines deleted...]
-      5) незамедлительно доводить до сведения руководства о ставших им известных случаях коррупционных правонарушений, а также о фактах обращения к ним каких-либо лиц с целью склонения к совершению коррупционных правонарушений;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) неукоснительно соблюдать установленные законами Республики Казахстан ограничения и запреты, а также требования, связанные с прохождением службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
-[...15 lines deleted...]
-      6) проявлять беспристрастие в решениях, не допускать влияния на них каких-либо предубеждений, враждебных или дружеских взаимоотношений, национальности и вероисповедания;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) принимать предусмотренные законодательством Республики Казахстан меры по предотвращению и урегулированию конфликта интересов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
-[...15 lines deleted...]
-      7) неукоснительно соблюдать установленные законами Республики Казахстан ограничения и запреты, а также требования, связанные с прохождением службы;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) не допускать разглашения служебной и иной охраняемой законом информации, а также пресекать подобные факты со стороны других лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) проявлять гуманизм, быть мужественным и смелым, не останавливаться перед лицом опасности в обстановке, требующей спасения жизни людей; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) пресекать факты нарушения норм служебной этики со стороны коллег и иных государственных служащих;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) не давать повода для критики со стороны общественности, не допускать преследования за нее и в случае обоснованности критики использовать ее для устранения недостатков;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
-[...15 lines deleted...]
-      11) пресекать факты нарушения норм служебной этики со стороны коллег и иных государственных служащих;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) обладать морально-психологической устойчивостью, выдержанностью, соблюдать субординацию, поддерживать доброжелательные отношения с коллегами, проявлять корректность и внимательность в обращении с физическими лицами; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) во взаимоотношениях с представителями органов государственной власти, органов местного самоуправления, общественных объединений, коммерческих и некоммерческих организаций сохранять независимость, проявлять тактичность и уважение, требовательность и принципиальность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
-[...15 lines deleted...]
-      12) не давать повода для критики со стороны общественности, не допускать преследования за нее и в случае обоснованности критики использовать ее для устранения недостатков;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) с честью и достоинством носить форму, соблюдать правила ее ношения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
-[...15 lines deleted...]
-      13) обладать морально-психологической устойчивостью, выдержанностью, соблюдать субординацию, поддерживать доброжелательные отношения с коллегами, проявлять корректность и внимательность в обращении с гражданами;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Требования к сотрудникам, занимающим руководящие должности в правоохранительных органах, органах гражданской защиты и государственной фельдъегерской службе Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
-[...15 lines deleted...]
-      14) во взаимоотношениях с представителями органов государственной власти, органов местного самоуправления, общественных объединений, коммерческих и некоммерческих организаций сохранять независимость, проявлять тактичность и уважение, требовательность и принципиальность;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. К сотрудникам, занимающим руководящие должности в правоохранительных органах, органах гражданской защиты и государственной фельдъегерской службе Республики Казахстан предъявляются следующие требования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
-[...15 lines deleted...]
-      15) с честью и достоинством носить форму, соблюдать правила ее ношения.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) умение сочетать эффективность управления, содействовать установлению и поддержанию в коллективе здорового морально-психологического климата, формировать нравственную культуру сотрудников, заботиться о подчиненных, обеспечивать их социально-правовую защиту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Требования к сотрудникам, занимающим руководящие должности в правоохранительных органах, органах гражданской защиты и государственной фельдъегерской службе Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) руководствоваться при определении объема и характера работы принципами справедливости, учета личных и деловых качеств, квалификации и опыта работы подчиненных работников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
-[...15 lines deleted...]
-      9. К сотрудникам, занимающим руководящие должности в правоохранительных органах, органах гражданской защиты и государственной фельдъегерской службе Республики Казахстан предъявляются следующие требования:</w:t>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не допускать по отношению к подчиненным создания неправомерных препятствий при продвижении по службе, фактов необъективного подхода к оценке профессиональных, деловых и личностных качеств при поощрении, прохождении аттестации, не позволять грубости, бестактности и унижения человеческого достоинства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
-[...15 lines deleted...]
-      1) умение сочетать эффективность управления, содействовать установлению и поддержанию в коллективе здорового морально-психологического климата, формировать нравственную культуру сотрудников, заботиться о подчиненных, обеспечивать их социально-правовую защиту;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не понуждать подчиненных к совершению противоправных проступков, не совместимых с общепринятыми морально-этическими нормами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) хранить и чтить лучшие служебные традиции сотрудников: патриотизм, мужество и бескорыстие, благородство и самопожертвование, чуткость к людским нуждам и горю, верность долгу, мастерство и профессионализм; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) воспитывать у подчиненных высокую общую и профессиональную культуру, быть примером неукоснительного соблюдения требований настоящего Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) исключить случаи подбора и расстановки кадров по признакам родства, землячества и личной преданности, руководствоваться принципом меритократии; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) оказывать поддержку и помощь молодым специалистам в приобретении профессиональных навыков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Требования к сотрудникам при осуществлении публичных выступлений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Публичные выступления по вопросам деятельности правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан осуществляются их руководителями или уполномоченными ими должностными лицами.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
-[...15 lines deleted...]
-      8) оказывать поддержку и помощь молодым специалистам в приобретении профессиональных навыков.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудники должны вести дискуссии в корректной форме, не подрывая авторитет правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан и государственной власти.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Сотрудникам не следует публично выражать свое мнение по вопросам государственной политики и служебной деятельности, если оно:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не соответствует основным направлениям политики государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) раскрывает служебную информацию, которая не разрешена к обнародованию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) содержит неэтичные высказывания в адрес должностных лиц государства, органов государственного управления, сотрудников правоохранительных органов, органов гражданской защиты и государственной фельдъегерской службы Республики Казахстан, государственных служащих, физических и юридических лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 6. Требования к сотрудникам при осуществлении публичных выступлений</w:t>
-[...79 lines deleted...]
-      1) не соответствует основным направлениям политики государства;</w:t>
+        <w:t xml:space="preserve"> Глава 7. Ответственность сотрудников за нарушение требований настоящего Кодекса</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
-[...15 lines deleted...]
-      2) раскрывает служебную информацию, которая не разрешена к обнародованию;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. За неисполнение или нарушение требований, предусмотренных настоящим Кодексом, сотрудники несут ответственность в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
-[...66 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2468,31 +2660,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>