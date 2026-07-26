--- v0 (2025-10-19)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0da5bdc" w14:textId="0da5bdc">
+    <w:p w14:paraId="3e05585" w14:textId="3e05585">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -258,590 +258,564 @@
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 19)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 44 Конституции Республики Казахстан ПОСТАНОВЛЯЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
-[...419 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утратил силу Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Утратил силу Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Утратил силу Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Утратил силу Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>изменения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, которые вносятся в некоторые указы Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Утратил силу Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Признать утратившими силу некоторые указы Президента Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Указу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z30" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящий Указ вводится в действие со дня подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1071,160 +1045,160 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 июня 2022 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 927  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗМЕНЕНИЯ,   </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">которые вносятся в некоторые указы Президента Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z34" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 12 октября 2006 года № 201 "Об утверждении Государственного протокола Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z35" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Государственном протоколе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1237,150 +1211,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "98. Также на инаугурации вправе присутствовать Премьер-Министр Республики Казахстан, Государственный советник Республики Казахстан и Руководитель Администрации Президента, члены Правительства, руководители иных центральных государственных органов Республики Казахстан, акимы областей, городов республиканского значения и столицы, главы иностранных государств и правительств, представители дипломатического корпуса, аккредитованные в Казахстане, представители казахстанской и международной общественности, отечественных и иностранных СМИ.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z38" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в заголовке </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слово "секретарей" заменить словом "советников";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z39" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в заголовке </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>параграфа 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> главы 15 слово "секретарей" заменить словом "советников";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1433,150 +1407,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "156. Протокольные мероприятия с участием государственных советников проводятся в зависимости от статуса государственного советника в государственном устройстве иностранного государства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z42" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       157. Визиты государственных советников иностранных государств, прибывающих по приглашению Государственного советника Республики Казахстан, осуществляются на основе программы, утвержденной в Секретариате Государственного советника Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z43" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "159. Состав официальных лиц Республики Казахстан, принимающих участие в мероприятиях визита, определяется Секретариатом Государственного советника Республики Казахстан по предложению Министерства иностранных дел.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z44" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в заголовке </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главы 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слово "секретаря" заменить словом "советника";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1669,590 +1643,590 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "178. При отъезде (прибытии) Государственного советника Республики Казахстан за рубеж/из-за рубежа в проводах (встрече) в аэропорту принимает участие соответствующий работник Секретариата Государственного советника Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z47" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Программа визита составляется совместно с Министерством иностранных дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z48" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При рабочих поездках Государственного советника Республики Казахстан по стране предусматриваются проведение и обеспечение ряда протокольных мероприятий: проводы (встречи) в городе Нур-Султане и на местах, составление программы пребывания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z49" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отъезде (прибытии) Государственного советника Республики Казахстан в рабочие поездки (из рабочих поездок) в проводах (встрече) в аэропорту принимает участие соответствующий работник Секретариата Государственного советника Республики Казахстан. На местах встречают (провожают) аким области и аким города областного значения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z50" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мероприятия с участием Государственного советника Республики Казахстан, в том числе рабочие встречи и беседы с представителями иностранных государств планируются, согласовываются и обеспечиваются в установленном порядке Секретариатом Государственного советника Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z51" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "204. При вручении верительных грамот Государственному советнику Республики Казахстан послы иностранных государств, аккредитованных в Республике Казахстан по совместительству, прибывают поочередно к парадному входу Дворца Президента в сопровождении сотрудников Службы государственного протокола Министерства иностранных дел в порядке согласно дате выдачи агремана.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z52" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "207. Государственный советник входит в "Мозаичный холл" и останавливается в центре. Посол иностранного государства направляется к центру зала и останавливается напротив Государственного советника, произносит краткое приветствие и передает верительные грамоты. Следуют обмен рукопожатиями и фотографирование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z53" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       208. После вручения верительных грамот Государственный советник и Посол иностранного государства проходят в гостевую комнату для краткой беседы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z54" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       209. На церемонии присутствуют заместитель Министра иностранных дел и соответствующий работник Секретариата Государственного советника Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z55" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Государственному протоколу Республики Казахстан, утвержденному названным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z56" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пункт 5 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z57" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Государственный советник";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z58" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Государственному протоколу Республики Казахстан, утвержденному названным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z59" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пункт 5 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z60" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Государственный советник".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z61" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 11 февраля 2008 года № 533 "О штатной численности и структуре Администрации Президента Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z62" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>структуре</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Администрации Президента Республики Казахстан, утвержденной вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z63" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку "Секретариат Государственного секретаря" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z64" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Секретариат Государственного советника".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z65" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 11 марта 2008 года № 552 "Об утверждении Положения об Администрации Президента Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z66" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> об Администрации Президента Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2265,111 +2239,111 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 9 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) обеспечение деятельности Государственного советника Республики Казахстан (далее – Государственный советник), Ассамблеи народа Казахстана и консультативно-совещательных органов при Президенте;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z69" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z70" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2384,191 +2358,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слово "секретаря" заменить словом "советника".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z71" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 27 апреля 2010 года № 976 "Об утверждении Правил подготовки и реализации послания, работы с актами и поручениями Президента Республики Казахстан и осуществления контроля за их исполнением, проведения мониторинга нормативных правовых указов":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z72" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> подготовки и реализации послания, работы с актами и поручениями Президента Республики Казахстан и осуществления контроля за их исполнением, проведения мониторинга нормативных правовых указов, утвержденных вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z73" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       часть пятую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z74" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "При необходимости проект акта Президента в электронном виде визируется Государственным советником Республики Казахстан, советником Президента.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2601,390 +2575,390 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "71. Продление сроков исполнения, перевод на среднесрочный и долгосрочный контроль, установление нового срока исполнения поручений Президента по служебным и иным документам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 42 настоящих Правил, данных персонально Государственному советнику Республики Казахстан и не требующих личного информирования Президента, могут осуществляться решением Государственного советника Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z77" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "78. Снятие с контроля поручений Президента по служебным и иным документам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 42 настоящих Правил, данных персонально Государственному советнику Республики Казахстан и не требующих личного информирования Президента, может осуществляться решением Государственного советника Республики Казахстан.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z78" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 29 декабря 2015 года № 150 "Об утверждении Реестра должностей политических и административных государственных служащих":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z79" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Реестре</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> должностей политических и административных государственных служащих, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z80" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Политические государственные должности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z81" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку "Государственный секретарь Республики Казахстан" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z82" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Государственный советник Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z83" w:id="71"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z83" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 4 июля 2016 года № 295 "Об утверждении перечня уполномоченных лиц, осуществляющих оценку деятельности политических государственных служащих":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z84" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> уполномоченных лиц, осуществляющих оценку деятельности политических государственных служащих, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z85" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3080,90 +3054,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Президент Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:bookmarkStart w:name="z87" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z88" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3259,70 +3233,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Президент Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="76"/>
+    <w:bookmarkStart w:name="z90" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3463,414 +3437,414 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 июня 2022 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 927  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="77"/>
+    <w:bookmarkStart w:name="z92" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ   </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">утративших силу некоторых указов Президента Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z93" w:id="78"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z93" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 13 августа 2007 года № 379 "О статусе и полномочиях Государственного секретаря Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z94" w:id="79"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z94" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 18 апреля 2014 года № 806 "О внесении изменений в некоторые акты Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z95" w:id="80"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z95" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 18 ноября 2014 года № 960. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z96" w:id="81"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z96" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 5 мая 2017 года № 471. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z97" w:id="82"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z97" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 13 апреля 2019 года № 23 "О внесении изменения и дополнения в Указ Президента Республики Казахстан от 13 августа 2007 года № 379 "О статусе и полномочиях Государственного секретаря Республики Казахстан".      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z98" w:id="83"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z98" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 12 октября 2019 года № 187 "О внесении изменений в некоторые указы Президента Республики Казахстан".       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z99" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 25 января 2022 года № 787 "О внесении изменения в Указ Президента Республики Казахстан от 13 августа 2007 года № 379 "О статусе и полномочиях Государственного секретаря Республики Казахстан".     </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>