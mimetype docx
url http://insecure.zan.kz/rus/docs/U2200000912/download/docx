--- v0 (2025-10-03)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fa21646" w14:textId="fa21646">
+    <w:p w14:paraId="4982646" w14:textId="4982646">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,51 +76,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил дачи согласия депутатами маслихатов, расположенных на территории области, или маслихатов городов республиканского значения и столицы на назначение на должность акима области, города республиканского значения и столицы</w:t>
+        <w:t>Об утверждении Правил дачи согласия депутатами маслихата столицы, маслихатов, расположенных на территории области, маслихатов городов республиканского значения на назначение на должность акима столицы, области и города республиканского значения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ Президента Республики Казахстан от 8 июня 2022 года № 912.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -231,90 +231,200 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Казахстан и республиканской   </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">печати         </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьей 87</w:t>
+        <w:t xml:space="preserve">статьей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституции Республики Казахстан ПОСТАНОВЛЯЮ: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -618,248 +728,552 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 912  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила дачи согласия депутатами маслихатов, расположенных на территории области, или маслихатов городов республиканского значения и столицы на назначение на должность акима области, города республиканского значения и столицы</w:t>
+        <w:t xml:space="preserve"> Правила дачи согласия депутатами маслихата столицы, маслихатов, расположенных на территории области, маслихатов городов республиканского значения на назначение на должность акима столицы, области и города республиканского значения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. По всему тексту слова "секретарю маслихата", "секретарь маслихата", "секретаря маслихата", "секретарем маслихата" заменены соответственно словами "председателю маслихата", "председатель маслихата", "председателя маслихата", "председателем маслихата" в соответствии с Указом Президента РК от 10.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила дачи согласия депутатами маслихатов, расположенных на территории области, или маслихатов городов республиканского значения и столицы на назначение на должность акима области, города республиканского значения и столицы разработаны в реализацию </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Конституции Республики Казахстан и определяют порядок дачи согласия депутатами маслихатов, расположенных на территории области, или маслихатов городов республиканского значения и столицы на назначение кандидата на должность акима области, города республиканского значения и столицы.</w:t>
+      1. Настоящие Правила дачи согласия депутатами маслихата столицы, маслихатов, расположенных на территории области, маслихатов городов республиканского значения на назначение на должность акима столицы, области и города республиканского значения разработаны в реализацию </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституции Республики Казахстан и определяют порядок дачи согласия депутатами маслихата столицы, маслихатов, расположенных на территории области, маслихатов городов республиканского значения на назначение кандидата на должность акима столицы, области и города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Согласие на назначение на должность акима области, города республиканского значения и столицы дается на собрании депутатов маслихатов, расположенных на территории области, или маслихатов городов республиканского значения и столицы.</w:t>
+      2. Согласие на назначение на должность акима столицы, области и города республиканского значения дается на собрании депутатов маслихата столицы, маслихатов, расположенных на территории области, маслихатов городов республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Президент Республики Казахстан на основании представления предлагает не менее двух кандидатов на должность акима области, города республиканского значения и столицы.</w:t>
+      3. Президент Республики Казахстан на основании представления предлагает не менее двух кандидатов на должность акима столицы, области и города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Представление Президента Республики Казахстан содержит биографические данные, информацию о трудовой деятельности, государственных наградах и иную информацию о кандидатах на должность акима.</w:t>
+        <w:t xml:space="preserve">
+      4. Представление Президента Республики Казахстан содержит биографические данные, </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информацию о трудовой деятельности, государственных наградах и иную информацию о кандидатах на должность акима.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок проведения собрания депутатов маслихатов, расположенных на территории области, или депутатов маслихата города республиканского значения и столицы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Руководитель Администрации Президента Республики Казахстан на основании поручения Президента Республики Казахстан направляет председателю маслихата области, города республиканского значения и столицы уведомление о необходимости проведения собрания депутатов маслихатов, расположенных на территории области, или маслихатов городов республиканского значения и столицы для получения согласия на назначение акима области, города республиканского значения и столицы (далее – собрание).</w:t>
+      5. Руководитель Администрации Президента Республики Казахстан на основании поручения Президента Республики Казахстан направляет председателю маслихата столицы, области и города республиканского значения уведомление о необходимости проведения собрания депутатов маслихата столицы, маслихатов, расположенных на территории области, маслихатов городов республиканского значения для получения согласия на назначение акима столицы, области и города республиканского значения (далее – собрание).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Собрание проводится не позднее трех календарных дней со дня получения уведомления, указанного в пункте 5 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -892,51 +1306,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Повестка дня собрания включает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) краткое вступительное слово председателя маслихата области, города республиканского значения и столицы;</w:t>
+      1) краткое вступительное слово председателя маслихата столицы, области и города республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выборы членов счетной комиссии, а также председателя и секретаря комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
@@ -952,74 +1366,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выбор способа голосования (открытое или тайное);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) оглашение Руководителем Администрации Президента Республики Казахстан либо Премьер-Министром Республики Казахстан, либо иным должностным лицом, уполномоченным Президентом Республики Казахстан, представления Президента Республики Казахстан и представление кандидатур на должность акима области, города республиканского значения и столицы;</w:t>
+      4) оглашение Руководителем Администрации Президента Республики Казахстан либо Премьер-Министром Республики Казахстан, либо иным должностным лицом, уполномоченным Президентом Республики Казахстан, представления Президента Республики Казахстан и представление кандидатур на должность акима столицы, области и города республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) выступление кандидатов в акимы соответствующей территории с тезисами о программе своей предстоящей деятельности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. На собрании депутатами могут быть заданы вопросы кандидатам. Депутаты вправе высказывать мнения "за" или "против" предложенных кандидатур.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1032,166 +1508,228 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. На собрании депутатов маслихатов, расположенных на территории области, принимают участие депутаты маслихатов области и районов (городов областного значения) соответствующей области. Собранием руководит председатель маслихата области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z59" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      На собрании депутатов маслихата города республиканского значения и столицы принимают участие депутаты соответствующих маслихатов. Собранием руководит председатель соответствующего маслихата.</w:t>
+       На собрании депутатов маслихата столицы и города республиканского значения принимают участие депутаты соответствующих маслихатов. Собранием руководит председатель соответствующего маслихата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z60" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Собрание правомочно, если на нем присутствует не менее двух третей от общего числа депутатов маслихатов, расположенных на территории области, или маслихата города республиканского значения и столицы. Перед каждым собранием проводится регистрация присутствующих депутатов, ее результаты оглашаются председателем маслихата перед началом заседаний.</w:t>
+      Собрание правомочно, если на нем присутствует не менее двух третей от общего числа депутатов маслихата столицы, маслихатов, расположенных на территории области, маслихатов городов республиканского значения. Перед каждым собранием проводится регистрация присутствующих депутатов, ее результаты оглашаются председателем маслихата перед началом заседаний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции Указа Президента РК от 10.04.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10. Собрание организовывается аппаратом маслихата области, города республиканского значения и столицы и проводится с организацией онлайн-трансляции на интернет-ресурсах с учетом технических возможностей.</w:t>
+        <w:t>10. Собрание организовывается аппаратом маслихата столицы, области и города республиканского значения и проводится с организацией онлайн-трансляции на интернет-ресурсах с учетом технических возможностей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация и порядок голосования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1242,74 +1780,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Члены счетной комиссии избирают большинством голосов из своего состава председателя и секретаря счетной комиссии открытым голосованием. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Для согласования кандидата на должность акима области, города республиканского значения и столицы проводится открытое либо тайное голосование по решению большинства от общего числа присутствующих депутатов.</w:t>
+      Для согласования кандидата на должность акима столицы, области и города республиканского значения проводится открытое либо тайное голосование по решению большинства от общего числа присутствующих депутатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок проведения открытого либо тайного голосования устанавливается счетной комиссией и объявляется председателем счетной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Собрание по вопросам своей компетенции принимает решение большинством голосов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1382,94 +1982,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) с использованием бюллетеней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При отсутствии необходимого числа депутатов для проведения голосования председатель маслихата области, города республиканского значения и столицы принимает меры по обеспечению кворума. </w:t>
+      При отсутствии необходимого числа депутатов для проведения голосования председатель маслихата столицы, области и города республиканского значения принимает меры по обеспечению кворума. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В процедуре голосования возможно голосование только "за" или "против".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Результаты голосования по всем вопросам оглашаются председателем маслихата области, города республиканского значения и столицы с указанием количества принявших участие в голосовании, проголосовавших "за", "против", и итога голосования. Данные вносятся в протокол собрания депутатов.</w:t>
+      Результаты голосования по всем вопросам оглашаются председателем маслихата столицы, области и города республиканского значения с указанием количества принявших участие в голосовании, проголосовавших "за", "против", и итога голосования. Данные вносятся в протокол собрания депутатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Открытое голосование осуществляется поднятием рук либо с использованием электронной системы подсчета голосов при ее наличии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1521,52 +2183,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каждому депутату выдается один бюллетень, подписанный председателем и секретарем счетной комиссии. Бюллетени для тайного голосования выдаются депутатам по предъявлении ими удостоверения депутата или удостоверения личности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Для тайного голосования в специально отведенном месте с соблюдением требований по сохранению конфиденциальности устанавливается урна, опечатанная печатью маслихата области, города республиканского значения и столицы. </w:t>
+        <w:t>
+      Для тайного голосования в специально отведенном месте с соблюдением требований по сохранению конфиденциальности устанавливается урна, опечатанная печатью маслихата столицы, области и города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Депутат маслихата ставит любую отметку в пустом квадрате справа от фамилии кандидата, за которого он голосует.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
@@ -1586,90 +2248,214 @@
         <w:t>
       Бюллетени неустановленной формы при подсчете не учитываются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Урна для голосования должна вскрываться счетной комиссией после окончания голосования. До окончания голосования вскрытие урны запрещается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. По результатам голосования счетная комиссия составляет протокол, который подписывается всеми членами счетной комиссии и представляется председателю маслихата области, города республиканского значения и столицы.</w:t>
+      16. По результатам голосования счетная комиссия составляет протокол, который подписывается всеми членами счетной комиссии и представляется председателю маслихата столицы, области и города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Депутат маслихата, который отсутствовал во время голосования, не вправе проголосовать позже.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Кандидат, набравший большее количество голосов депутатов, принявших участие в голосовании, считается получившим согласие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1682,128 +2468,252 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если кандидаты набрали одинаковое количество голосов, счетная комиссия принимает решение о проведении повторного голосования среди указанных кандидатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Повторное голосование проводится в сроки, определенные председателем маслихата области, города республиканского значения и столицы, в порядке, предусмотренном настоящими Правилами.</w:t>
+      Повторное голосование проводится в сроки, определенные председателем маслихата столицы, области и города республиканского значения, в порядке, предусмотренном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      18. Собрание закрывается после оглашения председателем маслихата области, города республиканского значения и столицы результатов голосования. Документом, удостоверяющим проведение собрания, является протокол собрания, подписанный председателем маслихата области, города республиканского значения и столицы и председателем счетной комиссии, который в течение одного дня направляется в Администрацию Президента Республики Казахстан.  </w:t>
+        <w:t>
+      18. Собрание закрывается после оглашения председателем маслихата столицы, области и города республиканского значения результатов голосования. Документом, удостоверяющим проведение собрания, является протокол собрания, подписанный председателем маслихата столицы, области и города республиканского значения и председателем счетной комиссии, который в течение одного дня направляется в Администрацию Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>