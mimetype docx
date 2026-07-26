--- v0 (2025-11-29)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0aaa3b0" w14:textId="0aaa3b0">
+    <w:p w14:paraId="386373d" w14:textId="386373d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -218,492 +218,570 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Правительства Республики      </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Казахстан           </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 3) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 33 Конституционного закона Республики Казахстан от 26 декабря 1995 года "О Президенте Республики Казахстан" ПОСТАНОВЛЯЮ:</w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 38 Конституционного закона Республики Казахстан "О Президенте Республики Казахстан" ПОСТАНОВЛЯЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Реорганизовать государственное учреждение "Архив Президента Республики Казахстан" путем преобразования в республиканское государственное учреждение "Архив Президента Республики Казахстан" (далее – Архив).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Утвердить прилагаемое </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> республиканского государственного учреждения "Архив Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Установить штатную численность Архива в количестве 168 единиц.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
-[...15 lines deleted...]
-      3. Установить штатную численность Архива в количестве 168 единиц.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции Указа Президента РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 660</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Определить уполномоченным органом в отношении Архива Администрацию Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p>
-[...77 lines deleted...]
-      4. Определить уполномоченным органом в отношении Архива Администрацию Президента Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Правительству Республики Казахстан принять необходимые меры, вытекающие из настоящего Указа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 29 декабря 2015 года № 150 "Об утверждении Реестра должностей политических и административных государственных служащих" (САПП Республики Казахстан, 2015 г., № 70-71, ст. 520) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Реестре</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> должностей политических и административных государственных служащих, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "2. Административные государственные должности":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>группе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> категорий С исключить слова "Архив Президента Республики Казахстан,".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Признать утратившими силу некоторые акты Президента Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Указу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Настоящий Указ вводится в действие со дня его подписания. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -933,2938 +1011,3188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 февраля 2022 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 808 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Архив Президента Республики Казахстан"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Архив Президента Республики Казахстан" (далее – учреждение) является некоммерческой организацией, обладающей статусом юридического лица, созданной в организационно-правовой форме государственного учреждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...15 lines deleted...]
-      1. Республиканское государственное учреждение "Архив Президента Республики Казахстан" (далее – учреждение) является некоммерческой организацией, обладающей статусом юридического лица, созданной в организационно-правовой форме государственного учреждения.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Вид государственного учреждения: республиканское.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...15 lines deleted...]
-      2. Вид государственного учреждения: республиканское.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственное учреждение создано Указом Президента Республики Казахстан от 14 января 1994 года № 1502 "О создании Архива Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...15 lines deleted...]
-      3. Государственное учреждение создано Указом Президента Республики Казахстан от 14 января 1994 года № 1502 "О создании Архива Президента Республики Казахстан".</w:t>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уполномоченным органом в отношении учреждения является Администрация Президента Республики Казахстан (далее – уполномоченный орган).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      4. Уполномоченным органом в отношении учреждения является Администрация Президента Республики Казахстан (далее – уполномоченный орган).</w:t>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Права субъекта республиканской собственности в отношении имущества учреждения осуществляет уполномоченный орган по государственному имуществу Республики Казахстан (далее – уполномоченный орган по государственному имуществу).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Наименование учреждения:  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) на государственном языке: "Қазақстан Республикасы Президентінің Архиві" республикалық мемлекеттік мекемесі;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) на русском языке: республиканское государственное учреждение "Архив Президента Республики Казахстан".   </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.  Местонахождение учреждения: Республика Казахстан, 010000, город Астана, район Есиль, проспект Мәңгілік Ел, дом 15.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      7.  Местонахождение учреждения: Республика Казахстан, 010000, город Астана, район Есиль, проспект Мәңгілік Ел, дом 15.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции Указа Президента РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 660</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.03.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Юридический статус учреждения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Учреждение считается созданным и приобретает права юридического лица с момента его государственной регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Учреждение имеет самостоятельный баланс, счета в банках в соответствии с законодательством Республики Казахстан, бланки, печати с изображением Государственного Герба Республики Казахстан и наименованием учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Учреждение не может создавать, а также выступать учредителем (участником) другого юридического лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Учреждение отвечает по своим обязательствам находящимися в его распоряжении деньгами. При недостаточности у учреждения денег субсидиарную ответственность по его обязательствам несет Республика Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Гражданско-правовые сделки учреждения вступают в силу после их обязательной регистрации в территориальных подразделениях казначейства Министерства финансов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В своей деятельности учреждение руководствуется Конституцией Республики Казахстан, Гражданским кодексом Республики Казахстан, законами Республики Казахстан, актами Президента Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Юридический статус учреждения</w:t>
-[...119 lines deleted...]
-      13. В своей деятельности учреждение руководствуется Конституцией Республики Казахстан, Гражданским кодексом Республики Казахстан, законами Республики Казахстан, актами Президента Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+        <w:t xml:space="preserve"> 3. Предмет, цель и виды деятельности учреждения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3. Предмет, цель и виды деятельности учреждения</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Предметом деятельности учреждения являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) комплектование и хранение документов Национального архивного фонда на различных носителях информации, образуемых в процессе деятельности Президента Республики Казахстан и его Администрации, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, и подведомственных им организаций, общественных объединений, физических лиц; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение функционирования личного архива Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      2) обеспечение функционирования личного архива Президента Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставление ретроспективной документной информации, информационное обслуживание Администрации Президента Республики Казахстан, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      3) предоставление ретроспективной документной информации, информационное обслуживание Администрации Президента Республики Казахстан, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, физических и юридических лиц;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) создание, учет и хранение Государственного страхового фонда копий документов Национального архивного фонда, образуемых в процессе деятельности Президента Республики Казахстан и его Администрации, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, и подведомственных им организаций, общественных объединений, физических лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      4) создание, учет и хранение Государственного страхового фонда копий документов Национального архивного фонда, образуемых в процессе деятельности Президента Республики Казахстан и его Администрации, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, и подведомственных им организаций, общественных объединений, физических лиц.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Пункт 14 с изменением, внесенным Указом Президента РК от 14.08.2023 № 303дсп.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Целью деятельности учреждения является научно-методическое сопровождение и практическая организация архивного обеспечения деятельности Президента Республики Казахстан, его Администрации, государственных органов, созданных при Президенте Республики Казахстан, и других организаций – источников комплектования учреждения, организация государственного хранения и использования в интересах государства и общества документов Национального архивного фонда, образующихся в их деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В соответствии с обозначенным предметом и для достижения указанной цели учреждение осуществляет следующие виды деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) комплектование учреждения документами на различных носителях информации, образующимися в деятельности Президента Республики Казахстан и его Администрации, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, и подведомственных им организаций, общественных объединений, физических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) постоянное хранение и государственный учет документов на различных носителях информации, образующихся в деятельности Президента Республики Казахстан и его Администрации, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, и подведомственных им организаций, общественных объединений, физических лиц, а также других документов, хранящихся в учреждении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение долговременного и надежного хранения электронных документов, образующихся в деятельности Президента Республики Казахстан и его Администрации, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, и подведомственных им организаций, общественных объединений, физических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)  внесение на утверждение начальника Канцелярии Президента Республики Казахстан списка организаций – источников комплектования учреждения по согласованию с уполномоченным органом в сфере архивного дела и документационного обеспечения управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) разработка и утверждение по согласованию с начальником Канцелярии Президента Республики Казахстан и заведующим Общим отделом Администрации Президента Республики Казахстан порядка архивного хранения, экспертизы ценности, использования и ввода в научный оборот документов, образуемых в деятельности Президента Республики Казахстан и его Администрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разработка и утверждение по согласованию с начальником Канцелярии Президента Республики Казахстан и заведующим Общим отделом Администрации Президента Республики Казахстан перечня документов, образующихся в деятельности Президента Республики Казахстан и его Администрации, подлежащих передаче на хранение в учреждение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) комплектование, учет, систематизация, пополнение, обеспечение сохранности личного архива Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) создание рациональной системы хранения и условий, обеспечивающих полную сохранность архивных документов, гарантирующих их защиту от разрушения, порчи, хищения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) проведение профилактических, консервационных и реставрационных работ по сохранению и улучшению физического состояния архивных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) выявление, отбор документов для создания Государственного страхового фонда документов и фонда пользования архивных документов, организация их хранения и учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) изготовление микрофильмов, микрофиш и других микроформ копий архивных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...235 lines deleted...]
-      10) выявление, отбор документов для создания Государственного страхового фонда документов и фонда пользования архивных документов, организация их хранения и учета;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12)  перевод архивных документов в электронную форму;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) проведение проверки наличия дел в учреждении, выявление документальных памятников истории и культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
-[...15 lines deleted...]
-      11) изготовление микрофильмов, микрофиш и других микроформ копий архивных документов;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ведение государственного учета и баз данных о составе и содержании архивных документов учреждения, разработка и развитие научно-справочного аппарата к архивным фондам, информационно-поисковых систем, в том числе автоматизированных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      12) перевод архивных документов с традиционных на цифровые носители;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-1) выдача архивных справок о приеме на государственное хранение документов Национального архивного фонда и по личному составу при реорганизации либо ликвидации юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z159" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-2) прием на государственное хранение от физических и юридических лиц обязательного экземпляра аудиовизуальных документов, представляющих историко-культурную и научную ценность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      13) проведение проверки наличия дел в учреждении, выявление документальных памятников истории и культуры;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) внедрение, развитие и использование цифровых архивных технологий и информационных систем цифровых архивов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) взаимодействие с государственными и ведомственными архивами, службами документации организаций – источников комплектования учреждения по организации научно-методической работы в сфере архивоведения и документоведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      14) ведение государственного учета и баз данных о составе и содержании архивных документов учреждения, разработка и развитие научно-справочного аппарата к архивным фондам, информационно-поисковых систем, в том числе автоматизированных;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) координация деятельности документационных служб и ведомственных архивов организаций – источников комплектования учреждения, обследование состояний документирования и работы ведомственных архивов организаций – источников комплектования учреждения с оказанием им методической и практической помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...15 lines deleted...]
-      15) внедрение, развитие и использование цифровых архивных технологий и информационных систем электронных архивов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) координация деятельности ведомственных архивов организаций – источников комплектования учреждения по работе с информационными системами цифровых архивов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) паспортизация ведомственных архивов организаций – источников комплектования учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...15 lines deleted...]
-      16) взаимодействие с государственными и ведомственными архивами, службами документации организаций – источников комплектования учреждения по организации научно-методической работы в сфере архивоведения и документоведения;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) утверждение результатов отбора на постоянное государственное хранение документов организаций – источников комплектования учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      17) координация деятельности документационных служб и ведомственных архивов организаций – источников комплектования учреждения, обследование состояний документирования и работы ведомственных архивов организаций – источников комплектования учреждения с оказанием им методической и практической помощи;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) согласование номенклатур дел, отраслевых и типовых перечней документов, образующихся в деятельности организаций – источников комплектования учреждения, с указанием сроков хранения; проведение семинаров, участие в подготовке и повышении квалификации работников ведомственных служб документации и архивов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      18) координация деятельности ведомственных архивов организаций – источников комплектования учреждения по работе с информационными системами электронных архивов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) внесение предложений по вопросам развития архивного дела и управления документацией, электронного документооборота и цифровых архивов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) участие в разработке и совершенствовании нормативных и методических документов, государственных стандартов в области архивного дела и документационного обеспечения управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      19) паспортизация ведомственных архивов организаций – источников комплектования учреждения;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) ведение научно-исследовательской и методической работы в области архивоведения, документоведения, археографии и источниковедения; организация и проведение научных конференций, участие в исследованиях по истории Казахстана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      20) утверждение результатов отбора на постоянное государственное хранение документов организаций – источников комплектования учреждения;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) выявление документов, рукописей по истории Казахстана и документов иностранного происхождения, исторически связанных с Республикой Казахстан, из архивов, библиотек и научных организаций республики и зарубежных государств, а также частных архивов и коллекций, прием подлинников или копий архивных документов по истории Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) изучение общественных потребностей в ретроспективной документной информации, организация всестороннего использования архивных документов, выполнение тематических и социально-правовых запросов, научная публикация и издание сборников документов, проведение радио-, телепередач, документальных выставок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      21) согласование номенклатур дел, отраслевых и типовых перечней документов, образующихся в деятельности организаций – источников комплектования учреждения, с указанием сроков хранения; проведение семинаров, участие в подготовке и повышении квалификации работников ведомственных служб документации и архивов;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) проведение экскурсий, лекций, семинаров и других мероприятий с различными категориями посетителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      22) внесение предложений по вопросам развития архивного дела и управления документацией, электронного документооборота и электронных архивов;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) пропаганда и распространение результатов научно-исследовательской, методической и реставрационной деятельности учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      23) участие в разработке и совершенствовании нормативных и методических документов, государственных стандартов в области архивного дела и документационного обеспечения управления;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) организация информационно-имиджевой работы по освещению и популяризации документальных материалов по истории Казахстана, включая разработку, издание, распространение, экспертизу соответствующей научно-исследовательской, научно-методической, экспертно-аналитической и публицистической литературы, в том числе каталогов, путеводителей, справочников, альбомов, сборников научных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      24) ведение научно-исследовательской и методической работы в области архивоведения, документоведения, археографии и источниковедения; организация и проведение научных конференций, участие в исследованиях по истории Казахстана;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) информационно-аналитическая работа с документами учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) рассекречивание документов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственных секретах", а также соблюдение режима секретности в работе с документами, содержащими государственную и служебную тайну;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) участие в реализации государственных научных программ, проектов, а также в деятельности по соисканию грантов в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) организация мероприятий по повышению профессиональной квалификации архивистов государственных и ведомственных архивов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) взаимодействие с высшими учебными заведениями по вопросам подготовки и повышения квалификации профессиональных кадров, дуального образования в сфере архивного дела и документационного обеспечения управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) сотрудничество с зарубежными и международными организациями по профилю деятельности учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) оказание платных услуг юридическим и физическим лицам в установленном законодательством порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменениями, внесенными указами Президента РК от 14.08.2023 № 303дсп; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. При осуществлении деятельности учреждение:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
-[...15 lines deleted...]
-      32) участие в реализации государственных научных программ, проектов, а также в деятельности по соисканию грантов в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сотрудничает с международными, зарубежными и отечественными организациями по основным видам деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
-[...15 lines deleted...]
-      33) организация мероприятий по повышению профессиональной квалификации архивистов государственных и ведомственных архивов;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направляет на договорной основе работников учреждения на стажировку, повышение квалификации и обучение в отечественные и зарубежные научно-исследовательские, образовательные организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
-[...15 lines deleted...]
-      34) взаимодействие с высшими учебными заведениями по вопросам подготовки и повышения квалификации профессиональных кадров, дуального образования в сфере архивного дела и документационного обеспечения управления;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) приобретает архивные документы на договорной основе у организаций и частных лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
-[...15 lines deleted...]
-      35) сотрудничество с зарубежными и международными организациями по профилю деятельности учреждения;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет иные виды деятельности и совершает сделки, отвечающие требованиям законодательства Республики Казахстан и не противоречащие Положению учреждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...15 lines deleted...]
-      36) оказание платных услуг юридическим и физическим лицам в установленном законодательством порядке.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Учреждение не вправе заниматься деятельностью, не отвечающей предмету и целям его деятельности, закрепленным в Положении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Сделка, совершенная учреждением в противоречии с целями деятельности, ограниченными законами Республики Казахстан или учредительными документами, либо с нарушением установленной настоящим Положением компетенции руководителя, может быть признана недействительной по иску уполномоченного органа или уполномоченного органа по государственному имуществу, либо прокурора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Действия руководителя и лица, исполняющего обязанности в его отсутствие, направленные на осуществление учреждением деятельности, не предусмотренной в настоящем Положении, являются нарушением трудовых обязанностей и влекут применение мер дисциплинарной, материальной и иной ответственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Управление государственным учреждением</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Общее управление учреждением осуществляет уполномоченный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Уполномоченный орган в установленном законодательством Республики Казахстан порядке осуществляет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) утверждает структуру и реестр должностей гражданских служащих учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) закрепляет за учреждением имущество;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет контроль за сохранностью имущества учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утверждает бюджетную программу и индивидуальный план финансирования учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет внутренний аудит учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дает согласие уполномоченному органу по государственному имуществу на изъятие или перераспределение имущества, переданного учреждению или приобретенного им в результате собственной хозяйственной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дает согласие на создание учреждением филиалов и представительств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) по согласованию с уполномоченным органом по государственному имуществу осуществляет реорганизацию и ликвидацию учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z100" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет иные функции, установленные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z101" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Директор учреждения (далее – директор) назначается на должность и освобождается от должности Президентом Республики Казахстан по представлению начальника Канцелярии Президента Республики Казахстан и согласованию с Руководителем Администрации Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Директор организует работу учреждения и руководит ею, непосредственно подчиняется уполномоченному органу и несет персональную ответственность за выполнение возложенных на учреждение задач и осуществление им своих функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Директор действует на принципах единоначалия и самостоятельно решает вопросы деятельности учреждения в соответствии с его компетенцией, определяемой законодательством Республики Казахстан и настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. При осуществлении деятельности учреждения директор в установленном законодательством Республики Казахстан порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z105" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) без доверенности действует от имени учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z106" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) представляет интересы учреждения во всех организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z107" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) распоряжается имуществом учреждения в случаях и пределах, установленных законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z108" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заключает договоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выдает доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по согласованию с заведующим Общим отделом Администрации Президента Республики Казахстан утверждает порядок и планы учреждения по командировкам, стажировкам, обучению сотрудников в казахстанских и зарубежных учебных центрах и иным видам повышения квалификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z111" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) открывает банковские счета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) издает приказы и дает указания, обязательные для всех работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) по согласованию с начальником Канцелярии Президента Республики Казахстан утверждает штатное расписание учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) по согласованию с Руководителем Администрации Президента Республики Казахстан и начальником Канцелярии Президента Республики Казахстан назначает и освобождает от должности своих заместителей и руководителей филиалов учреждения, по согласованию с начальником Канцелярии Президента Республики Казахстан – руководителей структурных подразделений учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) согласно штатному расписанию осуществляет прием, назначение на работу и увольнение с работы сотрудников учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) применяет меры поощрения и налагает дисциплинарные взыскания на сотрудников учреждения в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) утверждает положения о структурных подразделениях (филиалах), вносит изменения и дополнения в предмет и цели деятельности филиалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z118" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) определяет обязанности и круг полномочий своих заместителей и иных руководящих сотрудников учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z119" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) вносит в уполномоченный орган предложения по совершенствованию деятельности учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим Положением и уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Сноска. Пункт 16 с изменениями, внесенными Указом Президента РК от 14.08.2023 № 303дсп.</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 с изменением, внесенным Указом Президента РК от 26.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 660</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.03.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkStart w:name="z121" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В учреждении функционируют совещательные органы: Научный совет, Экспертно-проверочная методическая комиссия, положения и персональный состав которых утверждаются директором учреждения по согласованию с Общим отделом Администрации Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z122" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Управление государственным учреждением</w:t>
-[...539 lines deleted...]
-      12) применяет меры поощрения и налагает дисциплинарные взыскания на сотрудников учреждения в порядке, установленном законодательством Республики Казахстан;</w:t>
+        <w:t xml:space="preserve"> 5. Порядок образования имущества учреждения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
-[...15 lines deleted...]
-      13) утверждает положения о структурных подразделениях (филиалах), вносит изменения и дополнения в предмет и цели деятельности филиалов;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Имущество учреждения составляют активы юридического лица, стоимость которых отражается на его балансе. Имущество учреждения формируется за счет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
-[...15 lines deleted...]
-      14) определяет обязанности и круг полномочий своих заместителей и иных руководящих сотрудников учреждения;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) имущества, переданного ему собственником;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
-[...15 lines deleted...]
-      15) вносит в уполномоченный орган предложения по совершенствованию деятельности учреждения;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) имущества (включая денежные доходы), приобретенного в результате собственной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
-[...15 lines deleted...]
-      16) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим Положением и уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z127" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Учреждение не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z128" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Деятельность учреждения финансируется из республиканского бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z129" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Учреждение ведет бухгалтерский учет и представляет отчетность в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z130" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Проверка учреждения осуществляется уполномоченным органом в установленном законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z131" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Согласно законодательству Республики Казахстан, учреждению предоставлено право осуществлять приносящую доходы деятельность и распоряжаться деньгами, поступающими за реализацию товаров (работ, услуг), производимых в соответствии с законами Республики Казахстан, в следующих сферах деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z132" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) упорядочение архивных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z133" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проведение по заказам (заявкам) физических и юридических лиц курсов и семинаров по обучению современным основам документирования, управления документацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z134" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) реставрация, консервация, переплет архивных дел и документов, изготовление архивных коробок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z135" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) изготовление страховых копий, восстановление текста архивных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z136" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) копирование архивных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z137" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) перевод по заказам (заявкам) физических и юридических лиц архивных документов в электронную форму, за исключением архивных документов государственных органов, необходимых для оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z138" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организация и проведение по заказам (заявкам) физических и юридических лиц документальных выставок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z139" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) выявление по заказам (заявкам) физических и юридических лиц информации генеалогического и тематического характеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z140" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) разработка перечней документов с указанием сроков хранения, номенклатур дел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z141" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) издание и реализация методической литературы, сборников архивных документов, учебной и других публикаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z142" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) депозитарное хранение архивных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Учреждение имеет право на получение в соответствии с законами средств от юридических и физических лиц в виде грантов, спонсорской и благотворительной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 26 с изменением, внесенным Указом Президента РК от 26.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 660</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.03.2025).</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkStart w:name="z144" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. Порядок образования имущества учреждения</w:t>
-[...299 lines deleted...]
-      6) перевод по заказам (заявкам) физических и юридических лиц архивных документов в электронную форму, за исключением архивных документов государственных органов, необходимых для оказания государственных услуг;</w:t>
+        <w:t xml:space="preserve"> 6. Режим работы учреждения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
-[...15 lines deleted...]
-      7) организация и проведение по заказам (заявкам) физических и юридических лиц документальных выставок;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Режим работы учреждения устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
-[...15 lines deleted...]
-      8) выявление по заказам (заявкам) физических и юридических лиц информации генеалогического и тематического характеров;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Порядок внесения изменений и дополнений в учредительные документы учреждения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
-[...15 lines deleted...]
-      9) разработка перечней документов с указанием сроков хранения, номенклатур дел;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Внесение изменений и дополнений в учредительные документы учреждения производится актом Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
-[...15 lines deleted...]
-      10) издание и реализация методической литературы, сборников архивных документов, учебной и других публикаций;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Внесенные изменения и дополнения в учредительные документы учреждения регистрируются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
-[...15 lines deleted...]
-      11) депозитарное хранение архивных документов.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8. Реорганизация и ликвидация учреждения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
-[...15 lines deleted...]
-      34. Учреждение имеет право на получение в соответствии с законодательными актами средств от юридических и физических лиц в виде грантов, спонсорской и благотворительной помощи.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Реорганизация и ликвидация учреждения осуществляются в соответствии с решением Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:bookmarkStart w:name="z151" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6. Режим работы учреждения</w:t>
+        <w:t xml:space="preserve"> 9. Сведения о филиалах и представительствах учреждения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
-[...15 lines deleted...]
-      35. Режим работы учреждения устанавливается правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Учреждение вправе иметь филиалы и представительства на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
-[...132 lines deleted...]
-    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4005,242 +4333,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 февраля 2022 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 808  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:bookmarkStart w:name="z154" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых актов Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z155" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Распоряжение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 15 июня 1999 года № 52 "Об утверждении Положения об Архиве Президента Республики Казахстан" (САПП Республики Казахстан, 1999 г., № 29, ст. 278).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z156" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 19)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 24 апреля 2008 года № 576 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан" (САПП Республики Казахстан, 2008 г., № 20, ст. 182).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z157" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 16)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 12 ноября 2008 года № 689 "О внесении изменений в некоторые акты Президента Республики Казахстан" (САПП Республики Казахстан, 2008 г., № 42, ст. 465).  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>