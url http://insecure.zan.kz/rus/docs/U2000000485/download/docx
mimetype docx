--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1501c4c" w14:textId="1501c4c">
+    <w:p w14:paraId="aeb9084" w14:textId="aeb9084">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -605,120 +605,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Квалификационные требования к отдельным политическим государственным должностям (далее – Квалификационные требования) разработаны в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 17 Закона Республики Казахстан "О государственной службе Республики Казахстан" для занятия политических государственных должностей первого заместителя Руководителя Аппарата Правительства Республики Казахстан, Представителя Правительства в Парламенте Республики Казахстан, заместителей Руководителя Аппарата Правительства Республики Казахстан, первых заместителей и заместителей руководителей государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан (за исключением Администрации Президента Республики Казахстан, Национального Банка Республики Казахстан, Агентства Республики Казахстан по развитию и регулированию финансового рынка, правоохранительных и специальных государственных органов), первых заместителей и заместителей министров, назначаемых Правительством Республики Казахстан, первых заместителей, заместителей и руководителей аппаратов акимов областей, городов республиканского значения, столицы, а также акимов городов, являющихся административными центрами областей, городов областного значения, районов областей и районов в городах (далее – политические государственные должности) и предъявляются к гражданам, претендующим на занятие данных политических государственных должностей (далее – кандидат).</w:t>
+      1. Настоящие квалификационные требования к отдельным политическим государственным должностям (далее – квалификационные требования) разработаны в соответствии с пунктом 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственной службе Республики Казахстан" для занятия политических государственных должностей первого заместителя Руководителя Аппарата Правительства Республики Казахстан, Представителя Правительства в Курултае Республики Казахстан, заместителей Руководителя Аппарата Правительства Республики Казахстан, первых заместителей и заместителей руководителей государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан (за исключением Администрации Президента Республики Казахстан, Национального Банка Республики Казахстан, Агентства Республики Казахстан по развитию и регулированию финансового рынка, правоохранительных и специальных государственных органов), первых заместителей и заместителей министров, назначаемых Правительством Республики Казахстан, первых заместителей, заместителей и руководителей аппаратов акимов столицы, областей, городов республиканского значения, а также акимов городов, являющихся административными центрами областей, городов областного значения, районов областей и районов в городах (далее – политические государственные должности) и предъявляются к гражданам, претендующим на занятие данных политических государственных должностей (далее – кандидат).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции Указа Президента РК от 05.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 239</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -827,68 +827,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Для занятия политических государственных должностей требуется наличие у кандидатов высшего образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования по образованию для занятия политических государственных должностей первых заместителей и заместителей руководителей государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, первых заместителей и заместителей министров, назначаемых Правительством Республики Казахстан, утверждаются непосредственным руководителем политического государственного служащего по согласованию с Администрацией Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования по образованию для занятия политических государственных должностей первых заместителей, заместителей и руководителей аппаратов акимов столицы, областей, городов республиканского значения, а также акимов городов, являющихся административными центрами областей, определяются распределением обязанностей (функциональными направлениями деятельности).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для политических государственных должностей не требуется наличие высшего образования по специальности при наличии практического опыта работы в конкретной отрасли не менее пятнадцати лет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -926,1495 +928,1575 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции Указа Президента РК от 31.07. 2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 612</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Указом Президента РК от 17.03.2025 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными указами Президента РК от 17.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 817</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Требования по компетенциям</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для занятия политических государственных должностей требуется наличие компетенций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень компетенций для занятия политических государственных должностей и порядок их оценки утверждаются уполномоченным органом по делам государственной службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции Указа Президента РК от 31.07. 2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 612</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Требования по опыту работы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Опыт работы включает трудовой стаж в соответствии с трудовым законодательством Республики Казахстан и (или) стаж государственной службы в соответствии с законодательством Республики Казахстан о государственной службе, и (или) стаж работы в государственных и негосударственных организациях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z61" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Распределения обязанностей (функциональные направления деятельности) политических государственных должностей первых заместителей и заместителей руководителей государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, первых заместителей и заместителей министров, назначаемых Правительством Республики Казахстан, утверждаются непосредственным руководителем политического государственного служащего по согласованию с Администрацией Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Требование дополнено пунктом 5-1 Указом Президента РК от 31.07. 2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 612</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2. При наличии образования в областях, согласно функциональным направлениям, лица, зачисленные в Президентский молодежный кадровый резерв, после завершения срока пребывания в нем соответствуют квалификационным требованиям, предъявляемым к последним занимаемым политическим государственным должностям, а также нижестоящим должностям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Требование дополнено пунктом 5-2 Указом Президента РК от 17.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 817</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Для занятия политических государственных должностей первого заместителя Руководителя Аппарата Правительства Республики Казахстан, Представителя Правительства в Курултае Республики Казахстан, заместителей Руководителя Аппарата Правительства Республики Казахстан, первых заместителей и заместителей руководителей государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан (за исключением Администрации Президента Республики Казахстан, Национального Банка Республики Казахстан, Агентства Республики Казахстан по развитию и регулированию финансового рынка, правоохранительных и специальных государственных органов), первых заместителей и заместителей министров, назначаемых Правительством Республики Казахстан, требуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не менее семи лет стажа работы, в том числе не менее четырех лет стажа работы в отрасли, соответствующей курируемому направлению, при наличии не менее одного года стажа государственной службы на политических государственных должностях либо на должностях корпуса "А", определенных действующим Реестром должностей политических и административных государственных служащих, либо в статусе депутата Курултая Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) либо не менее семи лет стажа работы, в том числе не менее четырех лет стажа работы в отрасли, соответствующей курируемому направлению, при наличии не менее одного года стажа работы на руководящих должностях корпуса "Б" не ниже категорий А-1, В-2, С-2, D-2, С-О-2, D-О-2, определенных Реестром должностей политических и административных государственных служащих;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z62" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) либо не менее семи лет стажа работы, в том числе не менее четырех лет стажа работы в отрасли, соответствующей курируемому направлению, при наличии не менее одного года на должностях не ниже заместителя начальника департамента правоохранительного или специального государственного органа центрального уровня или начальника управления не ниже оперативно-тактического уровня органа военного управления Вооруженных Сил Республики Казахстан или военного учебного заведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) либо не менее шести лет стажа работы, в том числе не менее четырех лет стажа работы в отрасли, соответствующей курируемому направлению, при наличии не менее двух лет стажа работы на руководящих должностях, при условии завершения обучения по государственным программам подготовки государственных служащих в организациях образования при Президенте Республики Казахстан или в зарубежных высших учебных заведениях по приоритетным специальностям, утверждаемым Республиканской комиссией по подготовке кадров за рубежом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) либо не менее шести лет стажа работы, в том числе не менее четырех лет стажа работы в отрасли, соответствующей курируемому направлению, при наличии не менее двух лет стажа работы на должностях не ниже директоров департаментов исполнительных органов национальных управляющих холдингов, национальных холдингов, национальных компаний, национальных институтов развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) либо не менее семи лет стажа работы, в том числе не менее пяти лет стажа работы в отрасли, соответствующей курируемому направлению, при наличии не менее трех лет стажа работы на должностях не ниже заместителей руководителей субъектов среднего предпринимательства, субъектов квазигосударственного сектора либо некоммерческих организаций со среднегодовой штатной численностью не менее ста человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) либо не менее шести лет стажа работы, в том числе не менее четырех лет стажа работы в отрасли, соответствующей курируемому направлению, при условии наличия не менее одного года стажа работы на руководящих должностях в международных, зарубежных или транснациональных организациях, зарубежных государственных структурах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) либо не менее шести лет стажа работы, в том числе не менее четырех лет стажа работы в отрасли, соответствующей курируемому направлению, в том числе не менее двух лет стажа работы на руководящих должностях, при условии наличия ученой степени;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) либо не менее пяти лет стажа работы, в том числе не менее трех лет стажа работы в отрасли, соответствующей курируемому направлению, при условии завершения обучения по программам докторантуры (PhD, доктор по профилю) в ведущих зарубежных высших учебных заведениях, утверждаемым Республиканской комиссией по подготовке кадров за рубежом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) либо не менее пяти лет стажа работы, в том числе не менее трех лет стажа работы в отрасли, соответствующей курируемому направлению, при условии наличия наивысшего достижения в курируемой сфере*;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) либо не менее пяти лет стажа работы для лиц, зачисленных в Президентский молодежный кадровый резерв;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) либо согласие Президента Республики Казахстан на назначение кандидата на политическую государственную должность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...42 lines deleted...]
-      Перечень компетенций для занятия политических государственных должностей и порядок их оценки утверждаются уполномоченным органом по делам государственной службы.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенными указами Президента РК от 13.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 05.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 31.07. 2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 612</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для занятия политических государственных должностей первых заместителей, заместителей и руководителей аппаратов акимов столицы, областей, городов республиканского значения, а также акимов городов, являющихся административными центрами областей, требуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)  не менее шести лет стажа работы, в том числе не менее трех лет стажа работы в отрасли, соответствующей курируемому направлению, при наличии не менее одного года стажа государственной службы на политических государственных должностях либо на должностях корпуса "А", определенных действующим Реестром должностей политических и административных государственных служащих, либо в статусе депутата Курултая Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) либо не менее шести лет стажа работы, в том числе не менее трех лет стажа работы в отрасли, соответствующей курируемому направлению, при наличии не менее одного года стажа работы на руководящих должностях корпуса "Б" не ниже категорий А-1, В-2, С-2, D-2, С-О-2, D-О-2, определенных Реестром должностей политических и административных государственных служащих, либо на должностях не ниже заместителей руководителей департаментов центральных государственных органов, либо заместителей руководителей территориальных органов и подразделений центральных государственных органов и их ведомств в столице, областях, городах республиканского значения, либо на должностях руководителей структурных подразделений аппаратов акимов столицы, областей, городов республиканского значения; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z63" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) либо не менее шести лет стажа работы, в том числе не менее одного года на должностях не ниже заместителя начальника департамента правоохранительного или специального государственного органа центрального уровня или начальника управления не ниже оперативно-тактического уровня органа военного управления Вооруженных Сил Республики Казахстан или военного учебного заведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) либо не менее пяти лет стажа работы, в том числе не менее трех лет стажа работы в отрасли, соответствующей курируемому направлению, при наличии не менее двух лет стажа работы на руководящих должностях, при условии завершения обучения по государственным программам подготовки государственных служащих в организациях образования при Президенте Республики Казахстан или в зарубежных высших учебных заведениях по приоритетным специальностям, утверждаемым Республиканской комиссией по подготовке кадров за рубежом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) либо не менее пяти лет стажа работы, в том числе не менее трех лет стажа работы в отрасли, соответствующей курируемому направлению, при наличии не менее двух лет стажа работы на должностях не ниже директоров департаментов исполнительных органов национальных управляющих холдингов, национальных холдингов, национальных компаний, национальных институтов развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) либо не менее шести лет стажа работы, в том числе не менее четырех лет стажа работы в отрасли, соответствующей курируемому направлению, при наличии не менее трех лет стажа работы на должностях не ниже заместителей руководителей субъектов среднего предпринимательства, субъектов квазигосударственного сектора либо некоммерческих организаций со среднегодовой штатной численностью не менее ста человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) либо не менее пяти лет стажа работы, в том числе не менее четырех лет стажа работы в отрасли, соответствующей курируемому направлению, при условии наличия не менее одного года стажа работы на руководящих должностях в международных, зарубежных или транснациональных организациях, зарубежных государственных структурах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) либо не менее пяти лет стажа работы, в том числе не менее четырех лет стажа работы в отрасли, соответствующей курируемому направлению, в том числе не менее двух лет стажа работы на руководящих должностях, при условии наличия ученой степени;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) либо не менее четырех лет стажа работы, в том числе не менее двух лет стажа работы в отрасли, соответствующей курируемому направлению, при условии завершения обучения по программам докторантуры (PhD, доктор по профилю) в ведущих зарубежных высших учебных заведениях, утверждаемым Республиканской комиссией по подготовке кадров за рубежом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) либо не менее четырех лет стажа работы, в том числе не менее двух лет стажа работы в отрасли, соответствующей курируемому направлению, при условии наличия наивысшего достижения в курируемой сфере*;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) либо не менее пяти лет стажа работы для лиц, зачисленных в Президентский молодежный кадровый резерв;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) либо согласие Президента Республики Казахстан на назначение кандидата на политическую государственную должность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для занятия политических государственных должностей акимов городов, являющихся административными центрами областей, также требуется наличие не менее трҰх лет стажа работы на должностях, связанных с выполнением организационно-распорядительных и административно-хозяйственных функций.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции Указа Президента РК от 31.07. 2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными указами Президента РК от 05.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 31.07. 2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 612</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Для занятия политических государственных должностей акимов городов областного значения (за исключением городов, являющихся административными центрами областей), районов областей и районов в городах требуется наличие не менее двух лет стажа работы на должностях, связанных с выполнением организационно-распорядительных и административно-хозяйственных функций. Для занятия указанных должностей также требуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)  не менее пяти лет стажа работы, в том числе не менее двух лет стажа государственной службы, при наличии не менее шести месяцев стажа работы на политических государственных должностях либо на должностях корпуса "А", определенных действующим Реестром должностей политических и административных государственных служащих, либо в статусе депутата Курултая Республики Казахстан, депутата маслихата столицы, области, города республиканского значения, района области, работающего на постоянной основе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) либо не менее пяти лет стажа работы, в том числе не менее двух лет стажа государственной службы, при наличии не менее одного года стажа работы на должностях корпуса "Б" не ниже категорий А-3, В-4, а также на руководящих должностях не ниже категорий С-3, D-3, С-О-3, С-R-1, D-О-2, E-2, E-R-1, определенных Реестром должностей политических и административных государственных служащих;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) либо не менее пяти лет стажа работы, в том числе не менее одного года на должностях не ниже начальника управления правоохранительного или специального государственного органа центрального либо областного уровней или начальника отдела не ниже оперативно-тактического уровня органа военного управления Вооруженных Сил Республики Казахстан или военного учебного заведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z49" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) либо не менее четырех лет стажа работы, в том числе не менее двух лет стажа работы на руководящих должностях, при условии завершения обучения по государственным программам подготовки государственных служащих в организациях образования при Президенте Республики Казахстан или в зарубежных высших учебных заведениях по приоритетным специальностям, утверждаемым Республиканской комиссией по подготовке кадров за рубежом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z50" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) либо не менее четырех лет стажа работы, в том числе не менее двух лет стажа работы на руководящих должностях исполнительных органов национальных управляющих холдингов, национальных холдингов, национальных компаний, национальных институтов развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z51" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) либо не менее пяти лет стажа работы, в том числе не менее двух лет стажа работы на руководящих должностях субъектов среднего предпринимательства, субъектов квазигосударственного сектора либо некоммерческих организаций со среднегодовой штатной численностью не менее пятидесяти человек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z52" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) либо не менее четырех лет стажа работы, в том числе не менее одного года стажа работы на должностях в международных, зарубежных или транснациональных организациях, зарубежных государственных структурах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z53" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) либо не менее четырех лет стажа работы, в том числе не менее двух лет стажа работы на руководящих должностях, при условии наличия ученой степени;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z54" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) либо не менее трех лет стажа работы при условии завершения обучения по программам докторантуры (PhD, доктор по профилю) в ведущих зарубежных высших учебных заведениях, утверждаемым Республиканской комиссией по подготовке кадров за рубежом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z55" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) либо не менее трех лет стажа работы, в том числе не менее одного года стажа работы на руководящих должностях, при условии наличия наивысшего достижения*;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z56" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) либо не менее пяти лет стажа работы для лиц, зачисленных в Президентский молодежный кадровый резерв;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z57" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) либо согласие Президента Республики Казахстан на назначение кандидата на политическую государственную должность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z58" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *занятие призовых мест в конкурсах, соревнованиях мирового уровня в области образования, науки, культуры и спорта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z59" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z60" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидаты могут предоставлять дополнительную информацию, касающуюся их образования, опыта работы, компетенций, профессионального уровня и репутации (копии сертификатов, документов о повышении квалификации, присвоении ученых степеней и званий, характеристики, рекомендации, научные публикации, иные сведения, характеризующие их профессиональную деятельность, квалификацию).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...55 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Требование дополнено пунктом 5-1 Указом Президента РК от 31.07. 2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными указами Президента РК от 31.07. 2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 612</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...51 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Требование дополнено пунктом 5-2 Указом Президента РК от 17.03.2025 </w:t>
-[...1123 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -2436,55 +2518,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>