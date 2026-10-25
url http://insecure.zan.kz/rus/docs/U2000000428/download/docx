--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2a13535" w14:textId="2a13535">
+    <w:p w14:paraId="de474ac" w14:textId="de474ac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -331,51 +331,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 01.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1050,51 +1050,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции Указа Президента РК от 01.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7158,346 +7158,268 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z225" w:id="257"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z225" w:id="257"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Утратил силу Указом Президента РК от 31.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 290</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z233" w:id="258"/>
-[...56 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Перечень</w:t>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z237" w:id="261"/>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу Указом Президента РК от 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1469</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 21.10.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z237" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 30 сентября 2011 года № 155 "О вопросах государственных символов и геральдики ведомственных и иных, приравненных к ним, наград некоторых государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, Конституционного Совета Республики Казахстан, правоохранительных органов, судов, Вооруженных Сил, других войск и воинских формирований" (САПП Республики Казахстан, 2011 г., № 55, ст. 783):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z238" w:id="262"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z238" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и описаниях ведомственных и иных, приравненных к ним, наград некоторых государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, Конституционного Совета Республики Казахстан, правоохранительных органов, судов, Вооруженных Сил, других войск и воинских формирований, утвержденных вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z239" w:id="263"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z239" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">разделе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. "Перечень ведомственных и иных, приравненных к ним, наград некоторых государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, Конституционного Совета Республики Казахстан, правоохранительных органов, судов, Вооруженных Сил, других войск и воинских формирований":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7510,1030 +7432,1030 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>раздел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Нагрудные знаки:"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="264"/>
+    <w:bookmarkStart w:name="z241" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 1-4 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z242" w:id="265"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z242" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1-4. Агентства по защите и развитию конкуренции Республики Казахстан: "Монополияға қарсы қызметтің үздігі".";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z243" w:id="266"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z243" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>разделе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. "Описания ведомственных и иных, приравненных к ним, наград некоторых государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, Конституционного Совета Республики Казахстан, правоохранительных органов, судов, Вооруженных Сил, других войск и воинских формирований (далее – Описания)":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z244" w:id="267"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z244" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подразделом следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z245" w:id="268"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z245" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Нагрудный знак Агентства по защите и развитию конкуренции Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z246" w:id="269"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z246" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Монополияға қарсы қызметтің үздігі" (приложение 127) </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z247" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нагрудный знак "Монополияға қарсы қызметтің үздігі" имеет восьмиугольную форму диаметром 35 мм и изготавливается из металла желтого цвета (латунь).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z248" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На лицевой части нагрудного знака расположены шанырак и парящий орел и по окружности – надпись "Монополияға қарсы қызметтің үздігі". Эмблема и надпись выступающие блестящие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z249" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На оборотной стороне нагрудного знака в центре расположена надпись "ҚАЗАҚСТАН РЕСПУБЛИКАСЫ" с изображением границ Республики Казахстан, сверху и снизу – национальный орнамент. Оборотная сторона нагрудного знака матовая. Текст и орнамент выпуклые блестящие.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z247" w:id="270"/>
-[...15 lines deleted...]
-      Нагрудный знак "Монополияға қарсы қызметтің үздігі" имеет восьмиугольную форму диаметром 35 мм и изготавливается из металла желтого цвета (латунь).</w:t>
+    <w:bookmarkStart w:name="z250" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нагрудный знак с помощью ушка и кольца соединяется с прямоугольной колодкой, обтянутой муаровой лентой голубого цвета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z248" w:id="271"/>
-[...15 lines deleted...]
-      На лицевой части нагрудного знака расположены шанырак и парящий орел и по окружности – надпись "Монополияға қарсы қызметтің үздігі". Эмблема и надпись выступающие блестящие.</w:t>
+    <w:bookmarkStart w:name="z251" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нагрудный знак при помощи булавки с визорным замком крепится к одежде.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z249" w:id="272"/>
-[...15 lines deleted...]
-      На оборотной стороне нагрудного знака в центре расположена надпись "ҚАЗАҚСТАН РЕСПУБЛИКАСЫ" с изображением границ Республики Казахстан, сверху и снизу – национальный орнамент. Оборотная сторона нагрудного знака матовая. Текст и орнамент выпуклые блестящие.</w:t>
+    <w:bookmarkStart w:name="z252" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить приложением 127 к Описаниям согласно приложению к настоящим изменениям и дополнениям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z250" w:id="273"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z253" w:id="276"/>
+    <w:bookmarkStart w:name="z253" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> награждения ведомственными и иными, приравненными к ним, наградами (лишения ведомственных и иных, приравненных к ним, наград) некоторых государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, Конституционного Совета Республики Казахстан, правоохранительных органов, судов, Вооруженных Сил, других войск и воинских формирований, утвержденных вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z254" w:id="277"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z254" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>разделе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "3. Основания награждения ведомственными наградами":</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z255" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подразделом следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z256" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Нагрудный знак "Монополияға қарсы қызметтің үздігі"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z257" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Нагрудным знаком "Монополияға қарсы қызметтің үздігі" награждаются граждане Республики Казахстан, возглавлявшие антимонопольный орган, работники антимонопольного органа, проработавшие в антимонопольном органе не менее 5 лет, внесшие большой вклад в развитие антимонопольной деятельности в республике, за образцовое выполнение должностных обязанностей, безупречную государственную службу, выполнение обязанностей особой важности и сложности, плодотворную трудовую деятельность и другие достижения в работе, а также иностранные лица, внесшие вклад в развитие системы антимонопольной службы Республики Казахстан.".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z255" w:id="278"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z258" w:id="281"/>
+    <w:bookmarkStart w:name="z258" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 29 декабря 2015 года № 150 "Об утверждении Реестра должностей политических и административных государственных служащих" (САПП Республики Казахстан, 2015 г., № 70-71, ст. 520):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z259" w:id="282"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z259" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Реестре</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> должностей политических и административных государственных служащих, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z260" w:id="283"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z260" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "2. Административные государственные должности":</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z261" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в категории 1 раздела "Корпус "А":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z262" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Руководители аппаратов Конституционного совета, Управления делами Президента Республики Казахстан, Центральной избирательной комиссии Республики Казахстан, Счетного комитета по контролю за исполнением республиканского бюджета, Агентства Республики Казахстан по делам государственной службы, Агентства по стратегическому планированию и реформам Республики Казахстан, руководитель Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z263" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Руководители аппаратов Конституционного совета, Управления делами Президента Республики Казахстан, Центральной избирательной комиссии Республики Казахстан, Счетного комитета по контролю за исполнением республиканского бюджета, Агентства Республики Казахстан по делам государственной службы, Агентства по стратегическому планированию и реформам Республики Казахстан, Агентства по защите и развитию конкуренции Республики Казахстан, руководитель Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z261" w:id="284"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z264" w:id="287"/>
+    <w:bookmarkStart w:name="z264" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>разделе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Корпус "Б":</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z265" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в группе категорий B:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z266" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z267" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Аппараты палат Парламента Республики Казахстан, Канцелярия Премьер-Министра Республики Казахстан, Департамент по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарат Верховного Суда Республики Казахстан), аппарат Конституционного Совета Республики Казахстан, Аппарат Высшего Судебного Совета Республики Казахстан, Управление делами Президента Республики Казахстан, аппарат Центральной избирательной комиссии Республики Казахстан, Счетный комитет по контролю за исполнением республиканского бюджета, Агентство Республики Казахстан по делам государственной службы, Агентство Республики Казахстан по противодействию коррупции (Антикоррупционная служба), Агентство по стратегическому планированию и реформам Республики Казахстан, Агентство по защите и развитию конкуренции Республики Казахстан ";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z265" w:id="288"/>
-[...15 lines deleted...]
-      в группе категорий B:</w:t>
+    <w:bookmarkStart w:name="z268" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в категории В-3:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z266" w:id="289"/>
-[...15 lines deleted...]
-      заголовок изложить в следующей редакции:</w:t>
+    <w:bookmarkStart w:name="z269" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Руководитель управления (службы) Агентства Республики Казахстан по делам государственной службы, Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z267" w:id="290"/>
-[...15 lines deleted...]
-      "Аппараты палат Парламента Республики Казахстан, Канцелярия Премьер-Министра Республики Казахстан, Департамент по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарат Верховного Суда Республики Казахстан), аппарат Конституционного Совета Республики Казахстан, Аппарат Высшего Судебного Совета Республики Казахстан, Управление делами Президента Республики Казахстан, аппарат Центральной избирательной комиссии Республики Казахстан, Счетный комитет по контролю за исполнением республиканского бюджета, Агентство Республики Казахстан по делам государственной службы, Агентство Республики Казахстан по противодействию коррупции (Антикоррупционная служба), Агентство по стратегическому планированию и реформам Республики Казахстан, Агентство по защите и развитию конкуренции Республики Казахстан ";</w:t>
+    <w:bookmarkStart w:name="z270" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Руководитель управления (службы) Агентства Республики Казахстан по делам государственной службы, Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы), Агентства по защите и развитию конкуренции Республики Казахстан";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z268" w:id="291"/>
-[...15 lines deleted...]
-      в категории В-3:</w:t>
+    <w:bookmarkStart w:name="z271" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после строки "Руководитель управления (службы) Агентства Республики Казахстан по делам государственной службы, Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)" дополнить строкой следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z269" w:id="292"/>
-[...15 lines deleted...]
-      строку "Руководитель управления (службы) Агентства Республики Казахстан по делам государственной службы, Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)" изложить в следующей редакции:</w:t>
+    <w:bookmarkStart w:name="z272" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Пресс-секретарь Агентства по защите и развитию конкуренции Республики Казахстан";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z270" w:id="293"/>
-[...15 lines deleted...]
-      "Руководитель управления (службы) Агентства Республики Казахстан по делам государственной службы, Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы), Агентства по защите и развитию конкуренции Республики Казахстан";</w:t>
+    <w:bookmarkStart w:name="z273" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в категории В-4:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z271" w:id="294"/>
-[...15 lines deleted...]
-      после строки "Руководитель управления (службы) Агентства Республики Казахстан по делам государственной службы, Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)" дополнить строкой следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z274" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Помощник, советник Управляющего делами Президента Республики Казахстан, председателей Счетного комитета по контролю за исполнением республиканского бюджета, Агентства Республики Казахстан по делам государственной службы, Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы)" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z272" w:id="295"/>
-[...15 lines deleted...]
-      "Пресс-секретарь Агентства по защите и развитию конкуренции Республики Казахстан";</w:t>
+    <w:bookmarkStart w:name="z275" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Помощник, советник Управляющего делами Президента Республики Казахстан, председателей Счетного комитета по контролю за исполнением республиканского бюджета, Агентства Республики Казахстан по делам государственной службы, Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы), Агентства по защите и развитию конкуренции Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z273" w:id="296"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z276" w:id="299"/>
+    <w:bookmarkStart w:name="z276" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 29 декабря 2015 года № 151 "О некоторых вопросах поступления граждан на административную государственную службу корпуса "А" (САПП Республики Казахстан, 2015 г., № 70-71, ст. 521):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z277" w:id="300"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z277" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в Специальных квалификационных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>требованиях</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к административным государственным должностям корпуса "А", утвержденных вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z278" w:id="301"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z278" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z279" w:id="302"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z279" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1) ответственные секретари центральных исполнительных органов; руководители аппаратов Конституционного Совета Республики Казахстан, Управления делами Президента Республики Казахстан, Центральной избирательной комиссии Республики Казахстан, Счетного комитета по контролю за исполнением республиканского бюджета, Высшего Судебного Совета Республики Казахстан, Агентства Республики Казахстан по делам государственной службы, Агентства по стратегическому планированию и реформам Республики Казахстан, Агентства по защите и развитию конкуренции Республики Казахстан, руководитель Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан); руководители аппаратов центральных исполнительных органов, в которых не введена должность ответственного секретаря; руководитель Национального центра по правам человека;".  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkEnd w:id="299"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8700,88 +8622,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Казахстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение 127 к Описаниям  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z281" w:id="303"/>
+    <w:bookmarkStart w:name="z281" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нагрудный знак "Монополияға қарсы қызметтің үздігі"  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z282" w:id="304"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z282" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkEnd w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="6096000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -8852,55 +8774,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>