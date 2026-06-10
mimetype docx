--- v0 (2025-10-05)
+++ v1 (2026-06-10)
@@ -1,98 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ed06b6d" w14:textId="ed06b6d">
+    <w:p w14:paraId="c06d69a" w14:textId="c06d69a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1490,1706 +1455,2082 @@
         <w:t>
       5) применять оружие, специальные средства и физическую силу в соответствии с законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z331" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) устанавливать на безвозмездной либо платной основе негласное сотрудничество с лицами, давшими согласие оказывать конфиденциальное содействие Службе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z332" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) пункта 14 предусматривается в редакции Указа Президента РК от 02.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) использовать информационные системы и электронные информационные ресурсы государственных органов и организаций независимо от форм собственности в соответствии с законами Республики Казахстан, а также информационные системы иностранных государств и международных организаций на основе международных договоров Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) пункта 14 предусматривается в редакции Указа Президента РК от 02.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в установленном порядке приобретать, использовать информационные системы и электронные информационные ресурсы, специальные технические средства, системы связи, сети телекоммуникаций специального назначения, системы передачи данных, средства защиты информации от утечки по техническим каналам, программное обеспечение к ним, вооружение и оснащение, организовывать шифровальную и дешифровальную работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z334" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) вносить предложения по заключению соглашений о сотрудничестве со специальными службами, правоохранительными органами иностранных государств, международными правоохранительными организациями на основе международных договоров Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z333" w:id="40"/>
-[...15 lines deleted...]
-      8) в установленном порядке приобретать, использовать информационные системы и электронные информационные ресурсы, специальные технические средства, системы связи, сети телекоммуникаций специального назначения, системы передачи данных, средства защиты информации от утечки по техническим каналам, программное обеспечение к ним, вооружение и оснащение, организовывать шифровальную и дешифровальную работы;</w:t>
+    <w:bookmarkStart w:name="z335" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) вносить предложения Председателю КНБ по вопросам совершенствования разведывательной деятельности, организационно-штатного, кадрового, материально-технического и других видов обеспечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z334" w:id="41"/>
-[...15 lines deleted...]
-      9) вносить предложения по заключению соглашений о сотрудничестве со специальными службами, правоохранительными органами иностранных государств, международными правоохранительными организациями на основе международных договоров Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z336" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) создавать в соответствии с основными направлениями деятельности Службы экспертные группы с привлечением научных работников и специалистов различных областей знаний, работающих в других государственных органах, организациях и учреждениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z335" w:id="42"/>
-[...15 lines deleted...]
-      10) вносить предложения Председателю КНБ по вопросам совершенствования разведывательной деятельности, организационно-штатного, кадрового, материально-технического и других видов обеспечения;</w:t>
+    <w:bookmarkStart w:name="z337" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) создавать и использовать структуры прикрытия разведки, конспиративные объекты, определять для работы в них сотрудников действующего резерва, штатных негласных сотрудников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z336" w:id="43"/>
-[...15 lines deleted...]
-      11) создавать в соответствии с основными направлениями деятельности Службы экспертные группы с привлечением научных работников и специалистов различных областей знаний, работающих в других государственных органах, организациях и учреждениях;</w:t>
+    <w:bookmarkStart w:name="z338" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ограничивать доступ к материалам разведывательной деятельности до снятия с них грифа секретности в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z337" w:id="44"/>
-[...15 lines deleted...]
-      12) создавать и использовать структуры прикрытия разведки, конспиративные объекты, определять для работы в них сотрудников действующего резерва, штатных негласных сотрудников;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществлять допуск физических и юридических лиц после их изучения и проверки к работам по обслуживанию объектов Службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z338" w:id="45"/>
-[...15 lines deleted...]
-      13) ограничивать доступ к материалам разведывательной деятельности до снятия с них грифа секретности в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z340" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) проводить в установленном порядке психолого-социологические и полиграфологические исследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z339" w:id="46"/>
-[...15 lines deleted...]
-      14) осуществлять допуск физических и юридических лиц после их изучения и проверки к работам по обслуживанию объектов Службы;</w:t>
+    <w:bookmarkStart w:name="z341" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) использовать документы, иные методы и средства, зашифровывающие ведомственную принадлежность сотрудников и подразделений Службы, объектов, помещений, транспортных средств и лиц, оказывающих конфиденциальное содействие;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z340" w:id="47"/>
-[...15 lines deleted...]
-      15) проводить в установленном порядке психолого-социологические и полиграфологические исследования;</w:t>
+    <w:bookmarkStart w:name="z342" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) иметь вне места его нахождения иные обособленные структурные подразделения, выполняющие часть функций Службы и не подлежащие учетной регистрации в уполномоченном органе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z341" w:id="48"/>
-[...15 lines deleted...]
-      16) использовать документы, иные методы и средства, зашифровывающие ведомственную принадлежность сотрудников и подразделений Службы, объектов, помещений, транспортных средств и лиц, оказывающих конфиденциальное содействие;</w:t>
+    <w:bookmarkStart w:name="z343" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) взаимодействовать в установленном порядке с подразделениями, ведомствами, территориальными и иными органами национальной безопасности Республики Казахстан, а также с государственными органами и организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z342" w:id="49"/>
-[...15 lines deleted...]
-      17) иметь вне места его нахождения иные обособленные структурные подразделения, выполняющие часть функций Службы и не подлежащие учетной регистрации в уполномоченном органе;</w:t>
+    <w:bookmarkStart w:name="z344" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) участвовать в установленном порядке в совещаниях и деятельности межведомственных комиссий, рабочих групп в государственных органах по направлениям деятельности Службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z343" w:id="50"/>
-[...15 lines deleted...]
-      18) взаимодействовать в установленном порядке с подразделениями, ведомствами, территориальными и иными органами национальной безопасности Республики Казахстан, а также с государственными органами и организациями;</w:t>
+    <w:bookmarkStart w:name="z345" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) разрабатывать и принимать правовые акты в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z344" w:id="51"/>
-[...15 lines deleted...]
-      19) участвовать в установленном порядке в совещаниях и деятельности межведомственных комиссий, рабочих групп в государственных органах по направлениям деятельности Службы;</w:t>
+    <w:bookmarkStart w:name="z346" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) обращаться в суд;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z345" w:id="52"/>
-[...15 lines deleted...]
-      20) разрабатывать и принимать правовые акты в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z347" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) оказывать содействие государственным органам в выработке и реализации мер по защите и продвижению национальных интересов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z346" w:id="53"/>
-[...15 lines deleted...]
-      21) обращаться в суд;</w:t>
+    <w:bookmarkStart w:name="z348" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) осуществлять в установленном порядке планирование и контроль разведывательной деятельности, формировать отчетность о ее результатах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z347" w:id="54"/>
-[...15 lines deleted...]
-      22) оказывать содействие государственным органам в выработке и реализации мер по защите и продвижению национальных интересов Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z349" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) вести информационно-аналитическую работу, рассматривать проекты нормативных правовых актов, международных договоров Республики Казахстан и документов, подготовленных иными подразделениями КНБ, государственными органами и организациями в пределах своих компетенций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z348" w:id="55"/>
-[...15 lines deleted...]
-      23) осуществлять в установленном порядке планирование и контроль разведывательной деятельности, формировать отчетность о ее результатах;</w:t>
+    <w:bookmarkStart w:name="z350" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) взаимодействовать с государственными органами и организациями в рамках полномочий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z349" w:id="56"/>
-[...15 lines deleted...]
-      24) вести информационно-аналитическую работу, рассматривать проекты нормативных правовых актов, международных договоров Республики Казахстан и документов, подготовленных иными подразделениями КНБ, государственными органами и организациями в пределах своих компетенций;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 26) пункта 14 предусматривается в редакции Указа Президента РК от 02.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) поддерживать бесперебойную работу и защищенность каналов связи, информационных систем и электронных информационных ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z352" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) обеспечивать необходимый уровень конспирации и собственной безопасности, развития профессиональной компетенции сотрудников, правовой, научно-методической и материально-технической основ разведывательной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z350" w:id="57"/>
-[...15 lines deleted...]
-      25) взаимодействовать с государственными органами и организациями в рамках полномочий;</w:t>
+    <w:bookmarkStart w:name="z353" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, предусмотренные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z351" w:id="58"/>
-[...15 lines deleted...]
-      26) поддерживать бесперебойную работу и защищенность каналов связи, информационных систем и электронных информационных ресурсов;</w:t>
+    <w:bookmarkStart w:name="z354" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) осуществлять иные полномочия, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z352" w:id="59"/>
-[...15 lines deleted...]
-      27) обеспечивать необходимый уровень конспирации и собственной безопасности, развития профессиональной компетенции сотрудников, правовой, научно-методической и материально-технической основ разведывательной деятельности;</w:t>
+    <w:bookmarkStart w:name="z355" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z353" w:id="60"/>
-[...15 lines deleted...]
-      28) принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, предусмотренные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z356" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сбор, накопление, анализ, оценка, систематизация и обобщение разведывательной информации, подготовка на ее основе прогнозов, предложений и рекомендаций по защите и продвижению национальных интересов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z354" w:id="61"/>
-[...15 lines deleted...]
-      29) осуществлять иные полномочия, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z357" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставление Президенту, Парламенту, Правительству, государственным органам и организациям Республики Казахстан разведывательной информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z355" w:id="62"/>
-[...15 lines deleted...]
-      15. Функции:</w:t>
+    <w:bookmarkStart w:name="z358" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление контрразведывательной деятельности, общих и специальных оперативно-розыскных мероприятий, радиотехнической и радиоэлектронной разведки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z356" w:id="63"/>
-[...15 lines deleted...]
-      1) сбор, накопление, анализ, оценка, систематизация и обобщение разведывательной информации, подготовка на ее основе прогнозов, предложений и рекомендаций по защите и продвижению национальных интересов Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z359" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организация и проведение мероприятий содействия, направленных на создание условий для реализации национальных интересов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z357" w:id="64"/>
-[...15 lines deleted...]
-      2) предоставление Президенту, Парламенту, Правительству, государственным органам и организациям Республики Казахстан разведывательной информации;</w:t>
+    <w:bookmarkStart w:name="z360" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) участие в обеспечении безопасности Президента Республики Казахстан и других охраняемых лиц за рубежом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z358" w:id="65"/>
-[...15 lines deleted...]
-      3) осуществление контрразведывательной деятельности, общих и специальных оперативно-розыскных мероприятий, радиотехнической и радиоэлектронной разведки;</w:t>
+    <w:bookmarkStart w:name="z361" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) участие в подготовке заключаемых Республикой Казахстан международных договоров, разработке проектов законов и иных нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z359" w:id="66"/>
-[...15 lines deleted...]
-      4) организация и проведение мероприятий содействия, направленных на создание условий для реализации национальных интересов Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z362" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) выполнение международных обязательств Республики Казахстан, в том числе в сфере внешней разведки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z360" w:id="67"/>
-[...15 lines deleted...]
-      5) участие в обеспечении безопасности Президента Республики Казахстан и других охраняемых лиц за рубежом;</w:t>
+    <w:bookmarkStart w:name="z363" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) поддержание и развитие в установленном порядке контактов с подразделениями внешней разведки специальных служб, правоохранительными органами иностранных государств, международными правоохранительными организациями на основе международных договоров Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z361" w:id="68"/>
-[...15 lines deleted...]
-      6) участие в подготовке заключаемых Республикой Казахстан международных договоров, разработке проектов законов и иных нормативных правовых актов;</w:t>
+    <w:bookmarkStart w:name="z364" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) разработка в установленном порядке стратегии, тактики и планов осуществляемой разведывательной деятельности на среднесрочный и краткосрочный периоды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z362" w:id="69"/>
-[...15 lines deleted...]
-      7) выполнение международных обязательств Республики Казахстан, в том числе в сфере внешней разведки;</w:t>
+    <w:bookmarkStart w:name="z365" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечение и осуществление в установленном порядке внутреннего контроля разведывательной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z363" w:id="70"/>
-[...15 lines deleted...]
-      8) поддержание и развитие в установленном порядке контактов с подразделениями внешней разведки специальных служб, правоохранительными органами иностранных государств, международными правоохранительными организациями на основе международных договоров Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z366" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) выработка и реализация мер по совершенствованию правовой основы разведывательной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z364" w:id="71"/>
-[...15 lines deleted...]
-      9) разработка в установленном порядке стратегии, тактики и планов осуществляемой разведывательной деятельности на среднесрочный и краткосрочный периоды;</w:t>
+    <w:bookmarkStart w:name="z367" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) подбор и изучение кандидатов на службу, организация процесса прохождения и прекращения службы сотрудников и работников Службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z365" w:id="72"/>
-[...15 lines deleted...]
-      10) обеспечение и осуществление в установленном порядке внутреннего контроля разведывательной деятельности;</w:t>
+    <w:bookmarkStart w:name="z368" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) организация процесса обучения кадров в учебных заведениях и научно-исследовательских учреждениях Республики Казахстан, а также в учебных заведениях других государств, в том числе и специальных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z366" w:id="73"/>
-[...15 lines deleted...]
-      11) выработка и реализация мер по совершенствованию правовой основы разведывательной деятельности;</w:t>
+    <w:bookmarkStart w:name="z369" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) специальная подготовка и повышение квалификации сотрудников и военнослужащих – участников разведывательного сообщества Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z367" w:id="74"/>
-[...15 lines deleted...]
-      12) подбор и изучение кандидатов на службу, организация процесса прохождения и прекращения службы сотрудников и работников Службы;</w:t>
+    <w:bookmarkStart w:name="z370" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) организация научно-методического обеспечения основных направлений разведывательной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z368" w:id="75"/>
-[...15 lines deleted...]
-      13) организация процесса обучения кадров в учебных заведениях и научно-исследовательских учреждениях Республики Казахстан, а также в учебных заведениях других государств, в том числе и специальных;</w:t>
+    <w:bookmarkStart w:name="z371" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) обеспечение взаимодействия государственных органов Республики Казахстан в рамках разведывательного сообщества Республики Казахстан по организационному, оперативному, аналитическому, методическому, техническому, программно-аппаратному и иным направлениям, а также посредством взаимного обмена информацией и согласованных действий для реализации общих задач и целей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z369" w:id="76"/>
-[...15 lines deleted...]
-      14) специальная подготовка и повышение квалификации сотрудников и военнослужащих – участников разведывательного сообщества Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z372" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) обеспечение защиты государственных секретов в загранучреждениях Республики Казахстан и на объектах Службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z370" w:id="77"/>
-[...15 lines deleted...]
-      15) организация научно-методического обеспечения основных направлений разведывательной деятельности;</w:t>
+    <w:bookmarkStart w:name="z373" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) реализация мер по обеспечению собственной безопасности, защите сил, средств и деятельности Службы от противоправных действий и угроз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z371" w:id="78"/>
-[...15 lines deleted...]
-      16) обеспечение взаимодействия государственных органов Республики Казахстан в рамках разведывательного сообщества Республики Казахстан по организационному, оперативному, аналитическому, методическому, техническому, программно-аппаратному и иным направлениям, а также посредством взаимного обмена информацией и согласованных действий для реализации общих задач и целей;</w:t>
+    <w:bookmarkStart w:name="z374" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) реализация мер по обеспечению конспирации деятельности Службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z372" w:id="79"/>
-[...15 lines deleted...]
-      17) обеспечение защиты государственных секретов в загранучреждениях Республики Казахстан и на объектах Службы;</w:t>
+    <w:bookmarkStart w:name="z375" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) организация и осуществление мероприятий по противодействию техническим разведкам, физической и инженерно-технической защите загранучреждений Республики Казахстан и объектов Службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z373" w:id="80"/>
-[...15 lines deleted...]
-      18) реализация мер по обеспечению собственной безопасности, защите сил, средств и деятельности Службы от противоправных действий и угроз;</w:t>
+    <w:bookmarkStart w:name="z376" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) организация и проведение в установленном порядке мероприятий по мобилизационной подготовке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z374" w:id="81"/>
-[...15 lines deleted...]
-      19) реализация мер по обеспечению конспирации деятельности Службы;</w:t>
+    <w:bookmarkStart w:name="z377" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) организация, координация и непосредственное ведение оперативных учетов в органах национальной безопасности Республики Казахстан по линии внешней разведки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z375" w:id="82"/>
-[...15 lines deleted...]
-      20) организация и осуществление мероприятий по противодействию техническим разведкам, физической и инженерно-технической защите загранучреждений Республики Казахстан и объектов Службы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 23) пункта 15 предусматривается в редакции Указа Президента РК от 02.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) создание и использование ведомственного архива, справочных, информационных систем и электронных информационных ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z379" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) организация и обеспечение защищенной связью загранучреждений Республики Казахстан при координации Центрального органа шифровальной службы Республики Казахстан в установленном порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z376" w:id="83"/>
-[...15 lines deleted...]
-      21) организация и проведение в установленном порядке мероприятий по мобилизационной подготовке;</w:t>
+    <w:bookmarkStart w:name="z380" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) в пределах своих полномочий участие в обеспечении безопасности загранучреждений Республики Казахстан и их персонала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z377" w:id="84"/>
-[...15 lines deleted...]
-      22) организация, координация и непосредственное ведение оперативных учетов в органах национальной безопасности Республики Казахстан по линии внешней разведки;</w:t>
+    <w:bookmarkStart w:name="z381" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) осуществление иных функций, предусмотренных законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z378" w:id="85"/>
-[...15 lines deleted...]
-      23) создание и использование ведомственного архива, справочных, информационных систем и электронных информационных ресурсов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным Указом Президента РК от 13.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 495</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z382" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Службы при организации его деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z379" w:id="86"/>
-[...15 lines deleted...]
-      24) организация и обеспечение защищенной связью загранучреждений Республики Казахстан при координации Центрального органа шифровальной службы Республики Казахстан в установленном порядке;</w:t>
+    <w:bookmarkStart w:name="z383" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Службой осуществляется заместителем Председателя КНБ – директором Службы (далее – директор Службы), который несет персональную ответственность за выполнение возложенных на Службу задач и осуществление ей своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z380" w:id="87"/>
-[...15 lines deleted...]
-      25) в пределах своих полномочий участие в обеспечении безопасности загранучреждений Республики Казахстан и их персонала;</w:t>
+    <w:bookmarkStart w:name="z384" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Директор Службы назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z381" w:id="88"/>
-[...15 lines deleted...]
-      26) осуществление иных функций, предусмотренных законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z385" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Директор Службы имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z386" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия директора Службы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z387" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z388" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в установленном порядке издает приказы (распоряжения) и дает указания, обязательные для исполнения сотрудниками и работниками Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z389" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) утверждает правовые акты, за исключением актов, затрагивающих права, свободы человека и гражданина;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z390" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) представляет Службу во взаимоотношениях с государственными органами Республики Казахстан, а также специальными и правоохранительными службами иностранных государств и международными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z391" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) делегирует полномочия своим заместителям, руководителям и должностным лицам Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z392" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в пределах полномочий, решает вопросы, связанные с прохождением службы, а также трудовыми отношениями работников Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z393" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) назначает на должности и освобождает от должностей сотрудников и работников Службы в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z394" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) поощряет и наказывает в дисциплинарном порядке сотрудников и работников Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z395" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) оказывает в установленном порядке материальную помощь сотрудникам и работникам Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z396" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) присваивает специальные звания сотрудникам Службы в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z397" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) вносит предложения Председателю КНБ по созданию, ликвидации, передислокации и преобразованию подразделений Службы, а также по ее структуре и штатам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z398" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) вносит в установленном порядке Председателю КНБ предложения по кандидатурам на присвоение специальных званий "лейтенант" и "полковник", награждению сотрудников и работников Службы ведомственными наградами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z399" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) организовывает проверки разведывательной, служебной, материально-технической и иной деятельности Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z400" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) утверждает положения о структурных подразделениях Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z401" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) осуществляет иные полномочия, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z402" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий директора Службы в период его отсутствия осуществляется лицом, его замещающим, в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z403" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Директор Службы определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z404" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z382" w:id="89"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество Службы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z405" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Служба может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z406" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Службы формируется за счет имущества, переданного ей собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z407" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Службой, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z408" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Служба не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ней имуществом и имуществом, приобретенным за счет средств, выданных ей по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z409" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Службы при организации его деятельности</w:t>
-[...457 lines deleted...]
-      21. Служба может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z406" w:id="113"/>
-[...15 lines deleted...]
-      Имущество Службы формируется за счет имущества, переданного ей собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z410" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Службы осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z407" w:id="114"/>
-[...15 lines deleted...]
-      22. Имущество, закрепленное за Службой, относится к республиканской собственности.</w:t>
+    <w:bookmarkStart w:name="z411" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: подпункты 3), 12), 16) и 27) пункта 14, подпункты 12) и 13) пункта 15, а также подпункты 2), 7), 8), 9) 10) и 12) пункта 19 настоящего Положения применяются Службой также в отношении военнослужащих подразделений Службы, которые отнесены Председателем КНБ к другим войскам и воинским формированиям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z408" w:id="115"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="118"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3317,160 +3658,160 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 18 сентября 2019 года № 163</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="119"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗМЕНЕНИЯ И ДОПОЛНЕНИЯ, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">которые вносятся в некоторые указы Президента Республики Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z123" w:id="120"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 1 апреля 1996 года № 2922 "Об утверждении Положения о Комитете национальной безопасности Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z124" w:id="121"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Комитете национальной безопасности Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3539,110 +3880,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 10-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="122"/>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "10-2. Миссией Комитета национальной безопасности является создание, поддержание и развитие условий, необходимых для обеспечения должного уровня защищенности основ конституционного строя, государственного суверенитета, территориальной целостности, экономического, научно-технического и оборонного потенциала страны от разведывательно-подрывной деятельности противника, охраны Государственной границы, поддержания и обеспечения правительственной связью, обеспечения Председателя Совета Безопасности, Президента, Парламента, Правительства и других государственных органов Республики Казахстан разведывательной информацией в целях принятия решений в политической, финансово-экономической, военно-политической, научно-технической, гуманитарной, экологической и иных областях, затрагивающих национальные интересы Республики Казахстан."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z128" w:id="123"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3655,170 +3996,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) добывание разведывательной информации и реализация мер, направленных на недопущение реального и потенциального ущерба национальной безопасности Республики Казахстан со стороны специальных служб и организаций иностранных государств, террористических и экстремистских организаций, транснациональных преступных сообществ (преступных организаций), а также отдельных лиц;";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z131" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить подпунктами 2-1), 2-2), 2-3) и 2-4) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z132" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1) обеспечение Председателя Совета Безопасности, Президента, Парламента, Правительства и других государственных органов Республики Казахстан разведывательной информацией и аналитическими оценками, необходимыми для принятия решений в политической, финансово-экономической, военно-политической, научно-технической, гуманитарной, экологической и иных областях, затрагивающих национальные интересы Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z133" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) содействие в реализации политики руководства государства в политической, военно-политической, финансово-экономической, научно-технической, гуманитарной, экологической и иных областях, затрагивающих национальные интересы Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z134" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3) обеспечение взаимодействия государственных органов и организаций Республики Казахстан в рамках разведывательного сообщества Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
-[...15 lines deleted...]
-      дополнить подпунктами 2-1), 2-2), 2-3) и 2-4) следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z135" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-4) обеспечение безопасности загранучреждений Республики Казахстан и их персонала и реализация мер по защите государственных секретов и противодействию техническим разведкам в загранучреждениях Республики Казахстан;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3831,1470 +4172,1470 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 21)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 12 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "21) организует и осуществляет разведывательную деятельность в интересах Республики Казахстан;"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z138" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дополнить пунктом 12-1-2 следующего содержания:   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z139" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "12-1-2. Функции Службы внешней разведки Комитета национальной безопасности: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z140" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сбор, накопление, анализ, оценка, систематизация и обобщение разведывательной информации, подготовка на ее основе прогнозов, предложений и рекомендаций по защите и продвижению национальных интересов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z141" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставление Председателю Совета Безопасности, Президенту, Парламенту, Правительству, государственным органам и государственным организациям Республики Казахстан разведывательной информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z142" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление контрразведывательных и оперативно-розыскных мероприятий, радиотехнической и радиоэлектронной разведки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z143" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организация и проведение мероприятий содействия, направленных на создание условий для реализации национальных интересов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
-[...15 lines deleted...]
-      1) сбор, накопление, анализ, оценка, систематизация и обобщение разведывательной информации, подготовка на ее основе прогнозов, предложений и рекомендаций по защите и продвижению национальных интересов Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) участие в обеспечении безопасности Президента Республики Казахстан и других охраняемых лиц за рубежом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
-[...15 lines deleted...]
-      2) предоставление Председателю Совета Безопасности, Президенту, Парламенту, Правительству, государственным органам и государственным организациям Республики Казахстан разведывательной информации;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) участие в подготовке заключаемых Республикой Казахстан международных договоров, разработке проектов законов и иных нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
-[...15 lines deleted...]
-      3) осуществление контрразведывательных и оперативно-розыскных мероприятий, радиотехнической и радиоэлектронной разведки;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) выполнение международных обязательств Республики Казахстан, в том числе в сфере внешней разведки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
-[...15 lines deleted...]
-      4) организация и проведение мероприятий содействия, направленных на создание условий для реализации национальных интересов Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) поддержание и развитие в установленном порядке контактов с подразделениями внешней разведки специальных служб, правоохранительными органами иностранных государств, международными правоохранительными организациями на основе международных договоров Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
-[...15 lines deleted...]
-      5) участие в обеспечении безопасности Президента Республики Казахстан и других охраняемых лиц за рубежом;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) разработка стратегии, тактики и планов осуществляемой разведывательной деятельности на среднесрочный и краткосрочный периоды в установленном порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
-[...15 lines deleted...]
-      6) участие в подготовке заключаемых Республикой Казахстан международных договоров, разработке проектов законов и иных нормативных правовых актов;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечение и осуществление внутреннего контроля разведывательной деятельности в установленном порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
-[...15 lines deleted...]
-      7) выполнение международных обязательств Республики Казахстан, в том числе в сфере внешней разведки;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) выработка и реализация мер по совершенствованию правовой основы разведывательной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
-[...15 lines deleted...]
-      8) поддержание и развитие в установленном порядке контактов с подразделениями внешней разведки специальных служб, правоохранительными органами иностранных государств, международными правоохранительными организациями на основе международных договоров Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) подбор и изучение кандидатов на службу, организация процесса прохождения и прекращения службы сотрудников и работников Службы внешней разведки, обучения кадров в учебных заведениях и научно-исследовательских учреждениях Республики Казахстан, а также в учебных заведениях других государств, в том числе и специальных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
-[...15 lines deleted...]
-      9) разработка стратегии, тактики и планов осуществляемой разведывательной деятельности на среднесрочный и краткосрочный периоды в установленном порядке;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) специальная подготовка и повышение квалификации сотрудников и военнослужащих участников разведывательного сообщества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
-[...15 lines deleted...]
-      10) обеспечение и осуществление внутреннего контроля разведывательной деятельности в установленном порядке;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация научно-методического обеспечения основных направлений разведывательной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
-[...15 lines deleted...]
-      11) выработка и реализация мер по совершенствованию правовой основы разведывательной деятельности;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) обеспечение взаимодействия государственных органов Республики Казахстан в рамках разведывательного сообщества Республики Казахстан по организационному, оперативному, аналитическому, методическому, техническому, программно-аппаратному и иным направлениям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
-[...15 lines deleted...]
-      12) подбор и изучение кандидатов на службу, организация процесса прохождения и прекращения службы сотрудников и работников Службы внешней разведки, обучения кадров в учебных заведениях и научно-исследовательских учреждениях Республики Казахстан, а также в учебных заведениях других государств, в том числе и специальных;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществление защиты сведений, составляющих государственные секреты, в загранучреждениях Республики Казахстан и на объектах Службы внешней разведки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
-[...15 lines deleted...]
-      13) специальная подготовка и повышение квалификации сотрудников и военнослужащих участников разведывательного сообщества;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) реализация мер по обеспечению собственной безопасности, защите сил, средств и деятельности Службы внешней разведки от противоправных действий и угроз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
-[...15 lines deleted...]
-      14) организация научно-методического обеспечения основных направлений разведывательной деятельности;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) реализация мер по обеспечению конспирации деятельности Службы внешней разведки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
-[...15 lines deleted...]
-      15) обеспечение взаимодействия государственных органов Республики Казахстан в рамках разведывательного сообщества Республики Казахстан по организационному, оперативному, аналитическому, методическому, техническому, программно-аппаратному и иным направлениям;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) организация и осуществление мероприятий по противодействию техническим разведкам, физической и инженерно-технической защите загранучреждений и объектов Службы внешней разведки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
-[...15 lines deleted...]
-      16) осуществление защиты сведений, составляющих государственные секреты, в загранучреждениях Республики Казахстан и на объектах Службы внешней разведки;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) организация и проведение в установленном порядке мероприятий по мобилизационной подготовке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
-[...15 lines deleted...]
-      17) реализация мер по обеспечению собственной безопасности, защите сил, средств и деятельности Службы внешней разведки от противоправных действий и угроз;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) организация, координация и непосредственное ведение оперативных учетов в органах национальной безопасности по линии разведки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
-[...15 lines deleted...]
-      18) реализация мер по обеспечению конспирации деятельности Службы внешней разведки;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) создание и использование ведомственного архива, справочных, информационных систем и информационных ресурсов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
-[...15 lines deleted...]
-      19) организация и осуществление мероприятий по противодействию техническим разведкам, физической и инженерно-технической защите загранучреждений и объектов Службы внешней разведки;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) обеспечение защищенной связью подразделений Службы внешней разведки и загранучреждений Республики Казахстан в порядке, установленном Председателем КНБ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
-[...15 lines deleted...]
-      20) организация и проведение в установленном порядке мероприятий по мобилизационной подготовке;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) выполнение иных функций, определяемых законами Республики Казахстан и актами Президента Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
-[...15 lines deleted...]
-      21) организация, координация и непосредственное ведение оперативных учетов в органах национальной безопасности по линии разведки;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт 13 дополнить подпунктом 3-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
-[...15 lines deleted...]
-      22) создание и использование ведомственного архива, справочных, информационных систем и информационных ресурсов;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-1) вносить предложения Президенту и Правительству Республики Казахстан по вопросам совершенствования внешней разведки;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
-[...15 lines deleted...]
-      23) обеспечение защищенной связью подразделений Службы внешней разведки и загранучреждений Республики Казахстан в порядке, установленном Председателем КНБ;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пункт 16 дополнить подпунктами 125-51), 125-52), 125-53), 125-54), 125-55), 125-56), 125-57), 125-58), 125-59), 125-60), 125-61), 125-62), 125-63), 125-64), 125-65), 125-66), 125-67), 125-68) следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
-[...15 lines deleted...]
-      24) выполнение иных функций, определяемых законами Республики Казахстан и актами Президента Республики Казахстан.";</w:t>
+    <w:bookmarkStart w:name="z167" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "125-51) секретно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
-[...15 lines deleted...]
-      пункт 13 дополнить подпунктом 3-1) следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z168" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125-52) секретно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
-[...15 lines deleted...]
-      "3-1) вносить предложения Президенту и Правительству Республики Казахстан по вопросам совершенствования внешней разведки;";</w:t>
+    <w:bookmarkStart w:name="z169" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125-53) секретно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
-[...15 lines deleted...]
-      пункт 16 дополнить подпунктами 125-51), 125-52), 125-53), 125-54), 125-55), 125-56), 125-57), 125-58), 125-59), 125-60), 125-61), 125-62), 125-63), 125-64), 125-65), 125-66), 125-67), 125-68) следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z170" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125-54) секретно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
-[...15 lines deleted...]
-      "125-51) секретно;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125-55) секретно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
-[...15 lines deleted...]
-      125-52) секретно;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125-56) секретно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
-[...15 lines deleted...]
-      125-53) секретно;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125-57) секретно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
-[...15 lines deleted...]
-      125-54) секретно;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125-58) секретно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
-[...15 lines deleted...]
-      125-55) секретно;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125-59) секретно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
-[...15 lines deleted...]
-      125-56) секретно;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125-60) секретно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
-[...15 lines deleted...]
-      125-57) секретно;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125-61) секретно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
-[...15 lines deleted...]
-      125-58) секретно;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125-62) секретно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
-[...15 lines deleted...]
-      125-59) секретно;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125-63) секретно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
-[...15 lines deleted...]
-      125-60) секретно;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125-64) секретно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
-[...15 lines deleted...]
-      125-61) секретно;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125-65) секретно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
-[...15 lines deleted...]
-      125-62) секретно;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125-66) секретно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
-[...15 lines deleted...]
-      125-63) секретно;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125-67) секретно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
-[...15 lines deleted...]
-      125-64) секретно;</w:t>
+    <w:bookmarkStart w:name="z184" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125-68) секретно;".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z181" w:id="174"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z185" w:id="178"/>
+    <w:bookmarkStart w:name="z185" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 10 декабря 1999 года № 282 "Вопросы Пограничной службы Комитета национальной безопасности Республики Казахстан" (САПП Республики Казахстан, 1999 г., № 54, ст. 533):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z186" w:id="179"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z186" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Пограничной службе Комитета национальной безопасности Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z187" w:id="180"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z187" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в подпункте 23) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "и уполномоченным органом в сфере внешней разведки" исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z188" w:id="181"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z188" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 13 апреля 2000 года № 371 "Об утверждении Перечня должностных лиц государственных органов, наделенных полномочиями по отнесению сведений к государственным секретам Республики Казахстан" (САПП Республики Казахстан, 2000 г., № 18, ст. 186):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z189" w:id="182"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z189" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> должностных лиц государственных органов, наделенных полномочиями по отнесению сведений к государственным секретам Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z190" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 1 раздела "1. Сведения в военной области" таблицы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z191" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзацах первом, третьем, четвертом, пятом, шестом, седьмом, одиннадцатом, четырнадцатом, пятнадцатом, шестнадцатом, семнадцатом, девятнадцатом и двадцатом слова ", Директор Службы внешней разведки "Сырбар" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z192" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце тринадцатом слова "Директор Службы внешней разведки "Сырбар" заменить словами "Председатель Комитета национальной безопасности";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z193" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 1 раздела "2. Сведения в области экономики, образования, науки и техники" таблицы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z190" w:id="183"/>
-[...15 lines deleted...]
-      в графе 1 раздела "1. Сведения в военной области" таблицы:</w:t>
+    <w:bookmarkStart w:name="z194" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзацах первом, третьем, четвертом, седьмом, тринадцатом, четырнадцатом, шестнадцатом, двадцать третьем слова ", Директор Службы внешней разведки "Сырбар" исключить;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z191" w:id="184"/>
-[...15 lines deleted...]
-      в абзацах первом, третьем, четвертом, пятом, шестом, седьмом, одиннадцатом, четырнадцатом, пятнадцатом, шестнадцатом, семнадцатом, девятнадцатом и двадцатом слова ", Директор Службы внешней разведки "Сырбар" исключить;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзаце двенадцатом, восемнадцатом, двадцать шестом, двадцать восьмом, двадцать девятом слова "Директор Службы внешней разведки "Сырбар" заменить словами "Председатель Комитета национальной безопасности";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z192" w:id="185"/>
-[...15 lines deleted...]
-      в абзаце тринадцатом слова "Директор Службы внешней разведки "Сырбар" заменить словами "Председатель Комитета национальной безопасности";</w:t>
+    <w:bookmarkStart w:name="z196" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 1 раздела "3. Сведения во внешнеполитической и внешнеэкономической области" таблицы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z193" w:id="186"/>
-[...15 lines deleted...]
-      в графе 1 раздела "2. Сведения в области экономики, образования, науки и техники" таблицы:</w:t>
+    <w:bookmarkStart w:name="z197" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в абзацах первом, втором, третьем, четвертом и пятом слова ", Директор Службы внешней разведки "Сырбар" исключить;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z194" w:id="187"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z198" w:id="191"/>
+    <w:bookmarkStart w:name="z198" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в абзаце седьмом слова "Директор Службы внешней разведки "Сырбар" заменить словами "Председатель Комитета национальной безопасности"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z199" w:id="192"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z199" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в графе 1 раздела "4. Сведения в области разведывательной, контрразведывательной, оперативно-розыскной и иной деятельности" таблицы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z200" w:id="193"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z200" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в абзацах первом, втором, третьем, четвертом, пятом, шестом, седьмом, восьмом, десятом, одиннадцатом, двенадцатом, тринадцатом и восемнадцатом слова ", Директор Службы внешней разведки "Сырбар" исключить. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z201" w:id="194"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z201" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Секретно. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z202" w:id="195"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z202" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Секретно. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5323,150 +5664,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="196"/>
+    <w:bookmarkStart w:name="z215" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В Указ Президента Республики Казахстан от 17 января 2004 года № 1283дсп "Об утверждении реестров должностей военнослужащих, сотрудников специальных государственных органов, правоохранительных органов, государственной фельдъегерской службы и органов прокуратуры Республики Казахстан по категориям": (с пометкой "Для служебного пользования").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z216" w:id="197"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z216" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 12 октября 2006 года № 201 "Об утверждении Государственного протокола Республики Казахстан" (САПП Республики Казахстан, 2006 г., № 39, ст. 428):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z217" w:id="198"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z217" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Государственному протоколу Республики Казахстан, утвержденному вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5479,90 +5820,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="199"/>
+    <w:bookmarkStart w:name="z219" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Государственному протоколу Республики Казахстан, утвержденному вышеназванным Указом: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5657,330 +5998,330 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z224" w:id="200"/>
+    <w:bookmarkStart w:name="z224" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 25 августа 2011 года № 144 "О военной форме одежды и знаках различия военнослужащих Вооруженных Сил, других войск и воинских формирований Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z225" w:id="201"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z225" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>описании и рисунках</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> образцов военной формы одежды и знаков различия военнослужащих Вооруженных Сил, других войск и воинских формирований Республики Казахстан, утвержденных вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z226" w:id="202"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z226" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в рисунке 195:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z227" w:id="203"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z227" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изображения нарукавных знаков Службы внешней разведки Республики Казахстан "Сырбар" исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z228" w:id="204"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z228" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 30 сентября 2011 года № 155 "О вопросах государственных символов и геральдики ведомственных и иных, приравненных к ним, наград некоторых государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, Конституционного Совета Республики Казахстан, правоохранительных органов, судов, Вооруженных Сил, других войск и воинских формирований" (САПП Республики Казахстан, 2011 г., № 55, ст. 783):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z229" w:id="205"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z229" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечне и описаниях</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведомственных и иных, приравненных к ним, наград некоторых государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, Конституционного Совета Республики Казахстан, правоохранительных органов, судов, Вооруженных Сил, других войск и воинских формирований, утвержденных вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z230" w:id="206"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z230" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведомственных и иных, приравненных к ним, наград некоторых государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, Конституционного Совета Республики Казахстан, правоохранительных органов, судов, Вооруженных Сил, других войск и воинских формирований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z231" w:id="207"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z231" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>разделе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Медали:":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5993,90 +6334,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z233" w:id="208"/>
+    <w:bookmarkStart w:name="z233" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>разделе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Нагрудные знаки:":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6089,90 +6430,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="209"/>
+    <w:bookmarkStart w:name="z235" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>описаниях</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведомственных и иных, приравненных к ним, наград некоторых государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, Конституционного Совета Республики Казахстан, правоохранительных органов, судов, Вооруженных Сил, других войск и воинских формирований (далее – Описания):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6437,131 +6778,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>100-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Описаниям исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="210"/>
+    <w:bookmarkStart w:name="z239" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> награждения ведомственными и иными, приравненными к ним, наградами (лишения ведомственных и иных, приравненных к ним, наград) некоторых государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, Конституционного Совета Республики Казахстан, правоохранительных органов, судов, Вооруженных Сил, других войск и воинских формирований, утвержденных вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z240" w:id="211"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z240" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>разделе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "3. Основания награждения ведомственными наградами":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z241" w:id="212"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z241" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6576,72 +6917,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Медаль "Ұлттық қауіпсіздік комитетінің ардагері" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z242" w:id="213"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z242" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "31. Медалью "Ұлттық қауіпсіздік комитетінің ардагері" награждаются сотрудники и военнослужащие органов национальной безопасности Республики Казахстан за многолетнюю и плодотворную работу, положительно характеризуемые по службе и имеющие общую выслугу 25 и более календарных лет в специальных государственных органах Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z243" w:id="214"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z243" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6656,131 +6997,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Медаль "Ұлттық қауіпсіздік қалқаны" I, II, III степеней" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z244" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "34. Медаль "Ұлттық қауіпсіздік қалқаны" состоит из трех степеней:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z245" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) медаль "Ұлттық қауіпсіздік қалқаны" I степени − для награждения за 20 лет выслуги в специальных государственных органах Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z246" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) медаль "Ұлттық қауіпсіздік қалқаны" II степени − для награждения за 15 лет выслуги в специальных государственных органах Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z247" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) медаль "Ұлттық қауіпсіздік қалқаны" III степени − для награждения за 10 лет выслуги в специальных государственных органах Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z244" w:id="215"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6793,51 +7134,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подразделы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Медаль "Сырбар" қызметінің ардагері" и "Медаль "Сыртқы барлауға қосқан үлесі үшін" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z249" w:id="219"/>
+    <w:bookmarkStart w:name="z249" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6852,111 +7193,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Нагрудный знак "Ұлттық қауіпсіздік комитетінің құрметті қызметкері" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z250" w:id="220"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z250" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "59. Нагрудным знаком "Ұлттық қауіпсіздік комитетінің құрметті қызметкері" награждаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z251" w:id="221"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z251" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сотрудники и военнослужащие органов национальной безопасности Республики Казахстан, прослужившие в специальных государственных органах (органах государственной безопасности) Республики Казахстан не менее 20 лет в календарном исчислении, за значительный вклад в обеспечение национальной безопасности, а также достигнутые результаты в оперативно-служебной деятельности, боевой и профессиональной подготовке, отличное выполнение оперативных и боевых заданий, проявление при этом инициативы и настойчивости, успехи в воспитании и обучении кадров, укрепление служебной (воинской) дисциплины;  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z252" w:id="222"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z252" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иные лица, в том числе граждане иностранных государств, внесшие значительный вклад в обеспечение национальной безопасности Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6969,570 +7310,570 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подразделы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Нагрудный знак "Сырбар" қызметінің үздігі" и "Нагрудный знак "Сыртқы барлау құрметті қызметкері" исключить.     </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z254" w:id="223"/>
+    <w:bookmarkStart w:name="z254" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Секретно.     </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z255" w:id="224"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z255" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 24 июня 2013 года № 588 "Об утверждении Положения об Антитеррористическом центре Республики Казахстан" (САПП Республики Казахстан, 2013 г., № 39, ст. 563):  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z256" w:id="225"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z256" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> об Антитеррористическом центре Республики Казахстан, утвержденном вышеназванным Указом:   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z257" w:id="226"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z257" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в подпункте 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "Службы внешней разведки Республики Казахстан "Сырбар"," исключить;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z258" w:id="227"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z258" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить.     </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z259" w:id="228"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z259" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 9 августа 2013 года № 611 "Об утверждении Правил организации и функционирования государственной системы мониторинга информации и оповещения населения о возникновении угрозы акта терроризма" (САПП Республики Казахстан 2013 г., № 44, ст. 647): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z260" w:id="229"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z260" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации и функционирования государственной системы мониторинга информации и оповещения населения о возникновении угрозы акта терроризма, утвержденных вышеназванным Указом: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z261" w:id="230"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z261" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z262" w:id="231"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z262" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       абзац девятый изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z263" w:id="232"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z263" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Министерство индустрии и инфраструктурного развития Республики Казахстан;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z264" w:id="233"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z264" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       абзац двенадцатый исключить. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z265" w:id="234"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z265" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 29 августа 2013 года № 627 "Об утверждении видов и описании специальной формы одежды сотрудников специальных государственных органов Республики Казахстан": </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z266" w:id="235"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z266" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>видах и описании</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> специальной формы одежды сотрудников специальных государственных органов Республики Казахстан, утвержденных вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z267" w:id="236"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z267" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 слова "уполномоченному органу в сфере внешней разведки," исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z268" w:id="237"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z268" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "и Службе внешней разведки Республики Казахстан "Сырбар" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7545,210 +7886,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="238"/>
+    <w:bookmarkStart w:name="z270" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в подпункте 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "и Службы внешней разведки Республики Казахстан "Сырбар" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z271" w:id="239"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z271" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в подпункте 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "и Службы внешней разведки Республики Казахстан "Сырбар" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z272" w:id="240"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z272" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       подпункт 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z273" w:id="241"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z273" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>разделе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Рисунки образцов специальной формы одежды сотрудников специальных государственных органов Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7761,51 +8102,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>рисунок 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z275" w:id="242"/>
+    <w:bookmarkStart w:name="z275" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7840,531 +8181,531 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "и Службы внешней разведки Республики Казахстан "Сырбар" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z276" w:id="243"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z276" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>рисунке 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z277" w:id="244"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z277" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изображения кокарды с эмблемой к головным уборам повседневно-полевым Службы внешней разведки Республики Казахстан "Сырбар" исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z278" w:id="245"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z278" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 1 июля 2014 года № 849 "Об определении компетентных органов от Республики Казахстан по Соглашению о сотрудничестве в подготовке специалистов антитеррористических подразделений в учебных заведениях компетентных органов государств-участников Содружества Независимых Государств":  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z279" w:id="246"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z279" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "Службу внешней разведки Республики Казахстан "Сырбар"," исключить.   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z280" w:id="247"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z280" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 26 августа 2016 года № 310 "О мерах по реализации Соглашения о подготовке военных кадров для государств-членов Организации Договора о коллективной безопасности":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z281" w:id="248"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z281" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова "и Службу внешней разведки Республики Казахстан "Сырбар" исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z282" w:id="249"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z282" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Секретно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z283" w:id="250"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z283" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 12 февраля 2019 года № 838 "О некоторых вопросах Совета Безопасности Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z284" w:id="251"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z284" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Совете Безопасности Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z285" w:id="252"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z285" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> слова ", Директор Службы внешней разведки Республики Казахстан "Сырбар" исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z286" w:id="253"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z286" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 6 июня 2019 года № 65 "Об определении компетентных органов по реализации Соглашения государств – участников Содружества Независимых Государств о сотрудничестве в материально-техническом обеспечении компетентных органов, осуществляющих борьбу с терроризмом и иными насильственными проявлениями экстремизма":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z287" w:id="254"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z287" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z288" w:id="255"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z288" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       слова "Службу внешней разведки Республики Казахстан "Сырбар"," исключить;  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z289" w:id="256"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z289" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       слова "Министерство цифрового развития, оборонной и аэрокосмической промышленности Республики Казахстан" заменить словами "Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан".    </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="252"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8492,420 +8833,420 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан     </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 18 сентября 2019 года № 163   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z291" w:id="257"/>
+    <w:bookmarkStart w:name="z291" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">утративших силу некоторых указов Президента Республики Казахстан    </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z292" w:id="258"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z292" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 26 марта 2009 года № 773 "О некоторых вопросах Службы внешней разведки Республики Казахстан "Сырбар". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z293" w:id="259"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z293" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Указ Президента Республики Казахстан от 6 января 2011 № 1135 "О внесении изменения в Указ Президента Республики Казахстан от 26 марта 2009 года № 773 "О некоторых вопросах Службы внешней разведки Республики Казахстан "Сырбар". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z294" w:id="260"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z294" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 1 февраля 2011 года № 1147 "О воинских символах Службы внешней разведки Республики Казахстан "Сырбар". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z295" w:id="261"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z295" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 22 июля 2011 № 126 "О внесении изменений в Указ Президента Республики Казахстан от 26 марта 2009 года № 773 "О некоторых вопросах Службы внешней разведки Республики Казахстан "Сырбар". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z296" w:id="262"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z296" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 13 марта 2012 года № 281 "О внесении изменения и дополнения в Указ Президента Республики Казахстан от 26 марта 2009 года № 773 "О некоторых вопросах Службы внешней разведки Республики Казахстан "Сырбар".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z297" w:id="263"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z297" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 3 мая 2013 года № 559 "О внесении изменения в Указ Президента Республики Казахстан от 26 марта 2009 года № 773 "О некоторых вопросах Службы внешней разведки Республики Казахстан "Сырбар".      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z298" w:id="264"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z298" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Указ Президента Республики Казахстан от 12 февраля 2014 года № 752 "О внесении изменений в Указ Президента Республики Казахстан от 26 марта 2009 года № 773 "О некоторых вопросах Службы внешней разведки Республики Казахстан "Сырбар".      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z299" w:id="265"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z299" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 25 июля 2014 года № 863 "О внесении изменений и дополнений в Указ Президента Республики Казахстан от 26 марта 2009 года № 773 "О некоторых вопросах Службы внешней разведки Республики Казахстан "Сырбар".    </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z300" w:id="266"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z300" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Указ Президента Республики Казахстан от 9 сентября 2015 года № 84 "О внесении дополнения в Указ Президента Республики Казахстан от 26 марта 2009 года № 773 "О некоторых вопросах Службы внешней разведки Республики Казахстан "Сырбар".       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z301" w:id="267"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z301" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 14 марта 2017 года № 446 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан" (САПП Республики Казахстан, 2017 г., № 11, ст. 59).         </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9281,35 +9622,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>