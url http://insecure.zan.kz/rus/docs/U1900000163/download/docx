--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,63 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c06d69a" w14:textId="c06d69a">
+    <w:p w14:paraId="db1922f" w14:textId="db1922f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:t>[MISSING IMAGE: ,  ]</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2057400" cy="571500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId3"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2057400" cy="571500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -212,74 +247,136 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(выписка)    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> пункта 2 статьи 17-1 Конституционного закона Республики Казахстан от 26 декабря 1995 года "О Президенте Республики Казахстан" ПОСТАНОВЛЯЮ:  </w:t>
+      В соответствии с подпунктом 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Конституционного закона Республики Казахстан "О Президенте Республики Казахстан" ПОСТАНОВЛЯЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -811,54 +908,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z303" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Служба внешней разведки Комитета национальной безопасности Республики Казахстан (далее – Служба) является ведомством Комитета национальной безопасности Республики Казахстан (далее – КНБ), осуществляющим и координирующим разведывательную деятельность в целях обеспечения Президента, Парламента и Правительства, государственных органов и государственных организаций Республики Казахстан разведывательной информацией для принятия решений в политической, финансово-экономической, военно-политической, научно-технической, гуманитарной, экологической и иных областях, затрагивающих национальные интересы Республики Казахстан.</w:t>
+      1. Служба внешней разведки Комитета национальной безопасности Республики Казахстан (далее – Служба) является ведомством Комитета национальной безопасности Республики Казахстан (далее – КНБ), осуществляющим и координирующим разведывательную деятельность в целях обеспечения Президента, Курултая и Правительства, государственных органов и государственных организаций Республики Казахстан разведывательной информацией для принятия решений в политической, финансово-экономической, военно-политической, научно-технической, гуманитарной, экологической и иных областях, затрагивающих национальные интересы Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z304" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Служба осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1153,54 +1312,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Службе запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z316" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Службе законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      Если Службе законами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z317" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z318" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1211,51 +1432,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z319" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) обеспечение Президента, Парламента и Правительства, государственных органов и государственных организаций Республики Казахстан разведывательной информацией и аналитическими оценками, необходимыми для принятия решений в политической, финансово-экономической, военно-политической, научно-технической, гуманитарной, экологической и иных областях, затрагивающих национальные интересы Республики Казахстан;</w:t>
+      1) обеспечение Президента, Курултая и Правительства, государственных органов и государственных организаций Республики Казахстан разведывательной информацией и аналитическими оценками, необходимыми для принятия решений в политической, финансово-экономической, военно-политической, научно-технической, гуманитарной, экологической и иных областях, затрагивающих национальные интересы Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z320" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) участие в разработке и реализации государственной политики в области национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z321" w:id="28"/>
     <w:p>
@@ -1291,74 +1512,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содействие в реализации политики руководства государства в политической, военно-политической, финансово-экономической, научно-технической, гуманитарной, экологической и иных областях, затрагивающих национальные интересы Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z323" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) добывание разведывательной информации и реализация мер, направленных на недопущение реального и потенциального ущерба национальным интересам и безопасности Республики Казахстан со стороны специальных служб и организаций иностранных государств, террористических и экстремистских организаций, преступных сообществ (преступных организаций), а также отдельных лиц;</w:t>
+      5) добывание разведывательной информации и реализация мер, направленных на недопущение реального и потенциального ущерба национальным интересам и национальной безопасности, основ конституционного строя, Суверенитета и Независимости, территориальной целостности Республики Казахстан и национальной безопасности со стороны специальных служб иностранных государств, иных зарубежных организаций, террористических и экстремистских организаций, преступных групп и отдельных лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z324" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) иные задачи, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z325" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Права и обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z326" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2253,51 +2536,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сбор, накопление, анализ, оценка, систематизация и обобщение разведывательной информации, подготовка на ее основе прогнозов, предложений и рекомендаций по защите и продвижению национальных интересов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z357" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) предоставление Президенту, Парламенту, Правительству, государственным органам и организациям Республики Казахстан разведывательной информации;</w:t>
+      2) предоставление Президенту, Курултаю, Правительству, государственным органам и организациям Республики Казахстан разведывательной информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z358" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществление контрразведывательной деятельности, общих и специальных оперативно-розыскных мероприятий, радиотехнической и радиоэлектронной разведки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z359" w:id="63"/>
     <w:p>
@@ -2856,71 +3139,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным Указом Президента РК от 13.03.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными указами Президента РК от 13.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 495</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z382" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9252,55 +9555,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9622,35 +9925,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>