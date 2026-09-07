--- v0 (2025-11-07)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a4a2bae" w14:textId="a4a2bae">
+    <w:p w14:paraId="fe8a6dd" w14:textId="fe8a6dd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,51 +76,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>О подписании Договора между Республикой Казахстан и Малайзией о выдаче</w:t>
+        <w:t>О подписании Договора между Республикой Казахстан и Правительством Малайзии о выдаче</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ Президента Республики Казахстан от 11 июня 2019 года № 68.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -218,50 +218,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Правительства Республики </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Казахстан      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции Указа Президента РК от 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -293,214 +331,337 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Договора между Республикой Казахстан и Малайзией о выдаче.   </w:t>
+        <w:t>
+      1. Одобрить прилагаемый проект Договора между Республикой Казахстан и Правительством Малайзии о выдаче.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Сноска. Пункт 1 – в редакции Указа Президента РК от 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2. Уполномочить Генерального Прокурора Республики Казахстан Нурдаулетова Гизата Дауренбековича подписать от имени Республики Казахстан Договор между Республикой Казахстан и Малайзией о выдаче, разрешив вносить изменения и дополнения, не имеющие принципиального характера.    </w:t>
+        <w:t>
+      2. Уполномочить Генерального Прокурора Республики Казахстан Асылова Берика Ногайулы подписать от имени Республики Казахстан Договор между Республикой Казахстан и Правительством Малайзии о выдаче, разрешив вносить изменения и дополнения, не имеющие принципиального характера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции Указа Президента РК от 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Настоящий Указ вводится в действие со дня подписания.    </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Президент      </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -598,97 +759,90 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ОДОБРЕН  </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Указом Президента Республики  </w:t>
+              <w:t>Указом Президента</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Казахстан от 11 июня 2019 года  </w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ </w:t>
+              <w:t>от 11 июня 2019 года</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:t>68</w:t>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
+              <w:t>№68</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -709,3522 +863,3686 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Проект    </w:t>
+              <w:t>Проект</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ДОГОВОР     </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">МЕЖДУ РЕСПУБЛИКОЙ КАЗАХСТАН И МАЛАЙЗИЕЙ О ВЫДАЧЕ     </w:t>
+        <w:t xml:space="preserve">между Республикой Казахстан и Правительством Малайзии о выдаче     </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Проект договора – в редакции Указа Президента РК от 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республика Казахстан и Правительство Малайзии, далее именуемые по отдельности "Сторона" и совместно "Стороны", желая укрепить дружественные отношения между двумя странами; признавая необходимость обеспечения более эффективного сотрудничества между Сторонами в борьбе с преступностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
-[...15 lines deleted...]
-      Республика Казахстан и Правительство Малайзии, далее именуемые по отдельности "Сторона" и совместно "Стороны",    </w:t>
+    <w:bookmarkStart w:name="z16" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласились о нижеследующем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
-[...15 lines deleted...]
-      желая укрепить дружественные отношения между двумя странами, признавая необходимость обеспечения более эффективного сотрудничества между Сторонами в борьбе с преступностью, согласились о нижеследующем:    </w:t>
+    <w:bookmarkStart w:name="z17" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 1</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Обязательства выдачи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> СТАТЬЯ 1   </w:t>
+    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стороны в соответствии с настоящим Договором и согласно своему законодательству выдают друг другу любое лицо, которое разыскивается в Запрашивающей Стороне для уголовного преследования за преступление, влекущее выдачу, или осуждено в Запрашивающей Стороне за преступление, влекущее выдачу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Преступления, влекущие выдачу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Преступлением, влекущим выдачу, признается такое преступление, которое подлежит наказанию в соответствии с законодательством обеих Сторон лишением свободы на срок не менее одного (1) года или более строгим наказанием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Если запрос о выдаче касается лица, осужденного к лишению свободы судом Запрашивающей Стороны за преступление, влекущее выдачу, выдача производится только если на момент поступления запроса о выдаче неотбытый срок наказания составляет не менее шести (6) месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В целях настоящей статьи для определения того, является ли совершенное действие или бездействие преступлением в соответствии с законодательством Сторон, не имеет значения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) подпадает ли преступление по законодательству Сторон под одну категорию преступлений или совершенное преступление называется одинаковой или разной терминологией; или</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) отличаются ли в соответствии с законодательством Сторон составы преступления, если вся совокупность действий или бездействия, представленных Запрашивающей Стороной, признается преступлением согласно законодательству Запрашиваемой Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Если выдача запрашивается за совершение преступления, связанного с нарушением законодательства о таможенном или валютном регулировании, налогообложении или контроле за оборотом иностранной валюты, в выдаче не может быть отказано на том основании, что законодательство Запрашиваемой Стороны не предусматривает таких же налогов или таможенных пошлин или не содержит такие же нормы в сфере налогообложения, таможенного или валютного регулирования, или контроля за оборотом иностранной валюты, как законодательство Запрашивающей Стороны, если действия или бездействия, за которые запрашивается выдача, являются преступлением по законодательству Запрашиваемой Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Если преступление было совершено за пределами Запрашивающей Стороны, выдача осуществляется, если законодательство Запрашиваемой Стороны предусматривает наказание за преступления, совершенные за пределами ее территории при таких же обстоятельствах. Если законодательство Запрашиваемой Стороны не предусматривает этого, Запрашиваемая Сторона может по своему усмотрению отказать в выдаче.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 3</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отказ в выдаче</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Выдача не производится на основании любого из следующих обстоятельств:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) если Запрашиваемая Сторона полагает, что преступления, в связи с которыми запрашивается выдача, являются преступлениями политического характера, к которым не относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      i) убийство или другое умышленное преступление против личности Главы государства или члена его семьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ii) преступление, в отношении которого Стороны имеют международные обязательства в соответствии с многосторонним международным договором, участниками которого являются обе Стороны, по выдаче разыскиваемого лица или передаче дела в их компетентные органы для принятия решения об уголовном преследовании; и</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      iii) приготовление, покушение, организация, подстрекательство к совершению, пособничество или сговор с целью совершения преступлений, указанных в подпунктах i) и ii) настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) если Запрашиваемая Сторона имеет обоснованные причины полагать, что запрос о выдаче лица представлен с целью обвинения или наказания разыскиваемого лица по причинам расы, этнического происхождения, религии, пола, национальности или политических убеждений или лицу может быть причинен ущерб по любой из этих причин;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) если преступление, за которое запрашивается выдача, является воинским преступлением по законодательству Запрашиваемой Стороны, не имеющим аналогии в обычном уголовном праве Запрашиваемой Стороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      d) если по отношению к преступлению, за совершение которого запрашивается выдача лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      i) лицо было оправдано, помиловано или уголовное преследование в отношении него было прекращено в Запрашиваемой Стороне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ii) лицо было осуждено в Запрашиваемой Стороне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      iii) лицо отбыло наказание в Запрашиваемой Стороне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e) если она противоречит законодательству Запрашиваемой Стороны или обязательствам Запрашиваемой Стороны, вытекающим из международных договоров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      f) если на момент получения запроса о выдаче лица за преступление, по которому запрашивается выдача, уголовное преследование или исполнение наказания не могут быть осуществлены вследствие истечения срока давности либо по иному законному основанию, предусмотренному законодательством Запрашиваемой Стороны. Период, в течение которого лицо, выдача которого запрашивается, уклоняется от правосудия, не засчитывается в сроки давности привлечения к уголовной ответственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Если за преступление, по которому запрашивается выдача, в соответствии с законодательством Запрашивающей Стороны предусматривается наказание в виде смертной казни, запрос о выдаче не может быть направлен без предварительной консультации и согласия обеих Сторон на направление запроса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В выдаче может быть отказано в соответствии с настоящим Договором при любом из следующих обстоятельств:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) если лицо, выдача которого запрашивается, является гражданином Запрашиваемой Стороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) когда преступление, в отношении которого запрашивается выдача, рассматривается как подпадающее под юрисдикцию Запрашиваемой Стороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) когда Запрашиваемая Сторона считает, что выдача может нанести ущерб ее суверенитету, национальной безопасности, общественному порядку или другим существенным государственным интересам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      d) если за преступление, за которое запрашивается выдача, в Запрашиваемой Стороне осуществляется уголовное преследование в отношении лица, выдача которого запрашивается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В случае отказа в выдаче в соответствии с подпунктами а) или Ь) пункта 3 настоящей статьи, Запрашиваемая Сторона по запросу Запрашивающей Стороны представляет на рассмотрение материалы дела своим компетентным органам с целью уголовного преследования разыскиваемого лица в соответствии со своим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 4</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Временная выдача или отсрочка выдачи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Запрашиваемая Сторона может отсрочить выдачу лица с целью привлечения его к уголовной ответственности или отбытия им наказания за преступление, не относящееся к тому, за которое запрашивается выдача. В таком случае Запрашиваемая Сторона уведомляет об этом Запрашивающую Сторону.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Если лицо отбывает наказание на территории Запрашиваемой Стороны за преступление, не относящееся к тому, за которое запрашивается выдача, Запрашиваемая Сторона может на время выдать это лицо Запрашивающей Стороне для осуществления уголовного преследования за преступление, по которому запрашивалась выдача. Лицо, выданное на время, должно содержаться под стражей в Запрашивающей Стороне и возвращено Запрашиваемой Стороне по окончании производства по уголовному делу в отношении данного лица в соответствии с письменными условиями, установленными по взаимному согласию Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 5</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Центральные органы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Для целей настоящего Договора центральными органами являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от Республики Казахстан - Генеральная прокуратура Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от Малайзии - Министерство внутренних дел Малайзии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В случае изменения наименований своих центральных органов или передачи их функций другим государственным органам, Стороны уведомляют об этом друг друга по дипломатическим каналам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 6</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Процедура выдачи и необходимые документы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Запрос о выдаче лица составляется в письменной форме и направляется по дипломатическим каналам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Последующие сношения осуществляются через центральные органы непосредственно или дипломатические каналы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Запрос о выдаче лица должен содержать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) сведения, идентифицирующие личность и гражданство разыскиваемого лица, включая, если возможно, фотографии, отпечатки пальцев и информацию о последнем местонахождении разыскиваемого лица, если это известно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) изложение фактических обстоятельств преступления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) текст законов, описывающих преступление, и предусмотренное за него наказание, которое может быть назначено;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      d) сведения о применимых сроках давности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Если лицо разыскивается Запрашивающей Стороной для уголовного преследования за совершение преступления, влекущего выдачу, то запрос о выдаче должен содержать копию ордера на его арест и копию документа, описывающего деяние.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Если лицо осуждено и в отношении него назначено наказание, то запрос о выдаче лица должен содержать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) заверенную копию обвинительного приговора и документ о его вступлении в законную силу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) сведения о дате начала отбывания наказания; и</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) сведения о ходе исполнения приговора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ни одна из Сторон на основании настоящего Договора не может требовать как условие экстрадиции, чтобы другая Сторона предоставляла доказательства по делу в отношении разыскиваемого лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 7</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дополнительная информация</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Если Запрашиваемая Сторона сочтет, что информация, представленная в запросе о выдаче лица, недостаточна в соответствии с настоящим Договором для удовлетворения запроса о выдаче лица, эта Сторона может запросить дополнительную информацию. Запрашиваемая Сторона может установить срок на предоставление такой информации и может продлить его при предоставлении Запрашивающей Стороной обоснования причин для такого продления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Если лицо, выдача которого запрашивается, находится под стражей, а представленная дополнительная информация недостаточна согласно настоящему Договору или не получена в течение оговоренного периода времени, лицо может быть освобождено из-под стражи. Тем не менее, такое освобождение не должно препятствовать повторному аресту и выдаче лица, если дополнительная информация будет получена в последующем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Если лицо освобождено из-под стражи согласно пункту 2 настоящей статьи, Запрашиваемая Сторона должна в кратчайшие сроки сообщить об этом Запрашивающей Стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 8</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перевод</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Все документы, направляемые Сторонами, должны быть переведены на английский язык.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 9</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Удостоверение документов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Документы, которые в соответствии со статьей 6 настоящего Договора сопутствуют запросу о выдаче, должны быть допущены в качестве доказательств, если они удостоверены Запрашивающей Стороной.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Документ считается удостоверенным для целей настоящего Договора, если:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) подписан или удостоверен судьей либо другим лицом компетентного органа Запрашивающей Стороны; и</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) для Республики Казахстан - скреплен гербовой печатью Генеральной прокуратуры Республики Казахстан, а для Малайзии - скреплен гербовой печатью Министерства внутренних дел Малайзии; или</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) заверен в такой форме, которая разрешена по законам Запрашиваемой Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 10</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Временный арест</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В безотлагательных случаях любая из Сторон может запросить временный арест в отношении разыскиваемого лица до представления запроса о выдаче лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Запрос о временном аресте оформляется в письменной форме и передается непосредственно через центральные органы Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Запрос о временном аресте должен содержать следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) описание разыскиваемого лица, включая, если возможно, отпечатки пальцев и фотографии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) если известно, последнее местонахождение разыскиваемого лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) описание преступления, за которые запрашивается лицо;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      d) краткое описание фактов по уголовному делу, включая изложение инкриминируемых действий или бездействий, составляющих каждое преступление, и, если возможно, время и место совершения каждого преступления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e) если лицо запрашивается с целью уголовного преследования, постановление об аресте или копию документа, описывающего деяние, при наличии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      f) если лицо запрашивается с целью исполнения приговора, копию обвинительного приговора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      g) описание наказания, которое может быть или было назначено за совершение преступления; и</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      h) гарантию о последующем направлении запроса о выдаче лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. После получения запроса на временный арест Запрашиваемая Сторона должна предпринять необходимые меры, чтобы арестовать разыскиваемое лицо и незамедлительно уведомить Запрашивающую Сторону о результатах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Арестованное лицо может быть освобождено, если Запрашивающая Сторона не сможет представить необходимые документы, указанные в статье 6 настоящего Договора, в течение сорока (40) суток с даты ареста.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Освобождение лица в соответствии с пунктом 5 настоящей статьи не должно препятствовать рассмотрению запроса о выдаче разыскиваемого лица, если запрос впоследствии получен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 11</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Упрощенная выдача</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Если разыскиваемое лицо соглашается вернуться в Запрашивающую Сторону и после персональной консультации официального представителя компетентного или судебного органа о последствиях такого согласия подтверждает свое согласие на возвращение, Запрашиваемая Сторона может выдать лицо без дальнейшего разбирательства в соответствии с ее законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Передача лица в соответствии с пунктом 1 настоящей статьи осуществляется в соответствии со статьями 13 и 14 настоящего Договора с учетом положений статей 15 и 16 настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 12</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конкурирующие запросы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В случае, если Запрашиваемая Сторона получает запрос от нескольких государств о выдаче одного и того же лица за то же самое либо за разные преступления, Запрашиваемая Сторона определяет, какому государству лицо будет выдано, и уведомляет о своем решении эти государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. При принятии решения Запрашиваемая Сторона должна учитывать все факторы, включая следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) были ли запросы сделаны в соответствии с международным договором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) гражданство разыскиваемого лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) тяжесть совершенных преступлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      d) порядок, в котором запросы были предоставлены запрашивающими государствами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e) интересы запрашивающих государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      f) возможность дальнейшей выдачи между запрашивающими государствами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      g) время и место совершения каждого преступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 13</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Решения по запросу о выдаче и передача лица</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Как только решение по запросу было принято, Запрашиваемая Сторона обязана сообщить о принятом решении Запрашивающей Стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z124" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Если в удовлетворении запроса было отказано полностью или частично, Запрашиваемая Сторона должна предоставить письменные причины отказа. По запросу Запрашиваемая Сторона может предоставить копии соответствующих решений суда, относящихся к делу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z125" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Стороны договариваются о дате и месте передачи разыскиваемого лица компетентным органам Запрашивающей Стороны на территории Запрашиваемой Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Если разыскиваемое лицо не вывезено с территории Запрашиваемой Стороны в течение периода времени, установленного законодательством Запрашиваемой Стороны, лицо может быть освобождено из-под стражи и в последующем Запрашиваемая Сторона может отказать в выдаче за то же самое преступление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Если форс-мажорные обстоятельства препятствуют Сторонам передать или вывезти выданное лицо, об этом уведомляется другая Сторона. В этом случае Стороны согласовывают новую дату и место передачи лица, для которой применяются положения пункта 4 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z128" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 14</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z129" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Изъятие и передача собственности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z130" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В степени, допустимой в соответствии со своим законодательством, Запрашиваемая Сторона может изъять и передать Запрашивающей Стороне любую собственность, находящуюся во владении разыскиваемого лица на момент его задержания, которая может быть использована в качестве доказательства в совершении преступления, за которое запрашивается выдача лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z131" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. С учетом пункта 1 настоящей статьи собственность может быть передана по просьбе Запрашивающей Стороны, даже если передача разыскиваемого лица не может быть осуществлена вследствие его смерти или побега.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z132" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Запрашиваемая Сторона может обусловить передачу собственности после получения заверения Запрашивающей Стороны о том, что собственность будет возвращена Запрашиваемой Стороне в кратчайшие сроки. Запрашиваемая Сторона может также отложить передачу собственности, если она необходима в качестве доказательств по другим разбирательствам в Запрашиваемой Стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z133" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. При применении настоящей статьи любые права Запрашиваемой Стороны или третьих лиц в отношении передаваемой собственности учитываются должным образом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z134" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Расходы по возврату любой переданной собственности несет Запрашивающая Сторона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z135" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 15</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z136" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Специальное правило</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z137" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Лицо, выданное согласно настоящему Договору, не может быть задержано, арестовано, обвинено, осуждено или подвергнуто любому другому ограничению его личной свободы на территории Запрашивающей Стороны, за исключением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z138" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) преступления, по которому выдача лица удовлетворена;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z139" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) любого другого преступления, основанного на тех же фактах, за которые выдача была удовлетворена;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z140" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      c) любого другого преступления, влекущего выдачу, по которому имеется согласие Запрашиваемой Стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z141" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Пункт 1 настоящей статьи не применяется, если лицо имело возможность покинуть территорию Запрашивающей Стороны и не сделало этого в течение тридцати (30) суток с даты окончательного освобождения за преступление, по которому выдача была удовлетворена, либо лицо, покинув территорию Запрашивающей Стороны после его выдачи, добровольно возвратилось обратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z142" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 16</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z143" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Передача третьему государству</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z144" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Лицо, выданное в соответствии с настоящим Договором, не может быть выдано Запрашивающей Стороной третьему государству или международному трибуналу, учрежденному в соответствии с многосторонней международной Конвенцией, для уголовного преследования или исполнения приговора за любое преступление, совершенное до его выдачи, за исключением случаев, когда на это дает согласие Запрашиваемая Сторона, а если конвенция требует согласия другого государства, то согласие дает и это государство.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z145" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Пункт 1 настоящей статьи не применяется, если:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z146" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a) это лицо после выдачи покинет территорию Запрашивающей Стороны и добровольно возвратится; или</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z147" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      b) это лицо, имея возможность покинуть территорию Запрашивающей Стороны, не сделало этого в течение сорока пяти (45) дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z148" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 17</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z149" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Транзит</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z150" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В пределах, допускаемых законодательством, любая из Сторон может разрешить другой Стороне транзит через свою территорию лица, переданного другой Стороне третьим государством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z151" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Запрос о транзите направляется через центральные органы Сторон. Запрос о транзите должен содержать личные данные перевозимого лица, сведения о его гражданстве и краткое изложение обстоятельств дел с приложением копии документа, разрешающего выдачу лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z152" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 18</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Представительство и расходы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Запрашиваемая Сторона консультирует, оказывает помощь, выступает в суде от имени Запрашивающей Стороны и представляет интересы Запрашивающей Стороны либо принимает необходимые меры для представительства Запрашивающей Стороны в ходе любого судебного разбирательства, возникающего в связи с рассмотрением запроса о выдаче лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z155" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Запрашивающая Сторона несет расходы, связанные с письменным и устным переводом и копированием документов, сопровождающих запрос о выдаче, и перевозкой переданного лица. Запрашиваемая Сторона несет другие расходы, возникающие на ее территории по причинам процедуры экстрадиции, включая расходы, возникающие на ее территории в связи с арестом и содержанием лица, выдача которого запрашивается, под стражей, до тех пор, пока данное лицо не будет передано Запрашивающей Стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z156" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Несмотря на пункт 2 настоящей статьи, в случае возникновения расходов в Запрашиваемой Стороне, связанных с запросом и имеющих значительный или экстраординарный характер, Стороны проводят консультации с целью определения того, каким образом расходы будут покрываться.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z157" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ни одна из Сторон не должна предъявлять денежные требования другой Стороне, возникающие при реализации настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z158" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 19</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z159" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Консультации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z160" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. В целях более эффективного использования настоящего Договора Стороны проводят консультации относительно толкования, применения или исполнения настоящего Договора в целом либо по конкретному уголовному делу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z161" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Стороны могут разработать практические меры, которые могут быть необходимыми для содействия реализации настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z162" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 20</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z163" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Соотношение с другими международными договорами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z164" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий Договор не препятствует Сторонам сотрудничать друг с другом по вопросам выдачи лиц в соответствии с другими международными договорами, участницами которых они являются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z165" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 21</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z166" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Урегулирование споров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z167" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Любые споры или разногласия между Сторонами, связанные с толкованием или применением положений настоящего Договора, должны быть урегулированы путем проведения консультаций или переговоров между Сторонами через дипломатические каналы без привязки к какой-либо третьей стороне или международному трибуналу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z168" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 22</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z169" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Изменения и дополнения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z170" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В настоящий Договор по взаимному письменному согласию Сторон могут вноситься изменения и дополнения, которые оформляются отдельными протоколами, являющимися его неотъемлемыми частями и вступающими в силу в порядке, установленном статьей 23 настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z171" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 23</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z172" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Вступление в силу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z173" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий Договор вступает в силу через тридцать (30) дней с даты получения по дипломатическим каналам последнего письменного уведомления о выполнении Сторонами внутригосударственных процедур, необходимых для его вступления в силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z174" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Настоящий Договор применяется к запросам о выдаче лица, представленным после даты его вступления в силу, даже если преступления, с которыми связан запрос, совершены до этой даты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z175" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Статья 24</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z176" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прекращение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z177" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Каждая из Сторон вправе прекратить действие настоящего Договора путем направления по дипломатическим каналам письменного уведомления другой Стороне о своем намерении прекратить его действие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z178" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Настоящий Договор прекращает свое действие по истечении ста восьмидесяти (180) суток с даты получения по дипломатическим каналам любой из Сторон такого уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z179" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Прекращение настоящего Договора не препятствует завершению процедур по любому запросу, направленному в соответствии с настоящим Договором, которые начаты в период его действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> СТАТЬЯ 2 </w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В УДОСТОВЕРЕНИЕ ЧЕГО, нижеподписавшиеся, будучи должным образом на то уполномоченные, подписали настоящий Договор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z181" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Совершено в                                                                                                         202 года в двух экземплярах, каждый на казахском, малайском и английском языках, причем все тексты являются аутентичными.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z182" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае возникновения разногласий в толковании положений настоящего Договора Стороны обращаются к тексту на английском языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3152 lines deleted...]
-    <w:bookmarkEnd w:id="151"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z183" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЗА РЕСПУБЛИКУ КАЗАХСТАН</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>За Республику Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z185" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЗА ПРАВИТЕЛЬСТВО МАЛАЙЗИИ</w:t>
+За Правительство Малайзии</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4550,31 +4868,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>