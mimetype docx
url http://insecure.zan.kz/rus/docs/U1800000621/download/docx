--- v0 (2025-10-27)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="05904d5" w14:textId="05904d5">
+    <w:p w14:paraId="93feeb3" w14:textId="93feeb3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -652,110 +652,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня подписания, за исключением норм и положений по осуществлению Агентством функций по формированию государственной политики в области использования атомной энергии и реализации государственной политики по регулированию операций по разведке урана, которые вводятся в действие со дня введения в действие законов Республики Казахстан, предусматривающих внесение изменений и дополнений в соответствующие законодательные акты Республики Казахстан); от 26.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 975</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">; от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z93" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Премьер-Министр Республики Казахстан, председатель </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z465" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, заместитель председателя </w:t>
+        <w:t>
+      Министр искусственного интеллекта и цифрового развития Республики Казахстан, заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z466" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      вице-министр цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, секретарь </w:t>
+        <w:t>
+      вице-министр искусственного интеллекта и цифрового развития Республики Казахстан, секретарь</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z467" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       члены Комиссии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z468" w:id="11"/>
     <w:p>
@@ -815,50 +835,68 @@
         <w:t>
       Председатель Комитета национальной безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z471" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заместитель Премьер-Министра Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      помощник Президента Республики Казахстан, курирующий вопросы цифровизации</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z472" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z473" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1380,515 +1418,523 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр энергетики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z499" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      советник Президента Республики Казахстан, курирующий вопросы цифровизации</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заместитель Секретаря Совета Безопасности Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z500" w:id="43"/>
-[...15 lines deleted...]
-      заместитель Секретаря Совета Безопасности Республики Казахстан </w:t>
+    <w:bookmarkStart w:name="z501" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заведующий Отделом защиты информационных ресурсов Администрации Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z501" w:id="44"/>
-[...15 lines deleted...]
-      заведующий Отделом информатизации и защиты информационных ресурсов Администрации Президента Республики Казахстан</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заведующий Отделом развития цифровизации Администрации Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z502" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель Судебной администрации Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z502" w:id="45"/>
-[...15 lines deleted...]
-      Руководитель Судебной администрации Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z503" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Управляющий Международным финансовым центром "Астана" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z503" w:id="46"/>
-[...15 lines deleted...]
-      Управляющий Международным финансовым центром "Астана" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z504" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z504" w:id="47"/>
-[...15 lines deleted...]
-      председатель правления Национальной палаты предпринимателей Республики Казахстан "Атамекен" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z505" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эксперты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z505" w:id="48"/>
-[...15 lines deleted...]
-      эксперты:</w:t>
+    <w:bookmarkStart w:name="z506" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ахметов Кайрат Бакибаевич – руководитель товарищества с ограниченной ответственностью "Коркем Телеком" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z506" w:id="49"/>
-[...15 lines deleted...]
-      Ахметов Кайрат Бакибаевич – руководитель товарищества с ограниченной ответственностью "Коркем Телеком" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z507" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абдуалиев Асет Куандыкович – главный исполнительный директор компании "Silkroad Innovation Hub" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z507" w:id="50"/>
-[...15 lines deleted...]
-      Абдуалиев Асет Куандыкович – главный исполнительный директор компании "Silkroad Innovation Hub" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z508" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байменов Алихан Мухамедьевич – председатель Управляющего комитета Астанинского хаба государственной службы (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z508" w:id="51"/>
-[...15 lines deleted...]
-      Байменов Алихан Мухамедьевич – председатель Управляющего комитета Астанинского хаба государственной службы (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z509" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бокаев Бауыржан Нурланович – профессор Академии государственного управления при Президенте Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z509" w:id="52"/>
-[...15 lines deleted...]
-      Бокаев Бауыржан Нурланович – профессор Академии государственного управления при Президенте Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z510" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бутумбаев Серик Батырханович – руководитель товарищества с ограниченной ответственностью "Helios soft" (Favorit) (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z510" w:id="53"/>
-[...15 lines deleted...]
-      Бутумбаев Серик Батырханович – руководитель товарищества с ограниченной ответственностью "Helios soft" (Favorit) (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z511" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Датбаев Алибек Амангельдиевич – старший разработчик и руководитель группы "Booking.com" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z511" w:id="54"/>
-[...15 lines deleted...]
-      Датбаев Алибек Амангельдиевич – старший разработчик и руководитель группы "Booking.com" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z512" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дос Бақытжан Ерланұлы – генеральный директор и сооснователь компании "Goat.AI" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z512" w:id="55"/>
-[...15 lines deleted...]
-      Дос Бақытжан Ерланұлы – генеральный директор и сооснователь компании "Goat.AI" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z513" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мусин Багдат Батырбекович – председатель правления акционерного общества "Казахтелеком" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z513" w:id="56"/>
-[...15 lines deleted...]
-      Мусин Багдат Батырбекович – председатель правления акционерного общества "Казахтелеком" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z514" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Канафин Байжан Болатбекович – руководитель товарищества с ограниченной ответственностью "Documentolog" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z514" w:id="57"/>
-[...15 lines deleted...]
-      Канафин Байжан Болатбекович – руководитель товарищества с ограниченной ответственностью "Documentolog" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z515" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лещенко Сергей Владимирович – генеральный директор компании "Microsoft" по региону Содружества Независимых Государств (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z515" w:id="58"/>
-[...15 lines deleted...]
-      Лещенко Сергей Владимирович – генеральный директор компании "Microsoft" по региону Содружества Независимых Государств (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z516" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ломтадзе Михаил Нугзарович – председатель правления акционерного общества "Kaspi Bank" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z516" w:id="59"/>
-[...15 lines deleted...]
-      Ломтадзе Михаил Нугзарович – председатель правления акционерного общества "Kaspi Bank" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z517" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мухоряпов Рамиль Радикович – председатель наблюдательного совета товарищества с ограниченной ответственностью "Chocofamily Holding" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z517" w:id="60"/>
-[...15 lines deleted...]
-      Мухоряпов Рамиль Радикович – председатель наблюдательного совета товарищества с ограниченной ответственностью "Chocofamily Holding" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z518" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сабыржан Арай – инженер-программист компании "Google" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z518" w:id="61"/>
-[...15 lines deleted...]
-      Сабыржан Арай – инженер-программист компании "Google" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z519" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тулебаев Даурен Онгарбекович – руководитель товарищества с ограниченной ответственностью "Kazdream Technologies" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z519" w:id="62"/>
-[...15 lines deleted...]
-      Тулебаев Даурен Онгарбекович – руководитель товарищества с ограниченной ответственностью "Kazdream Technologies" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z520" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Турлов Тимур Русланович – генеральный директор компании "Freedom Holding Corp." (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z520" w:id="63"/>
-[...15 lines deleted...]
-      Турлов Тимур Русланович – генеральный директор компании "Freedom Holding Corp." (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z521" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фабрицио Пессина – старший партнер и главный операционный директор компании "BCG Platinion" по регионам Европа, Ближний Восток и Латинская Америка (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z521" w:id="64"/>
-[...15 lines deleted...]
-      Фабрицио Пессина – старший партнер и главный операционный директор компании "BCG Platinion" по регионам Европа, Ближний Восток и Латинская Америка (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z522" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шаяхметова Умут Болатхановна – председатель правления акционерного общества "Народный банк Казахстана" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z522" w:id="65"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1999,1968 +2045,2030 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Казахстан от 10 января 2018 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>года № 621</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="66"/>
+    <w:bookmarkStart w:name="z41" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">о Комиссии при Президенте Республики Казахстан по вопросам внедрения цифровизации в Республике Казахстан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение - в редакции Указа Президента РК от 07.12.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 465</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="67"/>
+    <w:bookmarkStart w:name="z43" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 1 - в редакции Указа Президента РК от 07.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="68"/>
+    <w:bookmarkStart w:name="z44" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Комиссия при Президенте Республики Казахстан по вопросам внедрения цифровизации в Республике Казахстан (далее - Комиссия) является консультативно-совещательным органом при Президенте Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z45" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комиссия руководствуется в своей деятельности Конституцией, законами Республики Казахстан, актами Президента Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z45" w:id="69"/>
-[...15 lines deleted...]
-      2. Комиссия руководствуется в своей деятельности Конституцией, законами Республики Казахстан, актами Президента Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Комиссия состоит из председателя, его заместителя, секретаря, членов Комиссии, экспертов Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z46" w:id="70"/>
-[...15 lines deleted...]
-      3. Комиссия состоит из председателя, его заместителя, секретаря, членов Комиссии, экспертов Комиссии.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции Указа Президента РК от 07.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Рабочим органом Комиссии является Министерство искусственного интеллекта и цифрового развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции Указа Президента РК от 07.11.2023 </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции Указа Президента РК от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="71"/>
-[...15 lines deleted...]
-      4. Рабочим органом Комиссии является Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Решения Комиссии носят рекомендательный характер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z48" w:id="72"/>
-[...15 lines deleted...]
-      5. Решения Комиссии носят рекомендательный характер.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Решением Комиссии в целях реализации поставленных перед ним задач могут создаваться проектные группы Комиссии (далее - проектные группы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z49" w:id="73"/>
-[...15 lines deleted...]
-      6. Решением Комиссии в целях реализации поставленных перед ним задач могут создаваться проектные группы Комиссии (далее - проектные группы).</w:t>
+    <w:bookmarkStart w:name="z50" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Состав Комиссии утверждается Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z50" w:id="74"/>
-[...15 lines deleted...]
-      7. Состав Комиссии утверждается Президентом Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи, функции и права Комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z51" w:id="75"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 - в редакции Указа Президента РК от 07.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="76"/>
+    <w:bookmarkStart w:name="z52" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Основными задачами Комиссии являются выработка предложений по вопросам цифровизации, инновационных технологий и области связи в Республике Казахстан, а также мониторинг их реализации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции Указа Президента РК от 07.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Для выполнения возложенных задач Комиссия:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z54" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывает рекомендации, предложения и конкретные проекты в рамках повестки дня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z55" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) создает проектные группы с целью реализации соответствующих инициатив;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z56" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) запрашивает и получает от центральных и местных исполнительных органов областей (города республиканского значения, столицы), районов (городов областного значения) информацию, документы и материалы, необходимые для выполнения возложенных на нее задач;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции Указа Президента РК от 07.11.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 397</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) Исключен Указом Президента РК от 29.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 591</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...76 lines deleted...]
-      3) запрашивает и получает от центральных и местных исполнительных органов областей (города республиканского значения, столицы), районов (городов областного значения) информацию, документы и материалы, необходимые для выполнения возложенных на нее задач;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными указами Президента РК от 19.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1077</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 29.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 591</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Организация деятельности Комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...152 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 - в редакции Указа Президента РК от 07.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="82"/>
+    <w:bookmarkStart w:name="z59" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Руководство деятельностью Комиссии осуществляет председатель Комиссии.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z60" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В отсутствие председателя его обязанности исполняет заместитель председателя.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z60" w:id="83"/>
-[...15 lines deleted...]
-      11. В отсутствие председателя его обязанности исполняет заместитель председателя.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Секретарь Комиссии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z61" w:id="84"/>
-[...15 lines deleted...]
-      12. Секретарь Комиссии:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет мониторинг исполнения поручений председателя и других задач, принятых на заседаниях Комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z62" w:id="85"/>
-[...15 lines deleted...]
-      1) осуществляет мониторинг исполнения поручений председателя и других задач, принятых на заседаниях Комиссии;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) привлекает в установленном порядке для осуществления отдельных видов работ соответствующих экспертов и специалистов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z63" w:id="86"/>
-[...15 lines deleted...]
-      2) привлекает в установленном порядке для осуществления отдельных видов работ соответствующих экспертов и специалистов;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет иные полномочия по поручениям председателя и заместителя председателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z64" w:id="87"/>
-[...15 lines deleted...]
-      3) осуществляет иные полномочия по поручениям председателя и заместителя председателя.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Рабочий орган Комиссии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z65" w:id="88"/>
-[...15 lines deleted...]
-      13. Рабочий орган Комиссии:</w:t>
+    <w:bookmarkStart w:name="z66" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет информационно-аналитическое обеспечение и сопровождение деятельности Комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z66" w:id="89"/>
-[...15 lines deleted...]
-      1) осуществляет информационно-аналитическое обеспечение и сопровождение деятельности Комиссии;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вносит на имя председателя Комиссии повестку дня;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z67" w:id="90"/>
-[...15 lines deleted...]
-      2) вносит на имя председателя Комиссии повестку дня;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет подготовку и проведение заседаний Комиссии в очном и заочном (онлайн) формате;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z68" w:id="91"/>
-[...15 lines deleted...]
-      3) осуществляет подготовку и проведение заседаний Комиссии в очном и заочном (онлайн) формате;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ведет протокол заседаний Комиссии в очном и заочном (онлайн) формате;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z69" w:id="92"/>
-[...15 lines deleted...]
-      4) ведет протокол заседаний Комиссии в очном и заочном (онлайн) формате;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) Исключен Указом Президента РК от 07.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) формирует план работы Комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z72" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уведомляет членов Комиссии об изменении состава, положения Комиссии и иных изменениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z73" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет контроль за ходом выполнения принятых Комиссией решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z74" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет взаимодействие с государственными органами, институтами развития, организациями и другими лицами в рамках компетенций Комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z75" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) формирует методику работы проектных групп Комиссии и онлайн- платформы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z76" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) обеспечивает деятельность онлайн-платформы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными Указом Президента РК от 07.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Заседания Комиссии могут проходить очно, заочно и делятся на открытые и закрытые:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z78" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) открытые заседания проводятся с участием членов Комиссии и экспертов Комиссии по мере необходимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z79" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) закрытые заседания проводятся с участием членов Комиссии по мере необходимости и не реже одного раза в квартал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными Указом Президента РК от 07.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Председатель Комиссии определяет дату проведения заседания Комиссии и направляет повестку дня государственным органам для предоставления материалов в рабочий орган Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции Указа Президента РК от 07.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Материалы по вопросам повестки дня заседания (справки, презентации, проект протокола, список выступающих и участников) представляются в рабочий орган не менее чем за пять рабочих дней до проведения заседания, если в решении о созыве заседания не предусмотрено иное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z82" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Заседание Комиссии созывается по инициативе председателя Комиссии не позднее чем за три рабочих дня до планируемого заседания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z83" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Не менее чем за два рабочих дня до дня заседания члены Комиссии и эксперты Комиссии подтверждают свое участие в заседании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z84" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Заседания Комиссии правомочны при наличии двух третей от общего числа ее членов. Члены Комиссии участвуют в ее заседаниях без права замены.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z85" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Решения Комиссии принимаются большинством голосов от общего числа ее членов, присутствующих на заседании, и оформляются протоколом на основании произведенной стенограммы. При равенстве голосов членов Комиссии голос председательствующего является решающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z86" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. По окончании заседания Комиссии рабочий орган в течение трех рабочих дней готовит проект протокола заседания Комиссии. Копии протокола Комиссии направляются всем членам Комиссии, заинтересованным государственным органам и лицам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции Указа Президента РК от 07.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. На заседания Комиссии могут приглашаться должностные лица, не являющиеся членами Комиссии, а также представители средств массовой информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">5) Исключен Указом Президента РК от 07.11.2023 </w:t>
+        <w:t xml:space="preserve">23. Исключен Указом Президента РК от 29.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 591</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Президент Республики Казахстан заслушивает отчет о результатах деятельности Комиссии по мере необходимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z90" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Эксперты Комиссии участвуют на открытых заседаниях Комиссии по приглашению секретаря.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции Указа Президента РК от 07.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 397</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...125 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26. Исключен Указом Президента РК от 07.11.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...558 lines deleted...]
-      25. Эксперты Комиссии участвуют на открытых заседаниях Комиссии по приглашению секретаря.</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Деятельность Комиссии прекращается на основании решения Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:p>
-[...134 lines deleted...]
-    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>