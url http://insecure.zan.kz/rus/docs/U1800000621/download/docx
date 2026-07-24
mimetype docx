--- v1 (2026-06-05)
+++ v2 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="93feeb3" w14:textId="93feeb3">
+    <w:p w14:paraId="396be6d" w14:textId="396be6d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2647,51 +2647,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) создает проектные группы с целью реализации соответствующих инициатив;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z56" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) запрашивает и получает от центральных и местных исполнительных органов областей (города республиканского значения, столицы), районов (городов областного значения) информацию, документы и материалы, необходимые для выполнения возложенных на нее задач;</w:t>
+      3) запрашивает и получает от центральных и местных исполнительных органов областей (столицы, городов республиканского значения), районов (городов областного значения) информацию, документы и материалы, необходимые для выполнения возложенных на нее задач;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2761,50 +2761,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1077</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 29.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 591</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4020,55 +4040,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>