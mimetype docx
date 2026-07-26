--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a14df6f" w14:textId="a14df6f">
+    <w:p w14:paraId="dd2db4c" w14:textId="dd2db4c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1943,2450 +1943,2486 @@
         <w:t>
       1) применение или намерение применения государствами, народами, социальными группами против Республики Казахстан военной силы, в том числе с использованием "гибридных" методов борьбы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) развязывание и эскалация пограничного вооруженного конфликта в пограничном пространстве Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      3) деятельность деструктивных сил, направленная на дестабилизацию обстановки в государстве, насильственное изменение конституционного строя, нарушение территориальной целостности Республики Казахстан;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) деятельность деструктивных сил, направленная на дестабилизацию обстановки в государстве, насильственное изменение основ конституционного строя, нарушение территориальной целостности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) деятельность государств, народов, социальных групп, направленная на снижение военного и военно-экономического потенциала государства информационно-психологическим и программно-техническим воздействием (кибератаками);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      4) деятельность государств, народов, социальных групп, направленная на снижение военного и военно-экономического потенциала государства информационно-психологическим и программно-техническим воздействием (кибератаками);</w:t>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) деятельность государств, военно-политических блоков, направленная на втягивание Республики Казахстан в "гонку вооружений";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      5) деятельность государств, военно-политических блоков, направленная на втягивание Республики Казахстан в "гонку вооружений";</w:t>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) реализация в государствах региона несанкционированных программ по созданию оружия массового поражения, оружия массового воздействия, построенного на новых физических принципах, средств их доставки, а также незаконное распространение оборудования и компонентов, применяемых для производства вооружения и военной техники, деструктивным силам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...15 lines deleted...]
-      6) реализация в государствах региона несанкционированных программ по созданию оружия массового поражения, оружия массового воздействия, построенного на новых физических принципах, средств их доставки, а также незаконное распространение оборудования и компонентов, применяемых для производства вооружения и военной техники, деструктивным силам.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными указами Президента РК от 12.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1045</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Характер современных военных конфликтов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:p>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 – в редакции Указа Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Среди особенностей современных военных конфликтов отмечаются их активность, скоротечность, расширение масштабов, сфер ведения военных действий (в космическое и информационное пространство), а также высокое напряжение сил и ресурсов государства в вооруженной борьбе.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Наблюдаются тенденции применения "гибридных" методов борьбы, целями которых являются создание неблагоприятных внешних условий и дестабилизация внутренней обстановки в противостоящем государстве.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      12. Наблюдаются тенденции применения "гибридных" методов борьбы, целями которых являются создание неблагоприятных внешних условий и дестабилизация внутренней обстановки в противостоящем государстве.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В целях достижения военно-политических и военно-стратегических целей может осуществляться демонстрация военной силы для втягивания противостоящего государства или государств региона в "гонку вооружений", истощения их ресурсов и возможностей в вооруженном противоборстве.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      13. В целях достижения военно-политических и военно-стратегических целей может осуществляться демонстрация военной силы для втягивания противостоящего государства или государств региона в "гонку вооружений", истощения их ресурсов и возможностей в вооруженном противоборстве.</w:t>
+    <w:bookmarkStart w:name="z299" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      До развязывания военного конфликта и в ходе вооруженной борьбы может осуществляться программно-техническое воздействие (кибератаки) на информационные системы военной организации государства, системы обеспечения жизнедеятельности страны с целью дестабилизации обстановки в государстве, снижения его военного и военно-экономического потенциалов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z299" w:id="57"/>
-[...15 lines deleted...]
-      До развязывания военного конфликта и в ходе вооруженной борьбы может осуществляться программно-техническое воздействие (кибератаки) на информационные системы военной организации государства, системы обеспечения жизнедеятельности страны с целью дестабилизации обстановки в государстве, снижения его военного и военно-экономического потенциалов.</w:t>
+    <w:bookmarkStart w:name="z300" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Может проводиться усиленное воздействие в информационном пространстве с целью формирования негативного фона вокруг государства на мировой арене.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z300" w:id="58"/>
-[...15 lines deleted...]
-      Может проводиться усиленное воздействие в информационном пространстве с целью формирования негативного фона вокруг государства на мировой арене.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции Указа Президента РК от 12.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1045</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Для каждого военного конфликта характерны определенные черты, обусловленные способом развязывания вооруженной борьбы, масштабами, напряженностью сил и ресурсов государства в вооруженном противоборстве, качественными характеристиками противоборствующих сторон, а также используемыми методами борьбы в достижении интересов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Основными чертами современных военных конфликтов являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заблаговременное формирование у общественности уверенности в неизбежности и правоте применения военной силы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) широкий пространственный размах, активность, скоротечность и предельная напряженность ведения военных действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) повышение мобильных и маневренных возможностей вооруженных сил, снижение сроков развертывания группировок войск (сил), сокращение временных параметров подготовки государства к ведению военных действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ведение военных действий на всю глубину территории противника с одновременным воздействием на суше, море, в воздушно-космическом и информационном пространствах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ведение вооруженной борьбы преимущественно в урбанизированной местности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) повышение оперативности управления войсками и оружием за счет внедрения автоматизированных систем управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) комплексное применение средств вооруженной борьбы, в том числе высокоточного оружия, роботизированных систем, оружия, построенного на новых физических принципах, и оружия массового поражения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ведение непрямых действий с использованием дипломатического, политического, информационного, правового давления путем демонстрации военной силы и введения экономических санкций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ведение скрытых действий с помощью сил специальных операций (специального назначения), частных военных и охранных компаний на территории другого государства, а также использование потенциала других государств, террористических и экстремистских организаций, сепаратистских движений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) информационно-психологическое и программно-техническое воздействие в целях нарушения государственного и военного управления, деморализации населения и снижения боевого духа войск противоборствующей стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...286 lines deleted...]
-      10) информационно-психологическое и программно-техническое воздействие в целях нарушения государственного и военного управления, деморализации населения и снижения боевого духа войск противоборствующей стороны.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Текущее состояние в области военной безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 – в редакции Указа Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В настоящее время реализован основной объем задач по комплексному развитию военной организации государства, а также расширению участия Республики Казахстан в обеспечении международной безопасности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Оптимизированы состав и структура Вооруженных Сил, других войск и воинских формирований и уточнены задачи с учетом военных угроз государству и возможных сфер деятельности противника. Для повышения роли Генерального штаба Вооруженных Сил в совместном планировании, межведомственной координации и организации взаимодействия с другими войсками и воинскими формированиями, государственными органами и организациями при решении задач обеспечения военной безопасности и обороны государства ему придан статус ведомства Министерства обороны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
-[...15 lines deleted...]
-      17. Оптимизированы состав и структура Вооруженных Сил, других войск и воинских формирований и уточнены задачи с учетом военных угроз государству и возможных сфер деятельности противника. Для повышения роли Генерального штаба Вооруженных Сил в совместном планировании, межведомственной координации и организации взаимодействия с другими войсками и воинскими формированиями, государственными органами и организациями при решении задач обеспечения военной безопасности и обороны государства ему придан статус ведомства Министерства обороны Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Увеличен боевой потенциал сухопутного, военно-воздушного и военно-морского компонента военной организации государства за счет создания необходимого комплекта войск (сил), вооружения, военной техники и запасов материальных средств на стратегических направлениях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...15 lines deleted...]
-      18. Увеличен боевой потенциал сухопутного, военно-воздушного и военно-морского компонента военной организации государства за счет создания необходимого комплекта войск (сил), вооружения, военной техники и запасов материальных средств на стратегических направлениях.</w:t>
+    <w:bookmarkStart w:name="z301" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В Вооруженных Силах созданы подразделения для организации противодействия информационно-психологическому и программно-техническому (кибер) воздействию в войсках. Ведется работа по наращиванию их потенциалов и возможностей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z301" w:id="74"/>
-[...15 lines deleted...]
-      В Вооруженных Силах созданы подразделения для организации противодействия информационно-психологическому и программно-техническому (кибер) воздействию в войсках. Ведется работа по наращиванию их потенциалов и возможностей.</w:t>
+    <w:bookmarkStart w:name="z302" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проводится системная работа по развитию технического и кадрового потенциалов, направленная на формирование современной проактивной системы защиты информации на объектах информатизации военного назначения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z302" w:id="75"/>
-[...15 lines deleted...]
-      Проводится системная работа по развитию технического и кадрового потенциалов, направленная на формирование современной проактивной системы защиты информации на объектах информатизации военного назначения.</w:t>
+    <w:bookmarkStart w:name="z303" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В рамках интеграции системы территориальной обороны в общую систему обеспечения военной безопасности и обороны государства создан орган управления территориальной обороны в составе Вооруженных Сил. В интересах обеспечения оперативности реагирования на военные угрозы государству предпринимаются меры по усилению воздушно-транспортных возможностей Вооруженных Сил, других войск и воинских формирований.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z303" w:id="76"/>
-[...15 lines deleted...]
-      В рамках интеграции системы территориальной обороны в общую систему обеспечения военной безопасности и обороны государства создан орган управления территориальной обороны в составе Вооруженных Сил. В интересах обеспечения оперативности реагирования на военные угрозы государству предпринимаются меры по усилению воздушно-транспортных возможностей Вооруженных Сил, других войск и воинских формирований.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции Указа Президента РК от 12.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1045</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В целях повышения мобильности войск и адекватного реагирования на современные угрозы военной безопасности последовательно и планомерно проводятся меры по совершенствованию структуры, усилению состава и развитию инфраструктуры Национальной гвардии Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z304" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внедряются новые формы применения и способы действий войск для решения задач при кризисных ситуациях и пресечении внутреннего вооруженного конфликта, в том числе при обеспечении правовых режимов чрезвычайной ситуации социального характера, чрезвычайного и военного положений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции Указа Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции Указа Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...35 lines deleted...]
-      Внедряются новые формы применения и способы действий войск для решения задач при кризисных ситуациях и пресечении внутреннего вооруженного конфликта, в том числе при обеспечении правовых режимов чрезвычайной ситуации социального характера, чрезвычайного и военного положений.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Проводятся меры по усилению состава и развитию инфраструктуры Пограничной службы Комитета национальной безопасности Республики Казахстан (далее - КНБ РК) для охраны Государственной границы и защиты интересов государства на континентальном шельфе в Каспийском море.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В рамках реализации мер по развитию системы государственного и военного управления в интересах обеспечения военной безопасности и обороны государства в Вооруженных Силах, других войсках и воинских формированиях внедряются автоматизированные системы управления войсками, оружием и ресурсами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. На оснащение Вооруженных Сил, других войск и воинских формирований поступают современное вооружение и военная техника, что позволяет повысить разведывательные, огневые, ударные и транспортные возможности войск (сил).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Для устойчивого и непрерывного обеспечения группировок войск (сил) на стратегических направлениях созданы мобильные и стационарные компоненты тылового и технического обеспечения Вооруженных Сил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции Указа Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции Указа Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="79"/>
-[...75 lines deleted...]
-      23. Для устойчивого и непрерывного обеспечения группировок войск (сил) на стратегических направлениях созданы мобильные и стационарные компоненты тылового и технического обеспечения Вооруженных Сил.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В интересах развития военного образования уточнена структура военных учебных заведений с учетом реальных потребностей, в их состав включены средние учебные заведения с углубленной военной подготовкой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В учебный процесс внедряются современные технологии обучения, развивается учебно-лабораторная база военных учебных заведений, ведется обмен передовым опытом с зарубежными военными учебными заведениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В рамках мобилизационной подготовки государства реализуются меры для повышения устойчивости управления и организованного перевода экономики государства на военное время, удовлетворения потребностей военной организации государства и населения в материальных резервах, обеспечения функционирования административно-территориальных единиц государства в период мобилизации, военного положения и в военное время.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции Указа Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 – в редакции Указа Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
-[...55 lines deleted...]
-      25. В рамках мобилизационной подготовки государства реализуются меры для повышения устойчивости управления и организованного перевода экономики государства на военное время, удовлетворения потребностей военной организации государства и населения в материальных резервах, обеспечения функционирования административно-территориальных единиц государства в период мобилизации, военного положения и в военное время.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Проводятся меры по развитию оборонной промышленности и научных организаций, осуществляющих деятельность в сфере обеспечения военной безопасности государства. Внедряются инновационные технологии, на предприятиях осваивается производство современной военной продукции, востребованной военной организацией государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Проведенные мероприятия по обеспечению военной безопасности государства позволили укрепить обороноспособность Республики Казахстан и повысить готовность военной организации государства к противодействию военным угрозам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...88 lines deleted...]
-      27. Проведенные мероприятия по обеспечению военной безопасности государства позволили укрепить обороноспособность Республики Казахстан и повысить готовность военной организации государства к противодействию военным угрозам.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел 3. Основные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z93" w:id="88"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок раздела 3 – в редакции Указа Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Цель и принципы обеспечения военной безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 – в редакции Указа Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Целью деятельности в сфере обеспечения военной безопасности является повышение военного потенциала государства для адекватного реагирования на военные угрозы Республике Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Основными принципами при обеспечении военной безопасности Республики Казахстан являются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z96" w:id="91"/>
-[...15 lines deleted...]
-      29. Основными принципами при обеспечении военной безопасности Республики Казахстан являются:</w:t>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соответствие военной мощи государства характеру военных угроз Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z97" w:id="92"/>
-[...15 lines deleted...]
-      1) соответствие военной мощи государства характеру военных угроз Республике Казахстан;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяющее значение невоенных средств перед военной силой в разрешении межгосударственных и внутригосударственных противоречий с опорой на военную мощь Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z98" w:id="93"/>
-[...15 lines deleted...]
-      2) определяющее значение невоенных средств перед военной силой в разрешении межгосударственных и внутригосударственных противоречий с опорой на военную мощь Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) поддержание боевой готовности Вооруженных Сил, других войск и воинских формирований и мобилизационной готовности государства на уровне, гарантированно обеспечивающем военную безопасность и оборону государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z99" w:id="94"/>
-[...15 lines deleted...]
-      3) поддержание боевой готовности Вооруженных Сил, других войск и воинских формирований и мобилизационной готовности государства на уровне, гарантированно обеспечивающем военную безопасность и оборону государства;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) соответствие направленности мер, проводимых в сфере обеспечения военной безопасности государства, национальным интересам Республики Казахстан, обеспечение подчиненности военно-стратегических целей и задач военно-политическим целям Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z100" w:id="95"/>
-[...15 lines deleted...]
-      4) соответствие направленности мер, проводимых в сфере обеспечения военной безопасности государства, национальным интересам Республики Казахстан, обеспечение подчиненности военно-стратегических целей и задач военно-политическим целям Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сочетание количественных и качественных подходов в развитии военной организации государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z101" w:id="96"/>
-[...15 lines deleted...]
-      5) сочетание количественных и качественных подходов в развитии военной организации государства.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Видение в области военной безопасности и обороны Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z102" w:id="97"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 – в редакции Указа Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z305" w:id="98"/>
+    <w:bookmarkStart w:name="z305" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29-1. Республика Казахстан нацелена на обеспечение внутренней стабильности в стране, предотвращение угроз развязывания военных конфликтов против государства, расширение участия в обеспечении международной безопасности, борьбе с международным терроризмом и экстремизмом, а также поддержание военной организации государства в высокой степени готовности к вооруженной защите Республики Казахстан и ее союзников.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z306" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соответствующие меры предусматриваются в рамках направлений деятельности в военно-политической, военно-стратегической и военно-экономической сферах, мобилизационной подготовки, а также развития военной организации государства.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z306" w:id="99"/>
-[...15 lines deleted...]
-      Соответствующие меры предусматриваются в рамках направлений деятельности в военно-политической, военно-стратегической и военно-экономической сферах, мобилизационной подготовки, а также развития военной организации государства.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена пунктом 29-1 в соответствии с Указом Президента РК от 12.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1045</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Направления деятельности в военно-политической сфере</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...81 lines deleted...]
-      <w:bookmarkStart w:name="z104" w:id="101"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z104" w:id="100"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       носка. Заголовок параграфа 1 – в редакции Указа Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">30. Исключен Указом Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="102"/>
+    <w:bookmarkStart w:name="z105" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Военная политика Республики Казахстан направлена на создание системы международных отношений, в которой значение военной силы минимизируется, разрешение противоречий между государствами, народами, социальными группами будет осуществляться с использованием политико-дипломатических, экономических, информационных, правовых и других невоенных средств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z106" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Республика Казахстан не рассматривает ни одно из государств в качестве противника.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z106" w:id="103"/>
-[...15 lines deleted...]
-      32. Республика Казахстан не рассматривает ни одно из государств в качестве противника.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 – в редакции Указа Президента РК от 12.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1045</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. В военно-политической сфере военная безопасность Республики Казахстан будет обеспечиваться:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z108" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведением политики, направленной на развитие сотрудничества и добрососедских отношений с другими государствами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z109" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соблюдением равенства и невмешательства во внутренние дела других государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z110" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мирным разрешением международных споров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z111" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) отказом первой применять военную силу в противоречиях с другими государствами, народами, социальными группами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z112" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) укреплением военной организации государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z113" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) принятием эффективных мер для предупреждения и пресечения военных угроз Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 32 – в редакции Указа Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 с изменением, внесенным Указом Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="104"/>
-[...135 lines deleted...]
-      6) принятием эффективных мер для предупреждения и пресечения военных угроз Республике Казахстан.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Основными направлениями деятельности Республики Казахстан в военно-политической сфере являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z115" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведение оценок, прогнозирование развития военно-политической обстановки в мире и регионе, а также ситуации в государстве для выявления источников военных угроз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z116" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) расширение партнерства и сотрудничества с другими государствами и международными организациями в целях формирования международной системы безопасности и снижения значимости военной силы в разрешении межгосударственных и внутригосударственных противоречий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z117" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) применение политико-дипломатических, экономических, правовых, информационных и других невоенных средств для предупреждения военных угроз государству;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z118" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) поддержание военного потенциала и мощи государства на уровне, обеспечивающем сдерживание от агрессии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z119" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) усиление взаимодействия в области международной безопасности в рамках Организации Объединенных Наций (далее - ООН), Организации по безопасности и сотрудничеству в Европе, в том числе с участием в миротворческой деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z120" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) развитие системы коллективной безопасности в рамках Организации Договора о коллективной безопасности (далее - ОДКБ) и Шанхайской организации сотрудничества (далее - ШОС);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z121" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) контроль над взаимным выполнением договоров в вопросах ограничения, сокращения, нераспространения и ликвидации вооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z122" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) укрепление мер доверия между государствами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z307" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) укрепление партнерства и сотрудничества с другими государствами и международными организациями в целях совершенствования системы глобальной и региональной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 33 с изменением, внесенным Указом Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 с изменением, внесенным Указом Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="111"/>
-[...195 lines deleted...]
-      9) укрепление партнерства и сотрудничества с другими государствами и международными организациями в целях совершенствования системы глобальной и региональной безопасности.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Направления деятельности в военно-стратегической сфере</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:p>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок параграфа 2 – в редакции Указа Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="122"/>
+    <w:bookmarkStart w:name="z124" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Деятельность в военно-стратегической сфере нацелена на поддержание готовности военной организации государства к обеспечению военной безопасности и обороне Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4405,5890 +4441,5890 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="123"/>
+    <w:bookmarkStart w:name="z125" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Направления деятельности Республики Казахстан в военно-стратегической сфере определяются положениями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, законов Республики Казахстан, указов Президента Республики Казахстан в области военной безопасности и обороны, иных нормативных правовых актов Республики Казахстан и международных договоров, ратифицированных Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z126" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Основными направлениями деятельности Республики Казахстан в военно-стратегической сфере являются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z126" w:id="124"/>
-[...15 lines deleted...]
-      37. Основными направлениями деятельности Республики Казахстан в военно-стратегической сфере являются:</w:t>
+    <w:bookmarkStart w:name="z127" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поддержание боевой готовности Вооруженных Сил, других войск и воинских формирований и мобилизационной готовности государства для обеспечения военной безопасности и обороны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z127" w:id="125"/>
-[...15 lines deleted...]
-      1) поддержание боевой готовности Вооруженных Сил, других войск и воинских формирований и мобилизационной готовности государства для обеспечения военной безопасности и обороны Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) охрана воздушного пространства и прикрытие Государственной границы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z128" w:id="126"/>
-[...15 lines deleted...]
-      2) охрана воздушного пространства и прикрытие Государственной границы;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) защита национальных интересов государства в территориальных водах (море) и в казахстанской части континентального шельфа Каспийского моря;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z129" w:id="127"/>
-[...15 lines deleted...]
-      3) защита национальных интересов государства в территориальных водах (море) и в казахстанской части континентального шельфа Каспийского моря;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) охрана государственных и военных объектов на территории Республики Казахстан и за ее пределами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z130" w:id="128"/>
-[...15 lines deleted...]
-      4) охрана государственных и военных объектов на территории Республики Казахстан и за ее пределами;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечение режима чрезвычайного положения, предупреждение и ликвидация чрезвычайных ситуаций социального, природного и техногенного характера;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z131" w:id="129"/>
-[...15 lines deleted...]
-      5) обеспечение режима чрезвычайного положения, предупреждение и ликвидация чрезвычайных ситуаций социального, природного и техногенного характера;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) предотвращение и пресечение диверсий, актов терроризма и сепаратистской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z132" w:id="130"/>
-[...15 lines deleted...]
-      6) предотвращение и пресечение диверсий, актов терроризма и сепаратистской деятельности;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) локализация и пресечение пограничных инцидентов на Государственной границе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z133" w:id="131"/>
-[...15 lines deleted...]
-      7) локализация и пресечение пограничных инцидентов на Государственной границе;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) локализация и разрешение вооруженных конфликтов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z134" w:id="132"/>
-[...15 lines deleted...]
-      8) локализация и разрешение вооруженных конфликтов;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) стратегическое сдерживание от агрессии и применения военной силы, "гибридных" методов борьбы в разрешении межгосударственных и внутригосударственных противоречий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z135" w:id="133"/>
-[...15 lines deleted...]
-      9) стратегическое сдерживание от агрессии и применения военной силы, "гибридных" методов борьбы в разрешении межгосударственных и внутригосударственных противоречий;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечение готовности Вооруженных Сил к стратегическому развертыванию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z136" w:id="134"/>
-[...15 lines deleted...]
-      10) обеспечение готовности Вооруженных Сил к стратегическому развертыванию;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) ведение стратегических действий для вооруженной защиты государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z137" w:id="135"/>
-[...15 lines deleted...]
-      11) ведение стратегических действий для вооруженной защиты государства;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) участие в миротворческих и других операциях, а также выполнение иных задач и мероприятий в соответствии с международными договорами, ратифицированными Республикой Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z138" w:id="136"/>
-[...15 lines deleted...]
-      12) участие в миротворческих и других операциях, а также выполнение иных задач и мероприятий в соответствии с международными договорами, ратифицированными Республикой Казахстан;</w:t>
+    <w:bookmarkStart w:name="z308" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) подготовка военного персонала с целью обеспечения выполнения международных обязательств в рамках миротворческой деятельности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z308" w:id="137"/>
-[...15 lines deleted...]
-      13) подготовка военного персонала с целью обеспечения выполнения международных обязательств в рамках миротворческой деятельности Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1045</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. В мирное время состав, укомплектованность, подготовленность и обеспеченность Вооруженных Сил, других войск и воинских формирований должны обеспечивать готовность к выполнению задач в обеспечении правовых режимов чрезвычайной ситуации социального характера и чрезвычайного положения, локализации, пресечения и разрешения пограничных и внутренних вооруженных конфликтов, а также применению в военных конфликтах низкой и средней интенсивности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z140" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Разрешение пограничного вооруженного конфликта в пограничном пространстве Республики Казахстан осуществляется Пограничной службой совместно с Авиационной службой, Пограничной академией КНБ РК, иными органами национальной безопасности во взаимодействии с органами управления, соединениями и воинскими частями Вооруженных Сил и Национальной гвардии Республики Казахстан, при необходимости, могут применяться силы и средства других центральных государственных и местных исполнительных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 37 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 – в редакции Указа Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="138"/>
-[...35 lines deleted...]
-      39. Разрешение пограничного вооруженного конфликта в пограничном пространстве Республики Казахстан осуществляется Пограничной службой совместно с Авиационной службой, Пограничной академией КНБ РК, иными органами национальной безопасности во взаимодействии с органами управления, соединениями и воинскими частями Вооруженных Сил и Национальной гвардии Республики Казахстан, при необходимости, могут применяться силы и средства других центральных государственных и местных исполнительных органов.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Пресечение внутренних вооруженных конфликтов возлагается на Национальную гвардию Республики Казахстан во взаимодействии с органами внутренних дел, Вооруженными Силами и другими государственными органами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z142" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. В военном конфликте низкой интенсивности деятельность военной организации государства направлена на локализацию очагов напряженности, предотвращение расширения военных действий, разрешение противоречий с применением военной силы, нормализацию обстановки, восстановление законности и правопорядка в Республике Казахстан, обеспечение общественной безопасности и оказание населению государства необходимой помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z143" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В военном конфликте низкой интенсивности применяются органы управления, соединения и воинские части Вооруженных Сил, других войск и воинских формирований, находящиеся в мирное время в состоянии постоянной готовности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z144" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. В военном конфликте средней интенсивности, кроме мероприятий, проводимых в военном конфликте низкой интенсивности, осуществляются перевод государственных органов и экономики Республики Казахстан на функционирование в условиях военного времени, территориальная оборона и стратегическое развертывание Вооруженных Сил для вооруженной защиты государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z145" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. В случае втягивания Республики Казахстан в военный конфликт высокой интенсивности в интересах вооруженной защиты государства будут использоваться силы и средства организаций коллективной безопасности, в которых состоит Республика Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z146" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Основными задачами Вооруженных Сил, других войск и воинских формирований в военное время являются организация обороны государства, нанесение поражения войскам противника, принуждение его к прекращению военных действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z147" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. При применении противником "гибридных" методов борьбы государственные органы и организации, входящие в состав военной организации государства, применяют адекватные меры по противодействию политико-дипломатическим, экономическим, правовым, информационным, идеологическим, а также другим невоенным средствам, направленным на дестабилизацию обстановки в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z148" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. В условиях ведения противником скрытых действий, направленных на дестабилизацию обстановки в государстве, в том числе с использованием сил специальных операций (специального назначения), частных военных, охранных компаний, а также террористических, экстремистских организаций и сепаратистских движений, Вооруженными Силами, другими войсками и воинскими формированиями будут проводиться специальные операции для пресечения их деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z149" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...208 lines deleted...]
-      46. В условиях ведения противником скрытых действий, направленных на дестабилизацию обстановки в государстве, в том числе с использованием сил специальных операций (специального назначения), частных военных, охранных компаний, а также террористических, экстремистских организаций и сепаратистских движений, Вооруженными Силами, другими войсками и воинскими формированиями будут проводиться специальные операции для пресечения их деятельности.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Направления деятельности в военно-экономической сфере</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z149" w:id="148"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок параграфа 3 – в редакции Указа Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="149"/>
+    <w:bookmarkStart w:name="z150" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Деятельность в военно-экономической сфере направлена на удовлетворение потребностей военной организации государства финансовыми, материально-техническими и другими ресурсами в достаточных объемах для функционирования в мирное и военное время и дальнейшего развития.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 – в редакции Указа Президента РК от 12.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1045</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Основными направлениями деятельности Республики Казахстан в военно-экономической сфере являются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z152" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подготовка финансово-экономической системы государства к функционированию в период мобилизации, военного положения и в военное время;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z153" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) совершенствование государственной военно-технической политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z154" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) развитие оборонно-промышленного комплекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z155" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...128 lines deleted...]
-      3) развитие оборонно-промышленного комплекса.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Мобилизационная подготовка Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z155" w:id="154"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок параграфа 4 – в редакции Указа Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="155"/>
+    <w:bookmarkStart w:name="z156" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Мероприятия мобилизационной подготовки Республики Казахстан проводятся в целях обеспечения устойчивого управления государством в военное время, осуществления организованного перевода экономики государства с мирного на режим военного положения, обеспечения потребностей военной организации государства и населения страны, функционирования отраслей экономики и административно-территориальных единиц в зонах боевых действий и территориальной обороны в интересах вооруженной защиты Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 49 – в редакции Указа Президента РК от 12.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1045</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Основными направлениями деятельности Республики Казахстан по мобилизационной подготовке являются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z158" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) развитие системы управления мобилизационной подготовкой и мобилизацией государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z159" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) повышение эффективности деятельности государственных органов и организаций, имеющих мобилизационные задания и заказы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z160" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) совершенствование системы государственного материального резерва.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z161" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...128 lines deleted...]
-      3) совершенствование системы государственного материального резерва.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Направления деятельности по развитию военной организации Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z161" w:id="160"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок параграфа 5 – в редакции Указа Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="161"/>
+    <w:bookmarkStart w:name="z162" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Деятельность Республики Казахстан по развитию военной организации государства нацелена на обеспечение готовности к адекватному реагированию на военные угрозы Республике Казахстан, в том числе в составе сил коллективной безопасности организаций, в которых состоит Республика Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 51 – в редакции Указа Президента РК от 12.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1045</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Основными направлениями деятельности Республики Казахстан в развитии военной организации являются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z164" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поддержание боевой готовности Вооруженных Сил, других войск и воинских формирований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z165" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поддержание мобилизационной готовности государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z166" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) расширение участия Республики Казахстан в обеспечении международной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z167" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...128 lines deleted...]
-      3) расширение участия Республики Казахстан в обеспечении международной безопасности.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Подходы к обеспечению военной безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z167" w:id="166"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 6 – в редакции Указа Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="167"/>
+    <w:bookmarkStart w:name="z168" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Поддержание боевой готовности Вооруженных Сил, других войск и воинских формирований Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок параграфа 1 – в редакции Указа Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="168"/>
+    <w:bookmarkStart w:name="z169" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Основными мерами, реализуемыми в процессе совершенствования военного планирования в Республике Казахстан, являются:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z170" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уточнение осуществляемой деятельности военной организацией государства при решении задач обеспечения военной безопасности и обороны государства;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z170" w:id="169"/>
-[...15 lines deleted...]
-      1) уточнение осуществляемой деятельности военной организацией государства при решении задач обеспечения военной безопасности и обороны государства;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уточнение случаев, порядка и способов применения Вооруженных Сил, других войск и воинских формирований, их взаимодействия и всестороннего обеспечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z171" w:id="170"/>
-[...15 lines deleted...]
-      2) уточнение случаев, порядка и способов применения Вооруженных Сил, других войск и воинских формирований, их взаимодействия и всестороннего обеспечения;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уточнение задач, объемов и содержания мероприятий, выполняемых центральными государственными и местными исполнительными органами, организациями, входящими в состав военной организации государства, при обеспечении военной безопасности и обороны государства путем ежегодного уточнения документов Плана обороны государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z172" w:id="171"/>
-[...15 lines deleted...]
-      3) уточнение задач, объемов и содержания мероприятий, выполняемых центральными государственными и местными исполнительными органами, организациями, входящими в состав военной организации государства, при обеспечении военной безопасности и обороны государства путем ежегодного уточнения документов Плана обороны государства;</w:t>
+    <w:bookmarkStart w:name="z309" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) систематизация нормативных правовых актов в области обороны и военной безопасности Республики Казахстан с внедрением Системы военного планирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z309" w:id="172"/>
-[...15 lines deleted...]
-      4) систематизация нормативных правовых актов в области обороны и военной безопасности Республики Казахстан с внедрением Системы военного планирования.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 53 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1045</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Основными мерами развития состава, структуры и дислокации Вооруженных Сил, других войск и воинских формирований являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z174" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уточнение задач, состава и структуры Вооруженных Сил, других войск и воинских формирований в соответствии с их планами применения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z175" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) приведение боевого состава Вооруженных Сил, других войск и воинских формирований в соответствие с военными угрозами государству;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z310" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) развитие Сил специальных операций для эффективных действий в мирное и военное время во взаимодействии с подразделениями специального назначения других государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z176" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) завершение создания межвидовых группировок войск (сил) на стратегических направлениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z177" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наращивание радиолокационного поля и повышение потенциала и возможностей войск по ведению противовоздушной и противоракетной обороны государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z178" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) поддержание боевого потенциала военно-морской группировки на уровне, достаточном для реагирования на военные угрозы в Каспийском море;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z179" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) совершенствование системы территориальной обороны, строительство инфраструктуры и создание достаточных запасов материальных и иных средств для наращивания потенциала и возможностей территориальных войск;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z180" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оперативное оборудование территории государства в интересах обороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 53 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 54 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="173"/>
-[...175 lines deleted...]
-      7) оперативное оборудование территории государства в интересах обороны.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Основными мерами по совершенствованию системы подготовки войск (сил) являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z182" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отработка новых приемов и способов ведения совместных действий Вооруженными Силами, другими войсками и воинскими формированиями, в том числе с участием сил коллективной безопасности организаций, в которых состоит Республика Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z183" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) повышение качества подготовки органов военного управления и войск (сил) к выполнению поставленных задач и управлению войсками (силами);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z184" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) развитие учебной материально-технической базы для обучения новым способам боевых действий (в населенных пунктах, горной местности и др.), позволяющих отрабатывать упражнения в динамике боя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z311" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) повышение ее качественных параметров за счет внедрения достижений современной науки, техники и технологий, передовых методов обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 54 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 55 с изменением, внесенным Указом Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="182"/>
-[...95 lines deleted...]
-      4) повышение ее качественных параметров за счет внедрения достижений современной науки, техники и технологий, передовых методов обучения.</w:t>
+    <w:bookmarkStart w:name="z185" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Основными мерами по развитию системы управления военной организацией государства являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z186" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совершенствование деятельности Национального центра управления обороной и оснащение современными средствами связи и автоматизированными системами управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z187" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) развертывание автоматизированных систем управления войсками, оружием, ресурсами и обеспечение интеграции с информационными системами государственных органов и организаций, входящих в состав военной организации государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z188" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) поддержание эффективной работы информационных ресурсов и систем, инфраструктуры связи, сетей телекоммуникаций специального назначения для недопущения изоляции Верховного Главнокомандующего Вооруженными Силами и органов государственного управления, а также обеспечение их бесперебойной и устойчивой эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z189" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) внедрение отечественных технических и программных средств для информационных ресурсов и систем военного назначения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 55 с изменением, внесенным Указом Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 56 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="187"/>
-[...95 lines deleted...]
-      4) внедрение отечественных технических и программных средств для информационных ресурсов и систем военного назначения.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Основными мерами по развитию системы предупреждения о ракетном нападении являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z191" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) развитие Единой региональной системы противовоздушной обороны Республики Казахстан и Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z192" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) создание базовых элементов системы предупреждения о ракетном нападении и контроля космического пространства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 56 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z190" w:id="192"/>
-[...55 lines deleted...]
-      2) создание базовых элементов системы предупреждения о ракетном нападении и контроля космического пространства.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Основными мерами по развитию системы противодействия информационно-психологическому воздействию являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:p>
-[...77 lines deleted...]
-      58. Основными мерами по развитию системы противодействия информационно-психологическому воздействию являются:</w:t>
+    <w:bookmarkStart w:name="z194" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) внедрение в идеологическую и воспитательную работу современных методик в интересах повышения морально-психологической устойчивости военнослужащих;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z194" w:id="196"/>
-[...15 lines deleted...]
-      1) внедрение в идеологическую и воспитательную работу современных методик в интересах повышения морально-психологической устойчивости военнослужащих;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поддержание высокого боевого духа в воинских коллективах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z195" w:id="197"/>
-[...15 lines deleted...]
-      2) поддержание высокого боевого духа в воинских коллективах;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) повышение престижа воинской службы, статуса военнослужащего и поднятие имиджа казахстанской армии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z196" w:id="198"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z197" w:id="199"/>
+    <w:bookmarkStart w:name="z197" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) формирование у военнослужащих ценностей, направленных на уважение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, законов Республики Казахстан, воспитание в духе преданности своему народу, безусловному выполнению воинского долга по защите Отечества.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 58 с изменением, внесенным Указом Президента РК от 12.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1045</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Основными мерами по повышению информационной (кибер) безопасности являются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z199" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совершенствование нормативных правовых актов в области обеспечения информационной (кибер) безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z200" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) развитие состава и структуры системы информационной (кибер) безопасности, а также совершенствование форм и способов действий в киберпространстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z201" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) поэтапное обеспечение подразделений информационной (кибер) безопасности программными, программно-аппаратными и техническими средствами и системами для эффективных действий в киберпространстве и защиты информационных ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z202" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) подготовка высококвалифицированных кадров для подразделений информационной (кибер) безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z203" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организация взаимодействия военной организации государства при обеспечении информационной (кибер) безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z312" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проведение научно-исследовательских и опытно-конструкторских работ в области информационной (кибер) безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 58 с изменением, внесенным Указом Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 59 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="200"/>
-[...135 lines deleted...]
-      6) проведение научно-исследовательских и опытно-конструкторских работ в области информационной (кибер) безопасности.</w:t>
+    <w:bookmarkStart w:name="z204" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Основными мерами по предупреждению и пресечению диверсий и террористических актов являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z205" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поддержание сил и средств в готовности к немедленным действиям, развертыванию в короткие сроки системы управления и оснащение их современным вооружением и техникой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z206" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) создание эффективной системы прогнозирования, предупреждения, реагирования на угрозы и ликвидации их последствий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z207" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение совместимости деятельности правоохранительных, специальных государственных, центральных и местных исполнительных органов в соответствии с совместными планами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z208" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) интегрирование имеющихся информационных систем в единый блок в целях взаимного обмена оперативной информацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z209" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) совершенствование существующих и разработка новых форм и способов обеспечения безопасности на основе перспективных систем интегрирования, внедрения современных технологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z210" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проведение рациональной и сбалансированной финансово-бюджетной политики в целях достижения максимально возможного уровня решения задач, возложенных на силовой компонент.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z211" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Основными мерами по обеспечению надежной охраны (защиты) Государственной границы являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z212" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поддержание законности, установленного правопорядка в пограничном пространстве Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z213" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) увеличение боевого потенциала подразделений на Государственной границе в соответствии с ее категорированием и угрозами в пограничном пространстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z214" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оснащение Пограничной и Авиационной служб КНБ РК современным вооружением и военной техникой, техническими средствами охраны границы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z215" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) приведение инфраструктуры Государственной границы в соответствие ее категорированию и современным требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z216" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) повышение эффективности взаимодействия Пограничной службы КНБ РК с центральными государственными, местными исполнительными органами и населением приграничных районов в вопросах охраны Государственной границы, в том числе в подводной среде казахстанского сектора Каспийского моря;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z313" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) интеграция объектов информационно-коммуникационной инфраструктуры Пограничной службы КНБ РК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z314" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) реализация концепта "умная граница" и создание мобильных и эффективных сил реагирования Пограничной службы КНБ РК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z315" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) создание высокоскоростной транспортной среды, увеличение пропускной способности арендованных каналов связи для обеспечения функционирования информационных систем органов национальной безопасности и развитие инженерной инфраструктуры охраны границы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z316" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) переоснащение сетей связи современными средствами связи на приоритетных участках границы, модернизация существующих сетей связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 59 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 61 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="207"/>
-[...335 lines deleted...]
-      9) переоснащение сетей связи современными средствами связи на приоритетных участках границы, модернизация существующих сетей связи.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Основными мерами по совершенствованию территориальной обороны являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z218" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) развитие системы управления территориальной обороной;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z219" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) совершенствование законодательства в сфере территориальной обороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z220" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) усиление боевого потенциала территориальных войск и повышение их боевых возможностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z221" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение оперативной совместимости для ведения совместной деятельности Вооруженных Сил, территориальных войск, других войск и воинских формирований, центральных и местных исполнительных органов, специальных государственных и правоохранительных органов при введении и обеспечении режимов чрезвычайного или военного положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 61 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 62 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z217" w:id="224"/>
-[...95 lines deleted...]
-      4) обеспечение оперативной совместимости для ведения совместной деятельности Вооруженных Сил, территориальных войск, других войск и воинских формирований, центральных и местных исполнительных органов, специальных государственных и правоохранительных органов при введении и обеспечении режимов чрезвычайного или военного положения.</w:t>
+    <w:bookmarkStart w:name="z222" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Основными мерами по техническому оснащению Вооруженных Сил, других войск и воинских формирований являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z223" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) повышение укомплектованности войск (сил) вооружением и военной техникой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z317" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) соблюдение единой военно-технической политики в вопросах оснащения Вооруженных Сил, других войск и воинских формирований средствами связи и управления, вооружением, техникой и боеприпасами с учетом возможности их совместного применения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z224" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оснащение образцами вооружения и военной техники, отвечающими требованиям войск (сил);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z225" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разработка новых военных национальных стандартов, в том числе для производства (модернизации) вооружения и военной техники, военно-технического имущества и оказания услуг, необходимых для Вооруженных Сил, других войск и воинских формирований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z226" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) адаптирование к отечественным условиям стандартов оригинального производителя вооружения и военной техники при трансферте технологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z227" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) контроль приобретения вооружения, военной техники и военного имущества для нужд Вооруженных Сил, других войск и воинских формирований в соответствии с установленными правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 62 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 63 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="229"/>
-[...135 lines deleted...]
-      5) контроль приобретения вооружения, военной техники и военного имущества для нужд Вооруженных Сил, других войск и воинских формирований в соответствии с установленными правилами.</w:t>
+    <w:bookmarkStart w:name="z228" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Основными мерами по развитию системы материально-технического обеспечения являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 63 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) Исключен Указом Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="236"/>
-[...15 lines deleted...]
-      64. Основными мерами по развитию системы материально-технического обеспечения являются:</w:t>
+    <w:bookmarkStart w:name="z230" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) восполнение и освежение запасов материально-технических средств Вооруженных Сил, других войск и воинских формирований согласно установленным нормам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z231" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) переоснащение служб материально-технического обеспечения на современные технические и специальные средства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">1) Исключен Указом Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 64 с изменением, внесенным Указом Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="237"/>
-[...35 lines deleted...]
-      3) переоснащение служб материально-технического обеспечения на современные технические и специальные средства.</w:t>
+    <w:bookmarkStart w:name="z232" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Основными мерами по развитию военного образования являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z233" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приведение системы подготовки военных специалистов, военных научных кадров, а также состава и структуры военных учебных заведений и учебно-воспитательного процесса в них в соответствие с потребностями Вооруженных Сил, других войск и воинских формирований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z234" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) введение и развитие востребованных специальностей для военной организации государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z235" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) повышение качества подготовки военных специалистов и военных научных кадров за счет введения в учебный процесс современных методик и технологий обучения, поднятия уровня учебной, научной и методической работы, профессиональной подготовки профессорско-преподавательского состава;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z236" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оптимизация состава и структуры военных кафедр при организациях высшего и (или) послевузовского образования, подготовка в них необходимого количества военно-обученного резерва;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z237" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) включение в учебные программы учебных материалов для изучения тенденций развития военного искусства и военного строительства, опыта вооруженной борьбы, в том числе с использованием "гибридных" методов борьбы, с участием террористических и экстремистских организаций, повстанческих войск, частных военных и охранных компаний, сил специальных операций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z238" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) совершенствование учебной и научной лабораторной базы военных учебных заведений, внедрение в процесс обучения тренажеров, симуляторов для развития умений и привития практических навыков военнослужащим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 64 с изменением, внесенным Указом Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 65 с изменением, внесенным Указом Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z232" w:id="239"/>
-[...135 lines deleted...]
-      6) совершенствование учебной и научной лабораторной базы военных учебных заведений, внедрение в процесс обучения тренажеров, симуляторов для развития умений и привития практических навыков военнослужащим.</w:t>
+    <w:bookmarkStart w:name="z239" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Основными мерами по развитию военной науки являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z240" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) повышение военно-научного потенциала в Вооруженных Силах, других войсках и воинских формированиях за счет увеличения числа и повышения качества подготовки военных научных кадров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z241" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществление подготовки военных научных кадров в приоритетном порядке по военно-техническим специальностям и общей теории военной науки, теории военного искусства и теории военного строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z242" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) развитие научно-исследовательской базы, в том числе лабораторий по моделированию военных действий и военно-техническим направлениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z243" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) продолжение развития дисциплин общественных, естественных, технических наук, занимающихся военной проблематикой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z244" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) привлечение ведущих специалистов из других отраслей науки к выполнению военно-научных исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z318" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) использование возможностей государственно-частного партнерства при проведении и обеспечении военно-научных исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z319" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) применение военно-гражданской интеграции научных, образовательных организаций и учреждений в рамках научно-технической деятельности в области обороны и военной безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 65 с изменением, внесенным Указом Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 66 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="246"/>
-[...155 lines deleted...]
-      7) применение военно-гражданской интеграции научных, образовательных организаций и учреждений в рамках научно-технической деятельности в области обороны и военной безопасности Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z245" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Поддержание мобилизационной готовности государства</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:p>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок Параграфа 2 – в редакции Указа Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="255"/>
+    <w:bookmarkStart w:name="z246" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Основными мерами мобилизационной подготовки Республики Казахстан являются:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z247" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совершенствование системы контроля, оценки состояния и координации мобилизационной подготовки в государстве;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z247" w:id="256"/>
-[...15 lines deleted...]
-      1) совершенствование системы контроля, оценки состояния и координации мобилизационной подготовки в государстве;</w:t>
+    <w:bookmarkStart w:name="z248" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) совершенствование нормативных правовых актов в области мобилизационной подготовки и мобилизации государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z248" w:id="257"/>
-[...15 lines deleted...]
-      2) совершенствование нормативных правовых актов в области мобилизационной подготовки и мобилизации государства;</w:t>
+    <w:bookmarkStart w:name="z249" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) подготовка территории и экономики государства к мобилизации, военному положению и военному времени;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z249" w:id="258"/>
-[...15 lines deleted...]
-      3) подготовка территории и экономики государства к мобилизации, военному положению и военному времени;</w:t>
+    <w:bookmarkStart w:name="z250" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) подготовка населения, Вооруженных Сил, других войск и воинских формирований к мобилизации, военному положению и военному времени;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z250" w:id="259"/>
-[...15 lines deleted...]
-      4) подготовка населения, Вооруженных Сил, других войск и воинских формирований к мобилизации, военному положению и военному времени;</w:t>
+    <w:bookmarkStart w:name="z251" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) подготовка граждан по военно-учетным специальностям для укомплектования Вооруженных Сил, других войск и воинских формирований при проведении мобилизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z251" w:id="260"/>
-[...15 lines deleted...]
-      5) подготовка граждан по военно-учетным специальностям для укомплектования Вооруженных Сил, других войск и воинских формирований при проведении мобилизации;</w:t>
+    <w:bookmarkStart w:name="z252" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) создание мобилизационного резерва для выполнения мобилизационных заказов в период мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z252" w:id="261"/>
-[...15 lines deleted...]
-      6) создание мобилизационного резерва для выполнения мобилизационных заказов в период мобилизации, военного положения и в военное время;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) развитие системы государственного материального резерва исходя из географии дислокации Вооруженных Сил, других войск и воинских формирований и планов их применения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z253" w:id="262"/>
-[...15 lines deleted...]
-      7) развитие системы государственного материального резерва исходя из географии дислокации Вооруженных Сил, других войск и воинских формирований и планов их применения;</w:t>
+    <w:bookmarkStart w:name="z254" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) создание страхового фонда документации на важную гражданскую продукцию, проектной документации на объекты повышенного риска и системы жизнеобеспечения населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z254" w:id="263"/>
-[...15 lines deleted...]
-      8) создание страхового фонда документации на важную гражданскую продукцию, проектной документации на объекты повышенного риска и системы жизнеобеспечения населения;</w:t>
+    <w:bookmarkStart w:name="z255" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) совершенствование системы подготовки молодежи к воинской службе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z255" w:id="264"/>
-[...15 lines deleted...]
-      9) совершенствование системы подготовки молодежи к воинской службе;</w:t>
+    <w:bookmarkStart w:name="z256" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обучение населения способам защиты от средств поражения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z256" w:id="265"/>
-[...15 lines deleted...]
-      10) обучение населения способам защиты от средств поражения;</w:t>
+    <w:bookmarkStart w:name="z257" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) содержание запасов материальных ценностей для обеспечения потребностей Вооруженных Сил, других войск и воинских формирований в военное время;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z257" w:id="266"/>
-[...15 lines deleted...]
-      11) содержание запасов материальных ценностей для обеспечения потребностей Вооруженных Сил, других войск и воинских формирований в военное время;</w:t>
+    <w:bookmarkStart w:name="z258" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) совершенствование системы подготовки государственных органов и организаций, имеющих мобилизационные задания и заказы, в вопросах мобилизационной подготовки и мобилизации государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z258" w:id="267"/>
-[...15 lines deleted...]
-      12) совершенствование системы подготовки государственных органов и организаций, имеющих мобилизационные задания и заказы, в вопросах мобилизационной подготовки и мобилизации государства;</w:t>
+    <w:bookmarkStart w:name="z320" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) расширение деятельности и усиление роли военно-патриотических организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z320" w:id="268"/>
-[...15 lines deleted...]
-      13) расширение деятельности и усиление роли военно-патриотических организаций;</w:t>
+    <w:bookmarkStart w:name="z321" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) обеспечение готовности транспорта и объектов транспортной инфраструктуры в интересах обороны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z321" w:id="269"/>
-[...15 lines deleted...]
-      14) обеспечение готовности транспорта и объектов транспортной инфраструктуры в интересах обороны Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z322" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) введение в Республике Казахстан воинской службы в резерве.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z322" w:id="270"/>
-[...15 lines deleted...]
-      15) введение в Республике Казахстан воинской службы в резерве.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 67 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1045</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z259" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Основными мерами по развитию оборонно-промышленного комплекса являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z260" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) развитие системы управления оборонной промышленностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z261" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) совершенствование нормативных правовых актов в области оборонной промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z262" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проведение единой государственной военно-технической политики и всестороннее обеспечение государственного оборонного заказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z263" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) развитие оборонных предприятий для удовлетворения потребностей Вооруженных Сил, других войск и воинских формирований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z264" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) повышение эффективности производства оборонно-промышленного комплекса, внедрение передовых технологий для разработки и производства новых и современных образцов вооружения, военной и специальной техники, военного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z265" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечение устойчивости и расширение производства основных видов боеприпасов для Вооруженных Сил, других войск и воинских формирований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z266" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) привлечение инвестиций, а также активизация инновационной деятельности для обновления научно-технической и производственно-технологической базы оборонной промышленности, проведения научно-исследовательских и опытно-конструкторских работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z267" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) повышение качества производимой продукции, работ и услуг, развитие экспортного потенциала предприятий путем расширения рынков сбыта, увеличения номенклатуры и объемов военной продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z268" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) совершенствование сертификации и проведения государственных испытаний, приемки военной продукции Вооруженными Силами, другими войсками и воинскими формированиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z269" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) создание условий взаимовыгодного сотрудничества с иностранными компаниями для поставок современного вооружения и военной техники, трансферта технологий и создания совместных производств на территории Республики Казахстан по производству перспективных систем вооружения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z270" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) подготовка квалифицированных кадров для обеспечения нужд предприятий оборонной промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z271" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) создание страхового фонда документации на изделия вооружения, военной и специальной техники, военного имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 67 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 68 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z259" w:id="271"/>
-[...255 lines deleted...]
-      12) создание страхового фонда документации на изделия вооружения, военной и специальной техники, военного имущества.</w:t>
+    <w:bookmarkStart w:name="z272" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Реализация предусмотренных мер мобилизационной подготовки государства позволит повысить устойчивость системы управления в период мобилизации, военного положения и в военное время.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z273" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...68 lines deleted...]
-      69. Реализация предусмотренных мер мобилизационной подготовки государства позволит повысить устойчивость системы управления в период мобилизации, военного положения и в военное время.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Расширение участия Республики Казахстан в обеспечении международной безопасности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z273" w:id="285"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок параграфа 3 – в редакции Указа Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z274" w:id="286"/>
+    <w:bookmarkStart w:name="z274" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Развитие международного военного сотрудничества Республики Казахстан направлено на расширение деятельности в сфере обеспечения международной безопасности и снижение военных угроз государству.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z323" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудничество осуществляется на основе принципов многовекторности, прагматизма и проактивности, означающих развитие дружественных, равноправных, предсказуемых и взаимовыгодных отношений со всеми государствами, межгосударственными объединениями и международными организациями, представляющими практический интерес для Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z323" w:id="287"/>
-[...15 lines deleted...]
-      Сотрудничество осуществляется на основе принципов многовекторности, прагматизма и проактивности, означающих развитие дружественных, равноправных, предсказуемых и взаимовыгодных отношений со всеми государствами, межгосударственными объединениями и международными организациями, представляющими практический интерес для Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 70 – в редакции Указа Президента РК от 12.10.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1045</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z275" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Основными мерами по развитию международного военного сотрудничества Республики Казахстан являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z276" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) содействие укреплению режимов нераспространения оружия массового поражения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z324" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) содействие развитию систем глобальной и региональной безопасности с учетом интересов всех государств на основе принципов доверия, открытости, взаимопонимания, обеспечения равной и неделимой безопасности для всех государств с опорой на политико-дипломатические инструменты преодоления глобальных и региональных кризисов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z277" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соблюдение норм торговли оружием и военной техникой, технологиями военного и двойного назначения, международных договоров в этой области деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z278" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) активное участие в ведении международной борьбы с терроризмом, экстремизмом и наркобизнесом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z325" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) усиление роли военной дипломатии в обеспечении международной безопасности путем расширения присутствия аппаратов военного атташе за рубежом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z326" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) расширение участия военного персонала, миротворческих подразделений в международных учениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z327" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обмен опытом в вопросах планирования, проведения и всестороннего обеспечения антитеррористических операций и операций по поддержанию мира и безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z328" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) проведение качественной подготовки и отбора военного персонала в соответствии с критериями ООН для участия в миротворческих операциях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z329" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) развитие направлений деятельности Республики Казахстан для поддержания миротворческих усилий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z330" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) наращивание деятельности по усилению роли центра миротворческой подготовки как регионального международного центра по подготовке специалистов в области миротворчества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 70 – в редакции Указа Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 71 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z275" w:id="288"/>
-[...215 lines deleted...]
-      9) наращивание деятельности по усилению роли центра миротворческой подготовки как регионального международного центра по подготовке специалистов в области миротворчества.</w:t>
+    <w:bookmarkStart w:name="z279" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Основными мерами по развитию сотрудничества Республики Казахстан для обеспечения коллективной безопасности являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z280" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение эффективного и равноправного участия государства в вопросах обеспечения коллективной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z281" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществление подготовки контингентов войск (сил) к выполнению задач по предназначению при обеспечении коллективной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z282" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) участие в совместном планировании применения и обеспечения сил коллективной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z283" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) совершенствование взаимодействия сил и средств коллективной безопасности, развитие форм и способов ведения совместных действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z284" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) совершенствование правовых и организационных основ для участия Республики Казахстан в составе сил коллективной безопасности и оказания военной и военно-технической помощи в кризисных ситуациях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z285" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Основными мерами по расширению участия Республики Казахстан в миротворческой деятельности являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z286" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) повышение потенциала и возможностей миротворческих подразделений государства, приведение их в соответствие со стандартами международных и региональных организаций для обеспечения технической и оперативной совместимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z287" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) расширение участия миротворческих подразделений в совместных учениях и обмене опытом по планированию, проведению и всестороннему обеспечению операций по поддержанию мира в рамках мероприятий, проводимых международными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z288" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) участие в совместных учениях с государствами-членами ОДКБ, ШОС, НАТО для обмена опытом в вопросах планирования, проведения и всестороннего обеспечения антитеррористических операций и операций по поддержанию мира;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z289" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) участие в работе Межправительственной рабочей группы в рамках ООН для разработки международных нормативных правовых актов по вопросам регулирования, мониторинга и осуществления контроля деятельности частных военных и охранных компаний;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z290" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) развитие регионального миротворческого центра на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z291" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) подготовка штабных офицеров и направление их в качестве военных наблюдателей в миссиях ООН;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z292" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) направление миротворческих подразделений для выполнения задач в миссиях ООН на основе резолюции Совета Безопасности ООН;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z331" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) предоставление продукции оборонно-промышленного комплекса Республики Казахстан для применения в миротворческих операциях (миссиях);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z332" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) совершенствование нормативной правовой базы Республики Казахстан в области миротворческой деятельности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 71 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 73 с изменениями, внесенными Указом Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z279" w:id="299"/>
-[...315 lines deleted...]
-      9) совершенствование нормативной правовой базы Республики Казахстан в области миротворческой деятельности Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z293" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Реализация указанных мер позволит расширить участие Республики Казахстан в обеспечении международной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z294" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...68 lines deleted...]
-      74. Реализация указанных мер позволит расширить участие Республики Казахстан в обеспечении международной безопасности.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел 4. Заключение</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z294" w:id="316"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок раздела 4 – в редакции Указа Президента РК от 12.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1045</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z295" w:id="317"/>
+    <w:bookmarkStart w:name="z295" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Реализация Военной доктрины позволит поддерживать боевую готовность Вооруженных Сил, других войск и воинских формирований и мобилизационную готовность государства на уровне, необходимом для адекватного реагирования на военные угрозы государству, расширить участие Республики Казахстан в обеспечении международной безопасности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z296" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Реализация положений Военной доктрины будет осуществляться в рамках документов Системы государственного планирования в пределах выделяемых бюджетных средств.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z296" w:id="318"/>
-[...15 lines deleted...]
-      76. Реализация положений Военной доктрины будет осуществляться в рамках документов Системы государственного планирования в пределах выделяемых бюджетных средств.</w:t>
+    <w:bookmarkStart w:name="z297" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. В случаях изменения военно-политической обстановки в мире и регионе, характера военных конфликтов и содержания вооруженной борьбы положения Военной доктрины могут уточняться и дополняться.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z297" w:id="319"/>
-[...15 lines deleted...]
-      77. В случаях изменения военно-политической обстановки в мире и регионе, характера военных конфликтов и содержания вооруженной борьбы положения Военной доктрины могут уточняться и дополняться.</w:t>
+    <w:bookmarkStart w:name="z298" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Положения Военной доктрины конкретизируются в посланиях Президента Республики Казахстан народу Казахстана и корректируются в системе государственного и военного планирования в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z298" w:id="320"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>