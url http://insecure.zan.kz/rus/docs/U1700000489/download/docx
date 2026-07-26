--- v0 (2025-12-25)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="deb2776" w14:textId="deb2776">
+    <w:p w14:paraId="1fa95a8" w14:textId="1fa95a8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1027,90 +1027,168 @@
         <w:t>
       4. Повторное присуждение Астанинской международной премии одному и тому же лицу или организации не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Астанинская международная премия вручается в торжественной обстановке Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
-[...15 lines deleted...]
-      6. Лицу или организации, удостоенным Астанинской международной премии, присваивается почетное звание "Лауреат Астанинской международной премии за вклад в межрелигиозный диалог" и вручаются диплом, памятный знак и денежное вознаграждение. Денежное вознаграждение Астанинской международной премии устанавливается в валюте тенге, эквивалентной 20000 (двадцать тысяч) долларам США.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Лицу или организации, удостоенным Астанинской международной премии, присваивается почетное звание "Лауреат Астанинской международной премии за вклад в межрелигиозный диалог" и вручаются диплом, памятный знак и денежное вознаграждение. Денежное вознаграждение Астанинской международной премии устанавливается в валюте теңге, эквивалентной 20000 (двадцать тысяч) долларам США.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Учет произведенных награждений, а также отчетность о ходе вручения Астанинской международной премии ведутся Администрацией Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1189,302 +1267,302 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 июня 2017 года № 489</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о почетной медали Съезда лидеров мировых и традиционных религий</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Почетная медаль Съезда лидеров мировых и традиционных религий (далее - почетная медаль) присуждается лидерам мировых и традиционных религий, общественным и политическим деятелям за выдающийся вклад в укрепление межрелигиозного диалога.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
-[...15 lines deleted...]
-      1. Почетная медаль Съезда лидеров мировых и традиционных религий (далее - почетная медаль) присуждается лидерам мировых и традиционных религий, общественным и политическим деятелям за выдающийся вклад в укрепление межрелигиозного диалога.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Представления к награждению почетной медалью вносятся Президенту Республики Казахстан руководителем Секретариата Съезда лидеров мировых и традиционных религий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
-[...15 lines deleted...]
-      2. Представления к награждению почетной медалью вносятся Президенту Республики Казахстан руководителем Секретариата Съезда лидеров мировых и традиционных религий.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Почетной медалью награждаются не реже одного раза в три года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
-[...15 lines deleted...]
-      3. Почетной медалью награждаются не реже одного раза в три года.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции Указа Президента РК от 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Почетная медаль вручается Президентом Республики Казахстан либо по его поручению руководителем Секретариата Съезда лидеров мировых и традиционных религий в торжественной обстановке и лично награжденному.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...77 lines deleted...]
-      4. Почетная медаль вручается Президентом Республики Казахстан либо по его поручению руководителем Секретариата Съезда лидеров мировых и традиционных религий в торжественной обстановке и лично награжденному.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Лицу, удостоенному почетной медали, присваивается почетное звание "Лауреат почетной медали Съезда лидеров мировых и традиционных религий" и вручаются почетная медаль и удостоверение к ней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
-[...15 lines deleted...]
-      5. Лицу, удостоенному почетной медали, присваивается почетное звание "Лауреат почетной медали Съезда лидеров мировых и традиционных религий" и вручаются почетная медаль и удостоверение к ней.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Удостоверение к почетной медали подписывает Президент Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
-[...15 lines deleted...]
-      6. Удостоверение к почетной медали подписывает Президент Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Повторное присуждение почетной медали одному и тому же лицу не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
-[...15 lines deleted...]
-      7. Повторное присуждение почетной медали одному и тому же лицу не допускается.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Учет произведенных награждений, а также отчетность о ходе вручения почетных медалей ведутся Администрацией Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1563,1258 +1641,1258 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 июня 2017 года № 489</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОПИСАНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>диплома и памятного знака лауреата Астанинской международной премии за вклад в межрелигиозный диалог</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Описание – в редакции Указа Президента РК от 12.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 978</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="28"/>
+    <w:bookmarkStart w:name="z140" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Диплом лауреата Астанинской международной премии за вклад в межрелигиозный диалог состоит из:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z141" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) твердой обложки размером 330 х 115 мм;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z141" w:id="29"/>
-[...15 lines deleted...]
-      1) твердой обложки размером 330 х 115 мм;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вкладыша размером 320 х 110 мм.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z142" w:id="30"/>
-[...15 lines deleted...]
-      2) вкладыша размером 320 х 110 мм.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обложка диплома изготавливается из кожи цвета Государственного Флага Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z143" w:id="31"/>
-[...15 lines deleted...]
-      Обложка диплома изготавливается из кожи цвета Государственного Флага Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На обложке размещаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z144" w:id="32"/>
-[...15 lines deleted...]
-      На обложке размещаются:</w:t>
+    <w:bookmarkStart w:name="z145" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сверху – эмблема Съезда лидеров мировых и традиционных религий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z145" w:id="33"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="34"/>
+    <w:bookmarkStart w:name="z146" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) под эмблемой – две надписи на казахском и английском языках согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему описанию:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z147" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дінаралық диалогқа қосқан үлесі үшін</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z147" w:id="35"/>
-[...15 lines deleted...]
-      "Дінаралық диалогқа қосқан үлесі үшін</w:t>
+    <w:bookmarkStart w:name="z148" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астана халықаралық сыйлығы лауреатының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z148" w:id="36"/>
-[...15 lines deleted...]
-      Астана халықаралық сыйлығы лауреатының</w:t>
+    <w:bookmarkStart w:name="z149" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДИПЛОМЫ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z149" w:id="37"/>
-[...15 lines deleted...]
-      ДИПЛОМЫ</w:t>
+    <w:bookmarkStart w:name="z150" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Laureate of the Astana International Award</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z150" w:id="38"/>
-[...15 lines deleted...]
-      Laureate of the Astana International Award</w:t>
+    <w:bookmarkStart w:name="z151" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      for Interfaith Dialogue</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z151" w:id="39"/>
-[...15 lines deleted...]
-      for Interfaith Dialogue</w:t>
+    <w:bookmarkStart w:name="z152" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      DIPLOMA";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z152" w:id="40"/>
-[...15 lines deleted...]
-      DIPLOMA";</w:t>
+    <w:bookmarkStart w:name="z153" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по периметру – национальный орнамент.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z153" w:id="41"/>
-[...15 lines deleted...]
-      3) по периметру – национальный орнамент.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Вкладыш печатается типографским способом на специальной со степенями защиты бумаге голубого цвета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z154" w:id="42"/>
-[...15 lines deleted...]
-      2. Вкладыш печатается типографским способом на специальной со степенями защиты бумаге голубого цвета.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На лицевой стороне вкладыша размещаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z155" w:id="43"/>
-[...15 lines deleted...]
-      На лицевой стороне вкладыша размещаются:</w:t>
+    <w:bookmarkStart w:name="z156" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сверху – эмблема Съезда лидеров мировых и традиционных религий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z156" w:id="44"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="45"/>
+    <w:bookmarkStart w:name="z157" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) под эмблемой – две надписи на казахском и английском языках согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему описанию:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z158" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Дінаралық диалогқа қосқан үлесі үшін</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z158" w:id="46"/>
-[...15 lines deleted...]
-      "Дінаралық диалогқа қосқан үлесі үшін</w:t>
+    <w:bookmarkStart w:name="z159" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астана халықаралық сыйлығы лауреатының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z159" w:id="47"/>
-[...15 lines deleted...]
-      Астана халықаралық сыйлығы лауреатының</w:t>
+    <w:bookmarkStart w:name="z160" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДИПЛОМЫ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z160" w:id="48"/>
-[...15 lines deleted...]
-      ДИПЛОМЫ</w:t>
+    <w:bookmarkStart w:name="z161" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Laureate of the Astana International Award</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z161" w:id="49"/>
-[...15 lines deleted...]
-      Laureate of the Astana International Award</w:t>
+    <w:bookmarkStart w:name="z162" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      for Interfaith Dialogue</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z162" w:id="50"/>
-[...15 lines deleted...]
-      for Interfaith Dialogue</w:t>
+    <w:bookmarkStart w:name="z163" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      DIPLOMA";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z163" w:id="51"/>
-[...15 lines deleted...]
-      DIPLOMA";</w:t>
+    <w:bookmarkStart w:name="z164" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по периметру – национальный орнамент.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z164" w:id="52"/>
-[...15 lines deleted...]
-      3) по периметру – национальный орнамент.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На обеих внутренних сторонах вкладыша в верхней части посередине изображена эмблема Съезда лидеров мировых и традиционных религий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z165" w:id="53"/>
-[...15 lines deleted...]
-      На обеих внутренних сторонах вкладыша в верхней части посередине изображена эмблема Съезда лидеров мировых и традиционных религий.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На левой внутренней стороне вкладыша диплома лауреата Астанинской международной премии за вклад в межрелигиозный диалог напечатан текст на казахском языке согласно приложению 3 к настоящему описанию:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z166" w:id="54"/>
-[...15 lines deleted...]
-      На левой внутренней стороне вкладыша диплома лауреата Астанинской международной премии за вклад в межрелигиозный диалог напечатан текст на казахском языке согласно приложению 3 к настоящему описанию:</w:t>
+    <w:bookmarkStart w:name="z167" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ДІНАРАЛЫҚ ДИАЛОГҚА ҚОСҚАН</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z167" w:id="55"/>
-[...15 lines deleted...]
-      "ДІНАРАЛЫҚ ДИАЛОГҚА ҚОСҚАН</w:t>
+    <w:bookmarkStart w:name="z168" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      YЛECI ҮШІН АСТАНА ХАЛЫҚАРАЛЫҚ СЫЙЛЫҒЫНЫҢ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z168" w:id="56"/>
-[...15 lines deleted...]
-      YЛECI ҮШІН АСТАНА ХАЛЫҚАРАЛЫҚ СЫЙЛЫҒЫНЫҢ</w:t>
+    <w:bookmarkStart w:name="z169" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЛАУРЕАТЫ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z169" w:id="57"/>
-[...15 lines deleted...]
-      ЛАУРЕАТЫ</w:t>
+    <w:bookmarkStart w:name="z170" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТЕГІ, АТЫ, ӘКЕСІНІҢ АТЫ (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z170" w:id="58"/>
-[...15 lines deleted...]
-      ТЕГІ, АТЫ, ӘКЕСІНІҢ АТЫ (бар болса)</w:t>
+    <w:bookmarkStart w:name="z171" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z171" w:id="59"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z172" w:id="60"/>
+    <w:bookmarkStart w:name="z172" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Внизу расположены слова согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему описанию:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z173" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z173" w:id="61"/>
-[...15 lines deleted...]
-      "Қазақстан Республикасының</w:t>
+    <w:bookmarkStart w:name="z174" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Президенті".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z174" w:id="62"/>
-[...15 lines deleted...]
-      Президенті".</w:t>
+    <w:bookmarkStart w:name="z175" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Слева под ними указан номер диплома.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z175" w:id="63"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z176" w:id="64"/>
+    <w:bookmarkStart w:name="z176" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На правой внутренней стороне вкладыша диплома лауреата Астанинской международной премии за вклад в межрелигиозный диалог напечатан идентичный текст на английском языке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему описанию:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z177" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "LAUREATE</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z177" w:id="65"/>
-[...15 lines deleted...]
-      "LAUREATE</w:t>
+    <w:bookmarkStart w:name="z178" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      OF THE ASTANA INTERNATIONAL AWARD</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z178" w:id="66"/>
-[...15 lines deleted...]
-      OF THE ASTANA INTERNATIONAL AWARD</w:t>
+    <w:bookmarkStart w:name="z179" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      FOR INTERFAITH DIALOGUE</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z179" w:id="67"/>
-[...15 lines deleted...]
-      FOR INTERFAITH DIALOGUE</w:t>
+    <w:bookmarkStart w:name="z180" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      FULL NAME</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z180" w:id="68"/>
-[...15 lines deleted...]
-      FULL NAME</w:t>
+    <w:bookmarkStart w:name="z181" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z181" w:id="69"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z182" w:id="70"/>
+    <w:bookmarkStart w:name="z182" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Внизу расположены слова согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему описанию:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z183" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "President of the</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z183" w:id="71"/>
-[...15 lines deleted...]
-      "President of the</w:t>
+    <w:bookmarkStart w:name="z184" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Republic of Kazakhstan".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z184" w:id="72"/>
-[...15 lines deleted...]
-      Republic of Kazakhstan".</w:t>
+    <w:bookmarkStart w:name="z185" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Слева под ними указан номер диплома.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z185" w:id="73"/>
-[...15 lines deleted...]
-      Слева под ними указан номер диплома.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Памятный знак лауреата Астанинской международной премии за вклад в межрелигиозный диалог изготавливается из металла желтого цвета в виде круга, диаметр которого 25 мм, толщина 2 мм, прикреплен подвеской к четырехугольной планке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z186" w:id="74"/>
-[...15 lines deleted...]
-      3. Памятный знак лауреата Астанинской международной премии за вклад в межрелигиозный диалог изготавливается из металла желтого цвета в виде круга, диаметр которого 25 мм, толщина 2 мм, прикреплен подвеской к четырехугольной планке.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На планке, изготавливаемой из латуни, размером 24 х 16 мм, прикреплена муаровая лента цвета Государственного Флага Республики Казахстан размером 20 х 11 мм, на оборотной стороне планки – булавка с визорным замком.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z187" w:id="75"/>
-[...15 lines deleted...]
-      На планке, изготавливаемой из латуни, размером 24 х 16 мм, прикреплена муаровая лента цвета Государственного Флага Республики Казахстан размером 20 х 11 мм, на оборотной стороне планки – булавка с визорным замком.</w:t>
+    <w:bookmarkStart w:name="z188" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На аверсе памятного знака в центральной части на блестящей поверхности изображение Пирамиды (здания Дворца мира и согласия), внутри которой изображение монумента "Астана-Байтерек". В нижней части Пирамиды расположен элемент национального орнамента. По кругу памятного знака расположена надпись "THE CONGRESS OF THE LEADERS OF WORLD AND TRADITIONAL RELIGIONS". В нижней части памятного знака расположен элемент национального орнамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z188" w:id="76"/>
-[...15 lines deleted...]
-      На аверсе памятного знака в центральной части на блестящей поверхности изображение Пирамиды (здания Дворца мира и согласия), внутри которой изображение монумента "Астана-Байтерек". В нижней части Пирамиды расположен элемент национального орнамента. По кругу памятного знака расположена надпись "THE CONGRESS OF THE LEADERS OF WORLD AND TRADITIONAL RELIGIONS". В нижней части памятного знака расположен элемент национального орнамента.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На реверсе памятного знака в центральной части на блестящей поверхности нанесены две надписи на казахском и английском языках "ДІНАРАЛЫҚ ДИАЛОГҚА ҚОСҚАН ҮЛЕСІ ҮШІН АСТАНА ХАЛЫҚАРАЛЫҚ СЫЙЛЫҒЫ" и "ASTANA INTERNATIONAL AWARD FOR INTERFAITH DIALOGUE". В нижней части под надписями расположены элемент "Оливковая ветвь" и присвоенный номер памятного знака.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z189" w:id="77"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="78"/>
+    <w:bookmarkStart w:name="z190" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Все изображения и надписи на памятном знаке рельефные, матированные, желтого цвета. Края памятного знака обрамлены бортиком согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему описанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2919,68 +2997,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>премии за вклад в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">межрелигиозный диалог </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z192" w:id="79"/>
+    <w:bookmarkStart w:name="z192" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗОБРАЖЕНИЕ диплома лауреата Астанинской международной премии за вклад в межрелигиозный диалог (твердая обложка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 – в редакции Указа Президента РК от 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3209,68 +3287,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>премии за вклад в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>межрелигиозный диалог</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="80"/>
+    <w:bookmarkStart w:name="z195" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗОБРАЖЕНИЕ диплома лауреата Астанинской международной премии за вклад в межрелигиозный диалог (лицевая сторона вкладыша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 – в редакции Указа Президента РК от 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3548,68 +3626,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>премии за вклад в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>межрелигиозный диалог</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z198" w:id="81"/>
+    <w:bookmarkStart w:name="z198" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗОБРАЖЕНИЕ диплома лауреата Астанинской международной премии за вклад в межрелигиозный диалог (внутренняя сторона вкладыша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 – в редакции Указа Президента РК от 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3838,88 +3916,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">премии за вклад в </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">межрелигиозный диалог  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="82"/>
+    <w:bookmarkStart w:name="z201" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЭСКИЗ памятного знака лауреата Астанинской международной премии за вклад в межрелигиозный диалог</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z202" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z202" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="8890000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -4077,858 +4155,858 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 июня 2017 года № 489</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:bookmarkStart w:name="z97" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОПИСАНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>почетной медали Съезда лидеров мировых и традиционных религий и удостоверения к ней</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Описание – в редакции Указа Президента РК от 12.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 978</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="85"/>
+    <w:bookmarkStart w:name="z203" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Почетная медаль Съезда лидеров мировых и традиционных религий изготавливается из металла серебряного цвета, имеет форму круга, диаметр которого 34 мм, толщина 2 мм, прикреплен при помощи ушка и кольца, соединенного с колодкой шестиугольной формы, обтянутой муаровой лентой цвета Государственного Флага Республики Казахстан, посередине вертикально изображен национальный орнамент серебряного цвета, шириной 10 мм. Размер колодки – 50,7 х 33 мм.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z204" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На аверсе почетной медали в центральной части на блестящей поверхности изображение Пирамиды (здание Дворца мира и согласия), внутри которой изображение монумента "Астана-Байтерек". В нижней части Пирамиды расположен элемент национального орнамента. Вкруговую нанесена надпись на английском языке "THE CONGRESS OF THE LEADERS OF WORLD AND TRADITIONAL RELIGIONS". Внизу расположен элемент национального орнамента.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z204" w:id="86"/>
-[...15 lines deleted...]
-      На аверсе почетной медали в центральной части на блестящей поверхности изображение Пирамиды (здание Дворца мира и согласия), внутри которой изображение монумента "Астана-Байтерек". В нижней части Пирамиды расположен элемент национального орнамента. Вкруговую нанесена надпись на английском языке "THE CONGRESS OF THE LEADERS OF WORLD AND TRADITIONAL RELIGIONS". Внизу расположен элемент национального орнамента.</w:t>
+    <w:bookmarkStart w:name="z205" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На реверсе почетной медали в центральной части на блестящей поверхности нанесены две надписи на казахском и английском языках "ӘЛЕМДІК ЖӘНЕ ДӘСТҮРЛІ ДІНДЕР ЛИДЕРЛЕРІ СЪЕЗІНІҢ ҚҰРМЕТ МЕДАЛІ" и "MEDAL OF HONOUR OF THE CONGRESS OF THE LEADERS OF WORLD AND TRADITIONAL RELIGIONS". В нижней части под надписями расположены элемент "Оливковая ветвь" и присвоенный номер почетной медали.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z205" w:id="87"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z206" w:id="88"/>
+    <w:bookmarkStart w:name="z206" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Все изображения и надписи на почетной медали рельефные, матированные, серебряного цвета. Края почетной медали обрамлены бортиком согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему описанию.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z207" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Удостоверение к почетной медали представляет собой книгу в твердой обложке размером 100 х 70 мм.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z207" w:id="89"/>
-[...15 lines deleted...]
-      2. Удостоверение к почетной медали представляет собой книгу в твердой обложке размером 100 х 70 мм.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На внешней стороне обложки размещаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z208" w:id="90"/>
-[...15 lines deleted...]
-      На внешней стороне обложки размещаются:</w:t>
+    <w:bookmarkStart w:name="z209" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сверху – эмблема Съезда лидеров мировых и традиционных религий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z209" w:id="91"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="92"/>
+    <w:bookmarkStart w:name="z210" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) под эмблемой – две надписи на казахском и английском языках согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему описанию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z211" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z211" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "КУӘЛІК </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z212" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      CERTIFICATE";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z212" w:id="94"/>
-[...15 lines deleted...]
-      CERTIFICATE";</w:t>
+    <w:bookmarkStart w:name="z213" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по периметру – национальный орнамент.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z213" w:id="95"/>
-[...15 lines deleted...]
-      3) по периметру – национальный орнамент.</w:t>
+    <w:bookmarkStart w:name="z214" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На обеих внутренних сторонах в верхней части посередине изображена эмблема Съезда лидеров мировых и традиционных религий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z214" w:id="96"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z215" w:id="97"/>
+    <w:bookmarkStart w:name="z215" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На левой внутренней стороне напечатан текст на казахском языке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему описанию:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z216" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Әлемдік және дәстүрлі діндер лидерлері съезінің</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z216" w:id="98"/>
-[...15 lines deleted...]
-      "Әлемдік және дәстүрлі діндер лидерлері съезінің</w:t>
+    <w:bookmarkStart w:name="z217" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрмет медалі лауреатының</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z217" w:id="99"/>
-[...15 lines deleted...]
-      құрмет медалі лауреатының</w:t>
+    <w:bookmarkStart w:name="z218" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ____ КУӘЛІГІ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z218" w:id="100"/>
-[...15 lines deleted...]
-      № ____ КУӘЛІГІ</w:t>
+    <w:bookmarkStart w:name="z219" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТЕГІ, АТЫ, ӘКЕСІНІҢ АТЫ (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z219" w:id="101"/>
-[...15 lines deleted...]
-      ТЕГІ, АТЫ, ӘКЕСІНІҢ АТЫ (бар болса)</w:t>
+    <w:bookmarkStart w:name="z220" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z220" w:id="102"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z221" w:id="103"/>
+    <w:bookmarkStart w:name="z221" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Внизу расположены слова согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему описанию:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z222" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z222" w:id="104"/>
-[...15 lines deleted...]
-      "Қазақстан Республикасының</w:t>
+    <w:bookmarkStart w:name="z223" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Президенті".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z223" w:id="105"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z224" w:id="106"/>
+    <w:bookmarkStart w:name="z224" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На правой внутренней стороне напечатан текст на английском языке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему описанию:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z225" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "CERTIFICATE № ___</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z225" w:id="107"/>
-[...15 lines deleted...]
-      "CERTIFICATE № ___</w:t>
+    <w:bookmarkStart w:name="z226" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      of the Laureate of Medal of Honour of the</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z226" w:id="108"/>
-[...15 lines deleted...]
-      of the Laureate of Medal of Honour of the</w:t>
+    <w:bookmarkStart w:name="z227" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Congress of the Leaders of</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z227" w:id="109"/>
-[...15 lines deleted...]
-      Congress of the Leaders of</w:t>
+    <w:bookmarkStart w:name="z228" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      World and Traditional Religions</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z228" w:id="110"/>
-[...15 lines deleted...]
-      World and Traditional Religions</w:t>
+    <w:bookmarkStart w:name="z229" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      FULL NAME</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z229" w:id="111"/>
-[...15 lines deleted...]
-      FULL NAME</w:t>
+    <w:bookmarkStart w:name="z230" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z230" w:id="112"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z231" w:id="113"/>
+    <w:bookmarkStart w:name="z231" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Внизу расположены слова согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему описанию:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z232" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "President of the</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z232" w:id="114"/>
-[...15 lines deleted...]
-      "President of the</w:t>
+    <w:bookmarkStart w:name="z233" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Republic of Kazakhstan".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z233" w:id="115"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="115"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5020,88 +5098,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">традиционных религий и </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">удостоверения к ней </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z235" w:id="116"/>
+    <w:bookmarkStart w:name="z235" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЭСКИЗ почетной медали Съезда лидеров мировых и традиционных религий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z236" w:id="117"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z236" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="9525000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -5258,68 +5336,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>традиционных религий и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>удостоверения к ней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z238" w:id="118"/>
+    <w:bookmarkStart w:name="z238" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗОБРАЖЕНИЕ удостоверения к почетной медали Съезда лидеров мировых и традиционных религий (твердая обложка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 – в редакции Указа Президента РК от 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5535,68 +5613,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>традиционных религий и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>удостоверения к ней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z241" w:id="119"/>
+    <w:bookmarkStart w:name="z241" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗОБРАЖЕНИЕ удостоверения к почетной медали Съезда лидеров мировых и традиционных религий (внутренняя часть)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 – в редакции Указа Президента РК от 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5726,55 +5804,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6100,31 +6178,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>