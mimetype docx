--- v1 (2026-07-27)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1b05719" w14:textId="1b05719">
+    <w:p w14:paraId="6a3dc47" w14:textId="6a3dc47">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -424,138 +424,202 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в действие с 01.01.2028).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z101" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 27 Закона Республики Казахстан от 12 ноября 2015 года "О государственном аудите и финансовом контроле" </w:t>
+        <w:t xml:space="preserve"> статьи 27 Закона Республики Казахстан "О государственном аудите и финансовом контроле" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПОСТАНОВЛЯЮ:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="0"/>
+        <w:t>ПОСТАНОВЛЯЮ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции Указа Президента РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z24" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z24" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Правила проведения предварительной оценки проекта республиканского бюджета по основным направлениям его расходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -716,90 +780,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="2"/>
+    <w:bookmarkStart w:name="z34" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Правительству Республики Казахстан и Счетному комитету по контролю за исполнением республиканского бюджета принять меры, вытекающие из настоящего Указа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z35" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z35" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий Указ вводится в действие с 1 января 2017 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -1061,68 +1125,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 декабря 2016 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 388</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="4"/>
+    <w:bookmarkStart w:name="z37" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила проведения предварительной оценки проекта республиканского бюджета по основным направлениям его расходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок – в редакции Указа Президента РК от 18.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1193,69 +1257,69 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска.Ппо всему тексту Правил слова "Парламент", "Мажилис Парламента" заменены словом "Курултай" в соответствии с Указом Президента РК от 01.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="5"/>
+    <w:bookmarkStart w:name="z38" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z39" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z39" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила проведения предварительной оценки проекта республиканского бюджета по основным направлениям его расходов (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1270,51 +1334,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственном аудите и финансовом контроле" и определяют порядок проведения Высшей аудиторской палатой Республики Казахстан (далее – Высшая аудиторская палата) предварительной оценки проекта республиканского бюджета по основным направлениям его расходов (далее – оценка проекта бюджета).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1333,70 +1397,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="7"/>
+    <w:bookmarkStart w:name="z40" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Оценка проекта бюджета предусматривает проведение анализа обоснованности показателей проекта республиканского бюджета на плановый период (далее – проект бюджета), наличия и достаточности нормативной правовой и методической базы для разработки проекта бюджета, а также составление и представление результатов оценки проекта бюджета с выработанными Высшей аудиторской палатой рекомендациями (далее – заключение по оценке) в Правительство Республики Казахстан и Курултай Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1415,130 +1479,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="8"/>
+    <w:bookmarkStart w:name="z41" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При проведении оценки проекта бюджета Высшая аудиторская палата руководствуется Конституцией Республики Казахстан, Бюджетным кодексом Республики Казахстан (далее – Бюджетный кодекс), Законом Республики Казахстан "О государственном аудите и финансовом контроле", иными нормативными правовыми актами, а также настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z42" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z42" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Объектами оценки проекта бюджета являются центральные уполномоченные органы по государственному и бюджетному планированию, администраторы республиканских бюджетных программ, субъекты квазигосударственного сектора и другие объекты государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z43" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z43" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Основными направлениями расходов являются расходы, определенные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 30 Бюджетного кодекса, за исключением расходов, направленных на обеспечение деятельности администраторов бюджетных программ по выполнению функций государственного управления, имеющих постоянный характер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1557,490 +1621,490 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="11"/>
+    <w:bookmarkStart w:name="z44" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Отбор бюджетных программ для проведения оценки проекта бюджета осуществляется ежегодно Высшей аудиторской палатой с учетом информации, содержащейся в отчете Высшей аудиторской палаты об исполнении республиканского бюджета за предыдущие финансовые годы, заключениях по результатам оценки реализации документов Системы государственного планирования и оценки эффективности управления бюджетными средствами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z45" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z45" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Основными источниками при проведении оценки проекта бюджета, не ограничиваясь нижеследующим, являются (далее – материалы оценки):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z46" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z46" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нормативные правовые акты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z47" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z47" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) результаты государственного аудита и финансового контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z48" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z48" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) прогноз социально-экономического развития страны на среднесрочный период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z49" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z49" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отчеты Правительства Республики Казахстан об исполнении республиканского бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z50" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z50" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) заключение о результатах оценки реализации документов Системы государственного планирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z51" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z51" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) заключение о результатах оценки эффективности управления бюджетными средствами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z52" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z52" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) статистические данные по Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z53" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z53" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) бюджетные запросы администраторов бюджетных программ; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z54" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z54" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) решения Республиканской бюджетной комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z55" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z55" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) доведенные лимиты расходов администраторов бюджетных программ, лимиты на новые инициативы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z56" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z56" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) заключения центрального уполномоченного органа по бюджетному планированию по расходам администраторов бюджетных программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z57" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z57" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) заключения центрального уполномоченного органа по государственному планированию и центрального уполномоченного органа по бюджетному планированию по результатам рассмотрения проектов планов развития (проектов изменений и дополнений в планы развития) и проектов бюджетных программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z58" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z58" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) отчетность Министерства финансов Республики Казахстан (отчеты об исполнении республиканского бюджета, отчеты о дебиторской и кредиторской задолженности республиканского бюджета, аналитический отчет об исполнении республиканского (местного) бюджета по результатам бюджетного мониторинга, отчет о прямых и конечных результатах, достигнутых за счет использования выделенных целевых трансфертов и другие);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z98" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z98" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1) отчетность по мониторингу реализации государственных инвестиционных проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z95" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z95" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-2) обзор расходов в случае его проведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z96" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z96" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-3) аналитический отчет о бюджетных рисках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z59" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z59" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) выводы и рекомендации, данные Высшей аудиторской палатой к отчету Правительства Республики Казахстан об исполнении республиканского бюджета за отчетный финансовый год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z60" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z60" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) заключения независимых экспертов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z61" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z61" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) стандарты, положения, методические рекомендации и правоустанавливающие документы (уставы, свидетельства о регистрации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z62" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z62" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) результаты опроса населения, материалы средств массовой информации и неправительственных организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2059,148 +2123,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="33"/>
+    <w:bookmarkStart w:name="z63" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Цель, основные задачи и критерии оценки проекта бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z64" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z64" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Целью оценки проекта бюджета является определение достоверности и соответствия проекта бюджета положениям бюджетного законодательства, выводам и рекомендациям, данным Высшей аудиторской палатой к отчету Правительства Республики Казахстан об исполнении республиканского бюджета за предыдущие финансовые годы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z65" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z65" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Основной задачей при проведении оценки проекта бюджета является обеспечение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z66" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z66" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) своевременного представления в Правительство Республики Казахстан и Курултай Республики Казахстан обоснованного и достоверного заключения по оценке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z67" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z67" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) соблюдения принципов бюджетной системы (обоснованности, результативности и эффективности).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2219,970 +2283,970 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="38"/>
+    <w:bookmarkStart w:name="z68" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Оценка проекта бюджета проводится на предмет соответствия расходов проекта бюджета общенациональным приоритетам, приоритетным направлениям расходов республиканского бюджета, результатам оценки документов Системы государственного планирования, выводам и рекомендациям, данным Высшей аудиторской палатой к отчету Правительства Республики Казахстан об исполнении республиканского бюджета за отчетный финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z69" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z69" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Основными критериями оценки проекта бюджета являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z70" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z70" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обоснованность расходов (соответствие бюджетному и иному законодательству проекта бюджета, установление взаимосвязи стратегического, экономического и бюджетного планирования, соответствие положениям посланий Президента Республики Казахстан, документам Системы государственного планирования, а также поручениям Президента Республики Казахстан и постановлениям Высшей аудиторской палаты);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z71" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z71" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) достоверность расходов (наличие необходимой документации, подтверждающей правильность определения объемов средств для реализации проектов и достижения результатов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z72" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z72" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок проведения оценки проекта бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z73" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z73" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Высшей аудиторской палатой оценивается обеспечение взаимосвязи показателей планов развития государственных органов с показателями экономического и бюджетного планирования, соответствия достигнутых результатов положениям посланий Президента Республики Казахстан и документам Системы государственного планирования на основании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z74" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z74" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) результатов государственного аудита и финансового контроля, проведенных органами государственного аудита и финансового контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z75" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z75" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отчетов об исполнении республиканского бюджета и оценки планов развития государственных органов по информации центральных уполномоченных органов по государственному планированию и исполнению бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z76" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z76" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) результатов оценки реализации администраторами бюджетных программ национальных проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z77" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Центральный уполномоченный орган по бюджетному планированию посредством интеграции цифровой системы, содержащей данные государственного планирования, обеспечивает доступ Высшей аудиторской палате к бюджетным запросам по планируемым администраторами бюджетных программ расходам и заключениям центрального уполномоченного органа по бюджетному планированию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции Указа Президента РК от 19.05.2025 2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции Указа Президента РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Центральный уполномоченный орган по государственному планированию в установленный законодательством срок направляет администраторам бюджетных программ проект прогноза социально-экономического развития страны с одновременным представлением его в Высшую аудиторскую палату.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z79" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Центральный уполномоченный орган по бюджетному планированию одновременно представляет в Высшую аудиторскую палату в установленные законодательством сроки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z80" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лимиты расходов, лимиты на новые инициативы при направлении их администраторам бюджетных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z81" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) план-график рассмотрения Республиканской бюджетной комиссией (далее – бюджетная комиссия) расходов администраторов бюджетных программ на плановый период (далее – график) при направлении его членам бюджетной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z82" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Центральный уполномоченный орган по исполнению бюджета в установленный законодательством срок представляет материалы оценки, указанные в подпункте 6) пункта 7 настоящих Правил, в соответствующий государственный орган с одновременным направлением их в Высшую аудиторскую палату.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z83" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Центральный уполномоченный орган по бюджетному планированию обеспечивает участие на заседаниях бюджетной комиссии представителя Высшей аудиторской палаты в качестве наблюдателя (без права голосования) и представление в установленный законодательством срок всех материалов бюджетной комиссии по вопросам планирования проекта бюджета одновременно с направлением их членам бюджетной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z84" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Центральный уполномоченный орган по бюджетному планированию в течение трех рабочих дней после проведения заседания бюджетной комиссии направляет в Высшую аудиторскую палату заключения бюджетной комиссии по рассмотренным бюджетным программам администраторов республиканских бюджетных программ, а также следующие документы, соответствующие решениям бюджетной комиссии (далее – документы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z85" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копию пояснительной записки администраторов бюджетных программ к бюджетному запросу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z86" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копии заключений государственной научной и научно-технической экспертизы научных исследований по темам, предлагаемым администраторами республиканских бюджетных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z87" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копию заключения центрального уполномоченного органа по государственному планированию о целесообразности бюджетного кредитования по бюджетным программам, предлагаемым администратором бюджетных программ к реализации посредством бюджетного кредитования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z88" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копии поручений Президента Республики Казахстан и/или Премьер-Министра Республики Казахстан, направленных на реализацию особо важных и требующих оперативной реализации задач.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменением, внесенным Указом Президента РК от 19.05.2025 2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 880</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="48"/>
-[...218 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z89" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Центральный уполномоченный орган по бюджетному планированию представляет разработанный проект бюджета в Высшую аудиторскую палату не позднее 1 августа текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменением, внесенным Указом Президента РК от 19.05.2025 2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции Указа Президента РК от 19.05.2025 2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 880</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="59"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z90" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Высшая аудиторская палата при проведении оценки проекта бюджета обращает внимание на соответствие расходов проекта бюджета общенациональным приоритетам, приоритетным направлениям расходов республиканского бюджета, результатам оценки национальных проектов и планов развития государственных органов, выводам и рекомендациям, данным Высшей аудиторской палатой к отчету Правительства Республики Казахстан об исполнении республиканского бюджета за отчетный финансовый год. В случае необходимости подтверждения достоверности и обоснованности представленных документов и материалов оценки Высшая аудиторская палата направляет администраторам бюджетных программ и другим участникам бюджетного процесса требование о предоставлении документации и информации, а также использует материалы по итогам аудиторских и экспертно-аналитических мероприятий на объекте оценки или государственного аудита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции Указа Президента РК от 19.05.2025 2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции Указа Президента РК от 18.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 966</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Составление и представление заключения по оценке</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z92" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Заключение по оценке составляется на основании проекта бюджета, представленного центральным уполномоченным органом по бюджетному планированию, и носит рекомендательный характер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z93" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Заключение по оценке рассматривается Высшей аудиторской палатой в соответствии с процедурными стандартами внешнего государственного аудита и финансового контроля и утверждается постановлением Высшей аудиторской палаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z94" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Результаты предварительной оценки проекта республиканского бюджета представляются в Правительство Республики Казахстан и Курултай Республики Казахстан в течение двадцати календарных дней со дня внесения проекта республиканского бюджета Правительством Республики Казахстан в Высшую аудиторскую палату.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции Указа Президента РК от 19.05.2025 2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 880</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24. Исключен Указом Президента РК от 18.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 966</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...238 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="65"/>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Центральный уполномоченный орган по бюджетному планированию направляет в Высшую аудиторскую палату информацию о принятых мерах по исполнению рекомендаций, отраженных в заключении по оценке проекта республиканского бюджета, в течение тридцати рабочих дней после утверждения закона о республиканском бюджете на соответствующий плановый период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3368,55 +3432,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3742,31 +3806,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>