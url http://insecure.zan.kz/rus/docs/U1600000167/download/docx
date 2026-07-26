--- v0 (2025-10-11)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5546757" w14:textId="5546757">
+    <w:p w14:paraId="a2670b0" w14:textId="a2670b0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1099,2146 +1099,2192 @@
         <w:t>
       12. Суждения, выявленные факты, выводы, заключения и рекомендации органов государственного аудита и финансового контроля, государственных аудиторов должны быть беспристрастными, объективными, достоверными, компетентными, надежными и являться таковыми для третьих лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Государственные аудиторы при выполнении своих полномочий и должностных обязанностей сохраняют независимость от объектов государственного аудита и финансового контроля, любого внешнего влияния, подрывающего их независимость.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Органы государственного аудита и финансового контроля обеспечиваются необходимыми и достаточными трудовыми, финансовыми и материально-техническими ресурсами, управление которыми осуществляется ими самостоятельно в установленном законодательством порядке. Государственный контроль и надзор за финансовой деятельностью Высшей аудиторской палаты Республики Казахстан осуществляются государственными органами с согласия или по поручению Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции Указа Президента РК от 26.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Объекты государственного аудита и финансового контроля обеспечивают свободный, своевременный и необходимый для проведения государственного аудита и финансового контроля доступ органов государственного аудита и финансового контроля ко всем документам и информации, в том числе к государственным и иным информационным системам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Допускается сотрудничество органов государственного аудита и финансового контроля с органами государственного управления, местными представительными и исполнительными органами, организациями и их объединениями, а также органами других государств и их международными объединениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Стандарт "Этичность"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Целью Стандарта "Этичность" является обеспечение соблюдения этических требований и принципов профессионального поведения государственными аудиторами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Этические нормы включают в себя этические требования для государственных служащих, предусмотренные законодательством Республики Казахстан о государственной службе, а также особые требования, предусмотренные законодательством Республики Казахстан о государственном аудите и финансовом контроле.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В поведении государственных аудиторов и подходах при проведении государственного аудита и финансового контроля следует исключать любые действия, которые могут повлечь подозрения и обвинения в несоблюдении этических требований и принципов профессионального поведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Независимость органов государственного аудита и финансового контроля, государственных аудиторов не препятствует поддержанию доброжелательных отношений с объектом государственного аудита и финансового контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Государственным аудиторам при возникновении конфликтных ситуаций необходимо действовать в соответствии с правилами профессиональной этики государственных аудиторов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Государственным аудиторам во внеслужебное время следует придерживаться общепринятых морально-этических норм, не допускать случаев антиобщественного поведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Государственные аудиторы должны быть независимыми от мнения объекта государственного аудита и финансового контроля, влияния общественного мнения, своими действиями не давать повода для обоснованной критики со стороны общества, не допускать преследования за критику, использовать конструктивную критику для устранения недостатков и улучшения своей профессиональной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Стандарт "Объективность"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Целью Стандарта "Объективность" являются обеспечение беспристрастного проведения государственными аудиторами государственного аудита и финансового контроля и недопущение компромиссов в отношении его качества.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. При проведении государственного аудита и финансового контроля государственные аудиторы должны быть объективными. Аудиторские отчеты должны основываться исключительно на данных и документах (материалы и информация), собранных непосредственно на объекте государственного аудита и финансового контроля, а также полученных из других достоверных источников с соблюдением законодательства Республики Казахстан и в соответствии со стандартами государственного аудита и финансового контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Запрещается проведение государственного аудита и финансового контроля при возникновении конфликта интересов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Запрещается проведение государственного аудита и финансового контроля государственными аудиторами:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) являющимися близкими родственниками, свойственниками или доверенными лицами руководителя, руководителя аппарата, главного бухгалтера или иного лица, осуществляющего их полномочия, учредителя, участника или акционера объекта государственного аудита и финансового контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) работавшими в объекте государственного аудита и финансового контроля либо являвшимися близкими родственниками, свойственниками или доверенными лицами руководителя, руководителя аппарата, главного бухгалтера или иного лица, осуществлявшими их полномочия, учредителя, участника или акционера объекта государственного аудита и финансового контроля в проверяемый период;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) из числа учредителей, участников или акционеров, должностных лиц объекта государственного аудита и финансового контроля, имеющих в нем личные имущественные интересы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции Указа Президента РК от 26.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 5</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 с изменениями, внесенными Указом Президента РК от 18.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 495</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
-[...411 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. В целях сохранения независимости и объективности государственных аудиторов, осуществляющих государственный аудит и финансовый контроль, необходимо менять объекты государственного аудита и финансового контроля, по которым проводился государственный аудит этим государственным аудитором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. При наличии оснований, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Общих стандартов, государственный аудитор подлежит переводу на другой объект государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Стандарт "Профессиональная компетентность"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Целью Стандарта "Профессиональная компетентность" является поддержание должного профессионального уровня государственных аудиторов для эффективного осуществления государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Государственные аудиторы должны обладать образованием, профессиональными навыками, знаниями и опытом для эффективного осуществления государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. В целях получения всесторонней и объективной характеристики профессиональных, деловых качеств и потенциальных возможностей государственных аудиторов проводится их сертификация в порядке, определяемом законодательством Республики Казахстан о государственном аудите и финансовом контроле.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Государственный аудит и финансовый контроль осуществляются государственными аудиторами, уровень профессиональных знаний, навыки и опыт которых в совокупности соответствуют характеру, масштабу и сложности государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Государственные аудиторы проявляют должную квалификацию на протяжении всех этапов государственного аудита и финансового контроля от формирования перечня объектов государственного аудита и финансового контроля, предварительного изучения объекта государственного аудита и финансового контроля до мониторинга рекомендаций, данных в аудиторском заключении и направленных для обязательного исполнения предписаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Профессиональные знания и навыки государственных аудиторов совершенствуются путем проведения непрерывного профессионального обучения и самообразования, а также периодической организации обучения, переподготовки и повышения квалификации государственных аудиторов. Органы государственного аудита и финансового контроля создают необходимые условия для обучения, повышения квалификации и переподготовки кадров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Стандарт "Профессиональное суждение"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Целью Стандарта "Профессиональное суждение" является обеспечение качества на всех этапах государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Профессиональное суждение применяется при осуществлении государственного аудита и финансового контроля и иной деятельности органов государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Государственные аудиторы должны выносить профессиональное суждение по вопросам, которые могут быть существенными по их характеру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Государственные аудиторы должны принимать во внимание главные аспекты значимости предстоящей работы, включая такие количественные и качественные факторы, как цель, масштаб, предмет и критерии государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. На основе профессионального суждения государственные аудиторы должны провести государственный аудит и финансовый контроль способом, позволяющим сократить риск до приемлемого уровня, обеспечивая разумную уверенность в достаточности, приемлемости и надежности аудиторских доказательств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Государственные аудиторы применяют профессиональное суждение при определении наличия рисков мошенничества, в том числе при определении того, было ли выявленное искажение информации и несоответствие требованиям нормативных правовых и правовых актов обусловлено фактами мошенничества или ошибки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Профессиональное суждение взаимосвязано с компетентностью, которая позволяет выносить должное суждение. Профессиональное суждение и компетентность в совокупности предполагают использование набора знаний, навыков и опыта всех лиц, вовлеченных в проведение государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Профессиональное суждение используется при определении характера, вида, способа сбора и обеспечения качества собираемых аудиторских доказательств, служащих основой для выводов, заключений и рекомендаций органов государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7. Стандарт "Подотчетность"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Целью Стандарта "Подотчетность" является обеспечение представления информации, документации и отчетов о деятельности органов государственного аудита и финансового контроля пользователям (далее – информация), в том числе общественности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Органы государственного аудита и финансового контроля проводят государственный аудит и финансовый контроль, осуществляют иную деятельность в соответствии с возложенными функциями и задачами, включая требования стандартов государственного аудита и финансового контроля, соблюдая принцип подотчетности через предоставление информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Органы государственного аудита и финансового контроля представляют исчерпывающую, достоверную информацию Президенту Республики Казахстан, Курултаю Республики Казахстан, Правительству Республики Казахстан, руководителям государственных органов, маслихатам и акимам столицы, областей, городов республиканского значения, районов (городов областного значения) о реализации своих полномочий и достижении ожидаемых результатов в соответствии с законодательством Республики Казахстан о государственном аудите и финансовом контроле.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 46 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Органы государственного аудита и финансового контроля, государственные аудиторы инициируют и проводят востребованный государственный аудит и финансовый контроль, концентрируя свои усилия на зонах риска, и обеспечивают своевременность и качество документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Органы государственного аудита и финансового контроля представляют пользователям и общественности информацию, соблюдая конфиденциальность аудиторских доказательств и другой информации в соответствии с требованиями законодательства Республики Казахстан о государственных секретах, включая требования стандартов государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Органы государственного аудита и финансового контроля при привлечении организаций и лиц к осуществлению государственного аудита и финансового контроля обеспечивают соблюдение принципа подотчетности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Органы государственного аудита и финансового контроля используют эффективные методы управления подотчетностью, включая формирование отчетности об использовании бюджетных средств, активов государства и субъектов квазигосударственного сектора, связанных грантов, государственных и гарантированных государством займов, а также займов, привлекаемых под поручительство государства, проведение взаимных проверок равными по положению высшими органами финансового контроля, других видов независимой оценки их деятельности, а также поддержку обратной связи с пользователями информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8. Стандарт "Достоверность"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Целью Стандарта "Достоверность" является обеспечение всех пользователей документов органов государственного аудита и финансового контроля достоверной информацией, содержащейся в них.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Государственные аудиторы должны использовать достоверную информацию, которая основана на аудиторских доказательствах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z67" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. При этом государственным аудиторам необходимо определить достоверность представляемой информации объектами государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z68" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Органы государственного аудита и финансового контроля обеспечивают достоверность информации, включаемой в документы, принимаемые ими по результатам государственного аудита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z69" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9. Стандарт "Прозрачность"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Целью Стандарта "Прозрачность" является обеспечение осуществления государственного аудита и финансового контроля открыто, обеспечивая прозрачность и доверие к своей деятельности со стороны пользователей документов, в том числе общественности, путем представления достоверной, четкой и релевантной информации о статусе, полномочиях, стратегии, деятельности и ее эффективности, а также финансовом управлении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z71" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z71" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Перечень и содержание раскрываемой информации и документов, в том числе представление документации по внешним запросам, определяются в соответствии с требованиями законодательства Республики Казахстан о государственных секретах, включая требования стандартов государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z72" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z72" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Органы государственного аудита и финансового контроля при обеспечении прозрачности своей деятельности должны соблюдать требования по конфиденциальности, четко определяя дальнейшие процедуры по предоставлению доступа к информации и сведениям, составляющим государственные секреты, служебную, коммерческую или иную охраняемую законом тайну.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z73" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z73" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Органы государственного аудита и финансового контроля, государственные аудиторы обеспечивают открытость и понятность аудиторских процедур, выполняемых на всех этапах государственного аудита и финансового контроля и используемой методологии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z74" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Информация о привлечении к проведению государственного аудита и финансового контроля организаций и физических лиц (специалистов и экспертов) должна быть включена в аудиторскую документацию и соответствующие документы органов государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z75" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z75" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Органы государственного аудита и финансового контроля в обязательном порядке информируют общественность о доступе к информации и результатах государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z76" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Органы государственного аудита и финансового контроля используют эффективные способы предоставления доступа пользователям к документам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z77" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Органы государственного аудита и финансового контроля, государственные аудиторы обеспечивают достоверность раскрываемой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z78" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10. Стандарт "Гласность"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z79" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Целью Стандарта "Гласность" являются обеспечение реализации демократических основ управления экономикой, повышение эффективности государственного аудита и финансового контроля и защита общества от коррупции и иных правонарушений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z80" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Органы государственного аудита и финансового контроля осуществляют свою деятельность открыто путем обязательной публикации результатов государственного аудита с соблюдением требований законодательства Республики Казахстан о государственных секретах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z81" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Для общественности Стандарт "Гласность" реализуется путем размещения документов и иных сведений о деятельности органов государственного аудита и финансового контроля в средствах массовой информации, на интернет-ресурсах органов государственного аудита и финансового контроля, проведения пресс-конференций, брифингов и других публичных мероприятий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z82" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. Стандарт "Гласность" осуществляется с учетом обеспечения соблюдения требований, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>разделе 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Общих стандартов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11. Стандарт "Конфиденциальность"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z84" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Целью Стандарта "Конфиденциальность" является обеспечение сохранности и неразглашения сведений, относящихся к государственным секретам, служебной, коммерческой или иной охраняемой законом тайне, полученных при осуществлении государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z85" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Органы государственного аудита и финансового контроля, государственные аудиторы в установленных законодательством случаях обеспечивают сохранность информации, полученной при осуществлении государственного аудита и финансового контроля, и ограниченность доступа к ней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z86" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z86" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Запрашиваемая органами государственного аудита и финансового контроля, государственными аудиторами информация используется только для целей государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z87" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z87" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Государственные аудиторы не вправе получать прямую или косвенную личную выгоду от информации, полученной при осуществлении государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z88" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z88" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Государственные аудиторы не вправе разглашать информацию относительно каких-либо аспектов государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z89" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. После принятия документов руководители органов государственного аудита и финансового контроля и (или) уполномоченные ими должностные лица могут предоставлять информацию, касающуюся итогов проведенного государственного аудита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z90" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z90" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12. Стандарт "Взаимное признание результатов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>государственного аудита"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z91" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z91" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Целью Стандарта "Взаимное признание результатов государственного аудита" является признание органами государственного аудита и финансового контроля результатов государственного аудита, проведенного другими органами государственного аудита и финансового контроля, при условии соблюдения стандартов государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z92" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z92" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Взаимное признание результатов государственного аудита осуществляется в соответствии с законодательством Республики Казахстан о государственном аудите и финансовом контроле.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z93" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z93" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13. Стандарт "Управление"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z94" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z94" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Целью стандарта "Управление" являются формирование работоспособной группы государственного аудита и финансового контроля, обеспечение организации и наблюдения за ее работой для достижения целей государственного аудита и финансового контроля, в том числе контроля вышестоящими должностными лицами органов государственного аудита и финансового контроля за проведением государственного аудита и финансового контроля государственными аудиторами объективно и в полном объеме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z95" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z95" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Государственные аудиторы осуществляют надлежащее управление своей деятельностью для обеспечения качества, экономичности, результативности и эффективности государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z96" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z96" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Обязанности между должностными лицами, ответственными за государственный аудит и его проведение, должны быть четко распределены.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z97" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z97" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Государственным аудиторам следует обеспечивать свое постоянное профессиональное развитие в целях поддержания своих знаний и навыков на уровне, необходимом для управления группой государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z98" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z98" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Управлению подлежат все этапы проведения государственного аудита и финансового контроля, а также контроль качества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z99" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z99" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Деятельность аудиторской группы или отдельных государственных аудиторов на каждом этапе государственного аудита и финансового контроля осуществляется под систематическим контролем и наблюдением вышестоящих должностных лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z100" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z100" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Наблюдение осуществляется на всех этапах государственного аудита и финансового контроля, подготовки аудиторских отчетов по его результатам, а также в процессе реализации результатов государственного аудита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z101" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z101" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Степень наблюдения определяется в зависимости от сложности государственного аудита и финансового контроля, уровня квалификации и профессионализма группы государственного аудита и финансового контроля или отдельных государственных аудиторов органа государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z102" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z102" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Руководители органов государственного аудита и финансового контроля самостоятельно определяют формы и методы наблюдения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z103" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z103" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. В обязательном порядке наблюдению подлежат содержание, методы осуществления государственного аудита и финансового контроля, полнота охвата программных вопросов, а также действия государственных аудиторов по выполнению программы государственного аудита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z104" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z104" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Наблюдение включает инструктирование, информирование о наиболее часто возникающих проблемах, контроль за проделанной работой, разрешение споров в случаях расхождения мнений в группе государственного аудита и финансового контроля, а также внесение изменений в план и программу государственного аудита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z105" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z105" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14. Стандарт "Контроль качества"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z106" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z106" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Целью Стандарта "Контроль качества" является обеспечение соответствия деятельности органов государственного аудита и финансового контроля, действий государственных аудиторов стандартам государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z107" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z107" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. Руководители органов государственного аудита и финансового контроля обеспечивают организацию контроля качества путем постоянного проведения проверок документов на предмет соответствия стандартам государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z108" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z108" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88. Необходимость перепроверки результатов государственного аудита при несоответствии требованиям стандартов государственного аудита и финансового контроля с выездом на объект государственного аудита и финансового контроля определяется руководителем органа государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z109" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z109" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Сроки и продолжительность проведения контроля качества определяются с учетом обеспечения его оперативности и результативности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z110" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z110" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Контролю качества подлежат все этапы аудиторской, экспертно-аналитической деятельности органов государственного аудита и финансового контроля, вся деятельность государственных аудиторов, в том числе материалы (заключения), выданные по результатам государственного аудита, проведенного государственными аудиторами органов внутреннего государственного аудита и финансового контроля, привлеченными в качестве специалистов правоохранительными органами и судом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z111" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z111" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Контроль качества осуществляется государственными аудиторами, которые не принимали участие в данном государственном аудите и финансовом контроле.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z112" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z112" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Осуществление контроля качества и процесса мониторинга возлагается на лиц, обладающих соответствующей квалификацией, профессиональными навыками, имеющих достаточный и надлежащий опыт и полномочия в органе государственного аудита и финансового контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>