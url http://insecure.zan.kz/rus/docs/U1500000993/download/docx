--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7697641" w14:textId="7697641">
+    <w:p w14:paraId="058e0fa" w14:textId="058e0fa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1417,51 +1417,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2043,51 +2043,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции Указа Президента РК от 01.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2729,1054 +2729,1090 @@
         <w:t xml:space="preserve">
       2. В своей деятельности Комиссия руководствуется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, актами Президента, иными нормативными правовыми актами Республики Казахстан и настоящим положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z35" w:id="65"/>
-[...15 lines deleted...]
-      3. Состав Комиссии утверждается Президентом Республики Казахстан. Возглавляет Комиссию Руководитель Администрации Президента Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Состав Комиссии утверждается Президентом Республики Казахстан. Возглавляет Комиссию Вице-Президент Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменением, внесенным Указом Президента РК от 05.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1452</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Рабочим органом Комиссии является Министерство науки и высшего образования Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z627" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочий орган создает секции по направлениям наук для проведения экспертно-аналитической оценки работ, представленных на соискание Государственной премии. Составы секций должны состоять из нечетного числа членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z628" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ученые, избираемые в составы секций, должны быть гражданами Республики Казахстан, имеющими степень доктора философии (PhD), доктора по профилю, доктора или кандидата наук, действующими работниками аккредитованных субъектов научной и (или) научно-технической деятельности и иметь:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z629" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) стаж научно-исследовательской и (или) научно-педагогической работы по направлению секции не менее 10 (десять) лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z630" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) индекс Хирша не менее 3 (три) согласно международным базам "Web of Science" и (или) "Scopus" на дату представления кандидатуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z631" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На ученых в области гуманитарных, общественных, политических и социальных наук требование о наличии индекса Хирша не распространяется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции Указа Президента РК от 01.07.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="66"/>
-[...115 lines deleted...]
-      На ученых в области гуманитарных, общественных, политических и социальных наук требование о наличии индекса Хирша не распространяется.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Организация и порядок деятельности Комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:p>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 в редакции Указа Президента РК от 24.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="73"/>
+    <w:bookmarkStart w:name="z38" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Председатель Комиссии организует ее работу и обеспечивает координацию деятельности членов Комиссии в соответствии с законодательством Республики Казахстан и настоящим положением. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z39" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z39" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В случае отсутствия председателя Комиссии, его функции осуществляет заместитель председателя. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z40" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z40" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Секретарь Комиссии представляет на рассмотрение Комиссии документы и материалы, подготовленные рабочим органом. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z41" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заседания Комиссии проводятся в соответствии с планом ее работы, утверждаемым председателем. Внеплановые заседания проводятся по мере необходимости по решению председателя Комиссии. Заседания Комиссии правомочны при наличии двух третей от общего числа ее членов. Решения Комиссии оформляются протоколом.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z41" w:id="76"/>
-[...15 lines deleted...]
-      8. Заседания Комиссии проводятся в соответствии с планом ее работы, утверждаемым председателем. Внеплановые заседания проводятся по мере необходимости по решению председателя Комиссии. Заседания Комиссии правомочны при наличии двух третей от общего числа ее членов. Решения Комиссии оформляются протоколом.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Решения Комиссии принимаются простым большинством голосов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z42" w:id="77"/>
-[...15 lines deleted...]
-      9. Решения Комиссии принимаются простым большинством голосов:</w:t>
+    <w:bookmarkStart w:name="z632" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при предварительном отборе – открытым голосованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z632" w:id="78"/>
-[...15 lines deleted...]
-      1) при предварительном отборе – открытым голосованием;</w:t>
+    <w:bookmarkStart w:name="z633" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при окончательном отборе – тайным голосованием.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z633" w:id="79"/>
-[...15 lines deleted...]
-      2) при окончательном отборе – тайным голосованием.</w:t>
+    <w:bookmarkStart w:name="z634" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Окончательное решение Комиссии принимается тайным голосованием простым большинством голосов от числа присутствующих на заседании членов Комиссии. В рассмотрении работ с грифом "секретно" и принятии решения по ним принимают участие только члены Комиссии, имеющие допуск соответствующей формы к секретным работам и сведениям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z634" w:id="80"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z635" w:id="81"/>
+    <w:bookmarkStart w:name="z635" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственная премия присуждается работе, набравшей не менее 50% голосов от числа голосов членов Комиссии, присутствующих на заседании. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z636" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены Комиссии принимают положительные решения о присуждении Государственной премии не более чем по трем работам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z636" w:id="82"/>
-[...15 lines deleted...]
-      Члены Комиссии принимают положительные решения о присуждении Государственной премии не более чем по трем работам.</w:t>
+    <w:bookmarkStart w:name="z637" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если по итогам тайного голосования одинаковое количество голосов набирает более чем три работы, решающим является голос председателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z637" w:id="83"/>
-[...15 lines deleted...]
-      Если по итогам тайного голосования одинаковое количество голосов набирает более чем три работы, решающим является голос председателя.</w:t>
+    <w:bookmarkStart w:name="z638" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если по итогам тайного голосования более чем три работы набрали не менее 50% голосов от числа голосов членов Комиссии, присутствующих на заседании, то государственные премии присуждаются трем работам, набравшим наибольшее число голосов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z638" w:id="84"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции Указа Президента РК от 01.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="85"/>
+    <w:bookmarkStart w:name="z43" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В случае выдвижения на соискание Государственной премии работ членов Комиссии, последние не принимают участия в работе Комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z44" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z44" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Рабочий орган Комиссии осуществляет следующие функции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z385" w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z385" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) определяет общие требования к оформлению работ, выдвигаемых на соискание Государственной премии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z386" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z386" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) публикует на официальных интернет-ресурсах от имени Комиссии объявление о приеме работ на соискание Государственной премии и требования по их оформлению в год присуждения Государственной премии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z387" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z387" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осуществляет прием и регистрацию работ от претендентов на соискание Государственной премии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z388" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z388" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) организует проведение государственной научно-технической экспертизы по работам, выдвинутым на соискание Государственной премии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z389" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z389" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) не представляет к дальнейшему рассмотрению работы, на которые получены два отрицательных заключения государственной научно-технической экспертизы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z390" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z390" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) вносит в секции по направлениям наук работы, выдвинутые на соискание Государственной премии, для проведения экспертно-аналитической оценки; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z391" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z391" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) осуществляет предварительный отбор работ, выдвинутых на соискание Государственной премии, с определением соответствия соискателя заявленному авторству (соавторству) по его реальному творческому вкладу с учетом заключения государственной научно-технической экспертизы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z392" w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z392" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) публикует на официальных интернет-ресурсах в целях широкого обсуждения список работ, прошедших предварительный отбор, с указанием авторов и организаций, выдвинувших эти работы, кроме работ, содержащих сведения, отнесенные к государственным секретам; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z393" w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z393" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) проводит анализ поступивших отзывов на работы, выдвинутые на соискание Государственной премии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z394" w:id="96"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z394" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) подготавливает обобщающую справку, содержащую сведения о работе и соискателях, заключения государственной научно-технической экспертизы и секций, информацию об отзывах; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z395" w:id="97"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z395" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) вносит на рассмотрение Комиссии работы, прошедшие предварительный отбор, заключения государственной научно-технической экспертизы и секций, рассылает материалы членам Комиссии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z396" w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z396" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) разрабатывает в установленном порядке по итогам рассмотрения Комиссией представленных работ соответствующий проект акта Президента Республики Казахстан о присуждении Государственной премии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z397" w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z397" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) обеспечивает оформление дипломов, изготовление нагрудных знаков лауреатов Государственной премии, выплату лауреатам денежного вознаграждения Государственной премии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 11 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="100"/>
+    <w:bookmarkStart w:name="z45" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Решение о прекращении деятельности Комиссии принимает Президент Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3893,80 +3929,80 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правый верхний угол - в редакции Указа Президента РК от 11.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 977</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="101"/>
+    <w:bookmarkStart w:name="z47" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о Комиссии по присуждению Государственной премии Республики Казахстан в области литературы и искусства имени Абая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок с изменением, внесенным Указом Президента РК от 24.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3989,126 +4025,126 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. По всему тексту Положения после слов "в области литературы и искусства" дополнены словами "имени Абая" в соответствии с Указом Президента РК от 24.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="102"/>
+    <w:bookmarkStart w:name="z48" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 1 в редакции Указа Президента РК от 24.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="103"/>
+    <w:bookmarkStart w:name="z49" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Комиссия по присуждению Государственной премии Республики Казахстан в области литературы и искусства имени Абая (далее – Комиссия) является консультативно-совещательным органом при Президенте Республики Казахстан и создается в целях рассмотрения и отбора работ, выдвигаемых на соискание Государственной премии Республики Казахстан в области литературы и искусства имени Абая (далее – Государственная премия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4127,836 +4163,872 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="104"/>
+    <w:bookmarkStart w:name="z50" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В своей деятельности Комиссия руководствуется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, актами Президента, иными нормативными правовыми актами Республики Казахстан и настоящим положением. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Состав Комиссии утверждается Президентом Республики Казахстан и формируется из числа деятелей культуры в области литературы и в области искусства, а также из представителей государственных органов. Возглавляет Комиссию Вице-Президент Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменением, внесенным Указом Президента РК от 05.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1452</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Рабочим органом Комиссии является Министерство культуры и информации Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z51" w:id="105"/>
-[...15 lines deleted...]
-      3. Состав Комиссии утверждается Президентом Республики Казахстан и формируется из числа деятелей культуры в области литературы и в области искусства, а также из представителей государственных органов. Возглавляет Комиссию Руководитель Администрации Президента Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции Указа Президента РК от 06.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 541</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Организация и порядок деятельности Комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:p>
-[...160 lines deleted...]
-    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 в редакции Указа Президента РК от 24.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="108"/>
+    <w:bookmarkStart w:name="z54" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Председатель Комиссии организует ее работу и обеспечивает координацию деятельности членов Комиссии в соответствии с законодательством Республики Казахстан и настоящим положением. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z55" w:id="109"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z55" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В случае отсутствия председателя Комиссии, его функции осуществляет заместитель председателя. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z56" w:id="110"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z56" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Секретарь Комиссии представляет на рассмотрение Комиссии документы и материалы, подготовленные рабочим органом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z57" w:id="111"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z57" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Заседания Комиссии проводятся в соответствии с планом работы, утверждаемым председателем Комиссии. Внеплановые заседания проводятся по мере необходимости по решению председателя Комиссии. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z398" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заседания Комиссии правомочны при наличии двух третей от общего числа их членов. Решения Комиссии оформляются протоколом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменением, внесенным Указом Президента РК от 24.03.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Решения Комиссии принимаются простым большинством голосов:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z398" w:id="112"/>
-[...15 lines deleted...]
-      Заседания Комиссии правомочны при наличии двух третей от общего числа их членов. Решения Комиссии оформляются протоколом.</w:t>
+    <w:bookmarkStart w:name="z569" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при предварительном отборе - открытым голосованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z570" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при окончательном отборе - тайным голосованием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z571" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деятели культуры в составе Комиссии участвуют в голосовании по областям литературы или искусства в соответствии со структурным делением Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z572" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представители государственных органов участвуют в голосовании по каждой области и могут при голосовании отдать по одному голосу по каждой из областей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z573" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если по итогам тайного голосования одинаковое количество голосов набирает более чем одна работа, решающим является голос председателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменением, внесенным Указом Президента РК от 24.03.2020 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции Указа Президента РК от 06.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 541</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В случае выдвижения на соискание Государственной премии работ членов Комиссии последние не принимают участия в работе Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции Указа Президента РК от 24.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="113"/>
-[...263 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="120"/>
+    <w:bookmarkStart w:name="z60" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Комиссия осуществляет следующие функции: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z402" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) производит предварительный и окончательный отбор работ, выдвигаемых на соискание Государственной премии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z574" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деятели культуры в составе Комиссии проводят предварительный отбор работ по областям литературы или искусства в соответствии со структурным делением Комиссии, а представители государственных органов по каждой из областей;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z402" w:id="121"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z403" w:id="123"/>
+    <w:bookmarkStart w:name="z403" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) привлекает к рецензированию работ, выдвигаемых на соискание Государственной премии, специалистов в области литературы и искусства имени Абая; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z404" w:id="124"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z404" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) направляет членов Комиссии для ознакомления с работами, выдвигаемыми на соискание Государственной премии, к месту их расположения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4975,230 +5047,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="125"/>
+    <w:bookmarkStart w:name="z61" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Рабочий орган Комиссии осуществляет следующие функции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z405" w:id="126"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z405" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) вырабатывает общие требования к оформлению работ, выдвигаемых на соискание Государственной премии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z406" w:id="127"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z406" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) публикует в средствах массовой информации от имени Комиссии объявление о приеме работ на соискание Государственной премии, требования по их оформлению в год присуждения Государственной премии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z407" w:id="128"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z407" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осуществляет прием и регистрацию работ от претендентов на соискание Государственной премии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z408" w:id="129"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z408" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) публикует в средствах массовой информации в целях широкого обсуждения список работ, прошедших предварительный отбор, с указанием авторов и организаций, выдвинувших эти работы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z409" w:id="130"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z409" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) проводит анализ поступивших отзывов на работы, выдвинутые на соискание Государственной премии, и результаты представляет Комиссии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z410" w:id="131"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z410" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) разрабатывает в установленном порядке по итогам рассмотрения Комиссией представленных работ проект акта Президента Республики Казахстан о присуждении Государственной премии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z411" w:id="132"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z411" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) обеспечивает оформление дипломов и изготовление нагрудных знаков лауреатов Государственной премии, выплату лауреатам денежного вознаграждения Государственной премии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z62" w:id="133"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z62" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Решение о прекращении деятельности Комиссии принимает Президент Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5277,154 +5349,174 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 января 2015 года № 993</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="134"/>
+    <w:bookmarkStart w:name="z64" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комиссии по присуждению государственных премий Республики Казахстан в области науки и техники имени аль-Фараби и гуманитарных наук имени А. Байтурсынулы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Состав - в редакции Указа Президента РК от 25.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 798</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+        <w:t xml:space="preserve">; с изменениями, внесенными указами Президента РК от 01.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 05.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1452</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Руководитель Администрации Президента Республики Казахстан, председатель</w:t>
+      Вице-Президент Республики Казахстан, председатель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель Премьер-Министра Республики Казахстан, заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6547,238 +6639,274 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 января 2015 года № 993</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="135"/>
+    <w:bookmarkStart w:name="z66" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комиссии по присуждению Государственной премии Республики Казахстан в области литературы и искусства имени Абая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Состав - в редакции Указа Президента РК от 06.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 541</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+        <w:t xml:space="preserve">; с изменениями, внесенными указами Президента РК от 01.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 05.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1452</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z621" w:id="136"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z622" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вице-Президент Республики Казахстан, председатель</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z622" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель Премьер-Министра – Министр культуры и информации Республики Казахстан, заместитель председателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z623" w:id="138"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z623" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник Президента Республики Казахстан по вопросам внутренней политики и коммуникациям, заместитель председателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z624" w:id="139"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z624" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       вице-министр культуры и информации Республики Казахстан, секретарь </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z626" w:id="140"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z626" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заведующий Отделом Республики Казахстан внутренней политики Администрации Президента</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6964,70 +7092,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Светлана Викторовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="141"/>
+          <w:bookmarkStart w:name="z59" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - литературный критик, кандидат филологических наук, награждена медалью "Ерен еңбегі үшін", заведующая отделом республиканского государственного предприятия на праве хозяйственного ведения "Институт литературы и искусства имени М.О. Ауезова" Комитета науки Министерства науки и высшего образования Республики Казахстан (по согласованию)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="141"/>
+          <w:bookmarkEnd w:id="138"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -8032,70 +8160,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ерлан Батташевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="142"/>
+          <w:bookmarkStart w:name="z60" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - доктор исторических наук, кавалер орденов "Барыс" II и III степени и "Парасат", заслуженный деятель Казахстана, председатель правления - ректор некоммерческого акционерного общества "Евразийский национальный университет имени JLH. Гумилева" (по согласованию)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="142"/>
+          <w:bookmarkEnd w:id="139"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -8179,51 +8307,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Любовь Константиновна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="143"/>
+          <w:bookmarkStart w:name="z61" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8418,51 +8546,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жазушысы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, заместитель редактора журнала "Простор" (по согласованию)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
+          <w:bookmarkEnd w:id="140"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -9066,61 +9194,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>- и</w:t>
-[...9 lines deleted...]
-              <w:t>скусствовед, кавалер ордена "</w:t>
+              <w:t>- искусствовед, кавалер ордена "</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Құрмет</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>", награждена медалью "</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
@@ -9611,51 +9729,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сайлаубаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="144"/>
+          <w:bookmarkStart w:name="z62" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9690,51 +9808,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>", директор республиканского государственного казенного предприятия "Казахский</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>национальный театр оперы и балета имени Абая" (по согласованию)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="144"/>
+          <w:bookmarkEnd w:id="141"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -10311,2738 +10429,2738 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правый верхний угол - в редакции Указа Президента РК от 11.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 977</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="145"/>
+    <w:bookmarkStart w:name="z68" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОПИСАНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>диплома и нагрудного знака лауреата Государственной премии Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Описание - в редакции Указа Президента РК от 11.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 977</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z426" w:id="146"/>
+    <w:bookmarkStart w:name="z426" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Диплом лауреата Государственной премии Республики Казахстан в области науки и техники имени аль-Фараби, гуманитарных наук имени А. Байтурсынулы, литературы и искусства имени Абая состоит из:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z427" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) твердой обложки размером 330 х 115 мм;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z428" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вкладыша размером 320 х 110 мм.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z429" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обложка диплома изготавливается из кожи цвета Государственного Флага Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z427" w:id="147"/>
-[...15 lines deleted...]
-      1) твердой обложки размером 330 х 115 мм;</w:t>
+    <w:bookmarkStart w:name="z430" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На обложке размещаются выполненные тиснением золотого цвета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z428" w:id="148"/>
-[...15 lines deleted...]
-      2) вкладыша размером 320 х 110 мм.</w:t>
+    <w:bookmarkStart w:name="z431" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сверху – Государственный Герб Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z429" w:id="149"/>
-[...15 lines deleted...]
-      Обложка диплома изготавливается из кожи цвета Государственного Флага Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z432" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) под Государственным Гербом – надпись на государственном языке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z430" w:id="150"/>
-[...15 lines deleted...]
-      На обложке размещаются выполненные тиснением золотого цвета:</w:t>
+    <w:bookmarkStart w:name="z433" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для государственных премий Республики Казахстан в области науки и техники имени аль-Фараби, в области гуманитарных наук имени А. Байтурсынулы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z431" w:id="151"/>
+    <w:bookmarkStart w:name="z434" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z435" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әл-Фараби атындағы ғылым мен техника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z436" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      саласындағы мемлекеттік сыйлығы лауреатының</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z437" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДИПЛОМЫ" (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к описанию диплома и нагрудного знака лауреата Государственной премии Республики Казахстан)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z438" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z439" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Байтұрсынұлы атындағы гуманитарлық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z440" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ғылымдар саласындағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z441" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сыйлығы лауреатының</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z442" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДИПЛОМЫ" (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к описанию диплома и нагрудного знака лауреата Государственной премии Республики Казахстан);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z443" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для Государственной премии Республики Казахстан в области литературы и искусства имени Абая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z444" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z445" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай атындағы әдебиет пен өнер саласындағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z446" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сыйлығы лауреатының</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z447" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДИПЛОМЫ" (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к описанию диплома и нагрудного знака лауреата Государственной премии Республики Казахстан).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z448" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Вкладыш печатается типографским способом на специальной со степенями защиты бумаге голубого цвета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z449" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На лицевой стороне вкладыша размещаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z450" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сверху – Государственный Герб Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z432" w:id="152"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z451" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) под Государственным Гербом – надпись на государственном языке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z434" w:id="154"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z452" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для государственных премий Республики Казахстан в области науки и техники имени аль-Фараби и гуманитарных наук имени А. Байтурсынулы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z453" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z437" w:id="157"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z454" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әл-Фараби атындағы ғылым мен техника саласындағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z455" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сыйлығы лауреатының</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z456" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДИПЛОМЫ" (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 1</w:t>
-[...33 lines deleted...]
-    <w:bookmarkStart w:name="z439" w:id="159"/>
+        <w:t>приложение 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к описанию диплома и нагрудного знака лауреата Государственной премии Республики Казахстан);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z457" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z458" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А. Байтұрсынұлы атындағы гуманитарлық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z440" w:id="160"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z459" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ғылымдар саласындағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z441" w:id="161"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z460" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік сыйлығы лауреатының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z442" w:id="162"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z461" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДИПЛОМЫ" (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 2</w:t>
+        <w:t>приложение 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к описанию диплома и нагрудного знака лауреата Государственной премии Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z443" w:id="163"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z462" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Государственной премии Республики Казахстан в области литературы и искусства имени Абая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z444" w:id="164"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z463" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z445" w:id="165"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z464" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай атындағы әдебиет пен өнер саласындағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z446" w:id="166"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z465" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік сыйлығы лауреатының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z447" w:id="167"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z466" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДИПЛОМЫ" (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 3</w:t>
+        <w:t>приложение 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к описанию диплома и нагрудного знака лауреата Государственной премии Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z453" w:id="173"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z467" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На обеих внутренних сторонах вкладыша в центре выполнены фоновые изображения Государственного Герба Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z468" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На левой внутренней стороне вкладыша диплома лауреата государственных премий Республики Казахстан в области науки и техники имени аль-Фараби, гуманитарных наук имени А. Байтурсынулы и литературы и искусства имени Абая напечатан текст на государственном языке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z469" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для Государственной премии Республики Казахстан в области науки и техники имени аль-Фараби:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z470" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Президентінің</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z471" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылғы № Жарлығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z472" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "жұмыстың атауы"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z473" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмысы үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z474" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ғылыми дәрежесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z475" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТЕГІ, АТЫ, ӘКЕСІНІҢ АТЫ (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z476" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ ӘЛ-ФАРАБИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z477" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АТЫНДАҒЫ ҒЫЛЫМ МЕН ТЕХНИКА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z478" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      САЛАСЫНДАҒЫ ____ ЖЫЛҒЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z479" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МЕМЛЕКЕТТІК СЫЙЛЫҒЫ БЕРІЛДІ";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z480" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для Государственной премии Республики Казахстан в области гуманитарных наук имени А. Байтурсынулы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z481" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Президентінің</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z482" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылғы № Жарлығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z483" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "жұмыстың атауы"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z484" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмысы үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z485" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ғылыми дәрежесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z486" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТЕГІ, АТЫ, ӘКЕСІНІҢ АТЫ (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z487" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ А. БАЙТҰРСЫНҰЛЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z488" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АТЫНДАҒЫ ГУМАНИТАРЛЫҚ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z489" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҒЫЛЫМДАР САЛАСЫНДАҒЫ ____ ЖЫЛҒЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z490" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МЕМЛЕКЕТТІК СЫЙЛЫҒЫ БЕРІЛДІ";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z491" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для Государственной премии Республики Казахстан в области литературы и искусства имени Абая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z492" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы Президентінің</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z493" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылғы № Жарлығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z494" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "жұмыстың атауы"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z495" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмысы үшін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z496" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТЕГІ, АТЫ, ӘКЕСІНІҢ АТЫ (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z497" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z498" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АБАЙ АТЫНДАҒЫ ӘДЕБИЕТ ПЕН ӨНЕР</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z499" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      САЛАСЫНДАҒЫ ____ ЖЫЛҒЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z500" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МЕМЛЕКЕТТІК СЫЙЛЫҒЫ БЕРІЛДІ".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z501" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внизу расположены слова:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z502" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-[...66 lines deleted...]
-        <w:t>приложение 4</w:t>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z503" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Президенті Қ. Тоқаев".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z504" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Слева под ними указан номер диплома.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z505" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На правой внутренней стороне вкладыша диплома лауреата государственных премий Республики Казахстан в области науки и техники имени аль-Фараби, гуманитарных наук имени А. Байтурсынулы и литературы и искусства имени Абая напечатан текст на русском языке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z506" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для Государственной премии Республики Казахстан в области науки и техники имени аль-Фараби:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z507" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Указом Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z508" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от__года №</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z509" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПРИСУЖДЕНА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z510" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ГОСУДАРСТВЕННАЯ ПРЕМИЯ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z511" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ОБЛАСТИ НАУКИ И ТЕХНИКИ ИМЕНИ АЛЬ-ФАРАБИ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z512" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______ ГОДА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z513" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за работу "наименование работы"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z514" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ФАМИЛИЯ, ИМЯ, ОТЧЕСТВО (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z515" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ученая степень";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z516" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для Государственной премии Республики Казахстан в области гуманитарных наук имени А. Байтурсынулы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z517" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Указом Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z518" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от__года №</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z519" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПРИСУЖДЕНА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z520" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ГОСУДАРСТВЕННАЯ ПРЕМИЯ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z521" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ОБЛАСТИ ГУМАНИТАРНЫХ НАУК ИМЕНИ А. БАЙТУРСЫНУЛЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z522" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______ ГОДА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z523" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за работу "наименование работы"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z524" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ФАМИЛИЯ, ИМЯ, ОТЧЕСТВО (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z525" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ученая степень";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z526" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для Государственной премии Республики Казахстан в области литературы и искусства имени Абая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z527" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Указом Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z528" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от__года №</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z529" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПРИСУЖДЕНА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z530" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ГОСУДАРСТВЕННАЯ ПРЕМИЯ РЕСПУБЛИКИ КАЗАХСТАН</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z531" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ОБЛАСТИ ЛИТЕРАТУРЫ И ИСКУССТВА ИМЕНИ АБАЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z532" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______ ГОДА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z533" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за работу "наименование работы"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z534" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ФАМИЛИЯ, ИМЯ, ОТЧЕСТВО" (при его наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z535" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нагрудный знак лауреата Государственной премии Республики Казахстан изготовлен из латуни с золочением в виде круга, диаметр которого 25 мм, толщина 2 мм, прикреплен подвеской к четырехугольной планке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z536" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На планке размером 25 мм х 15 мм прикреплена муаровая лента цвета Государственного Флага Республики Казахстан, на оборотной стороне планки – булавка с визорным замком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z537" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На лицевой стороне нагрудного знака с блестящей поверхностью имеется выступающий рельеф с изображениями:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z538" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для Государственной премии Республики Казахстан в области науки и техники имени аль-Фараби по центру – бюст аль-Фараби, внизу – надпись "ӘЛ-ФАРАБИ";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z539" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для Государственной премии Республики Казахстан в области гуманитарных наук имени А. Байтурсынулы по центру – бюст А. Байтурсынулы, внизу – надпись "АХМЕТ БАЙТҰРСЫНҰЛЫ";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z540" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для Государственной премии Республики Казахстан в области литературы и искусства имени Абая по центру – бюст Абая, внизу – надпись "АБАЙ".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z541" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На оборотной стороне нагрудного знака расположена рельефная надпись:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z542" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для Государственной премии Республики Казахстан в области науки и техники имени аль-Фараби:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z543" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ ӘЛ-ФАРАБИ АТЫНДАҒЫ ҒЫЛЫМ МЕН ТЕХНИКА САЛАСЫНДАҒЫ МЕМЛЕКЕТТІК СЫЙЛЫҒЫНЫҢ ЛАУРЕАТЫ" и номер (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к описанию диплома и нагрудного знака лауреата Государственной премии Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-[...106 lines deleted...]
-        <w:t>приложение 5</w:t>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z544" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для Государственной премии Республики Казахстан в области гуманитарных наук имени А. Байтурсынулы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z545" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ А. БАЙТҰРСЫНҰЛЫ АТЫНДАҒЫ ГУМАНИТАРЛЫҚ ҒЫЛЫМДАР САЛАСЫНДАҒЫ МЕМЛЕКЕТТІК СЫЙЛЫҒЫНЫҢ ЛАУРЕАТЫ" и номер (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к описанию диплома и нагрудного знака лауреата Государственной премии Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z462" w:id="182"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z546" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для Государственной премии Республики Казахстан в области литературы и искусства имени Абая:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-[...86 lines deleted...]
-        <w:t>приложение 6</w:t>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z547" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ АБАЙ АТЫНДАҒЫ ӘДЕБИЕТ ПЕН ӨНЕР САЛАСЫНДАҒЫ МЕМЛЕКЕТТІК СЫЙЛЫҒЫНЫҢ ЛАУРЕАТЫ" и номер (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к описанию диплома и нагрудного знака лауреата Государственной премии Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-[...1578 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z545" w:id="265"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="267"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13134,68 +13252,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственной премии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z549" w:id="268"/>
+    <w:bookmarkStart w:name="z549" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗОБРАЖЕНИЕ диплома лауреата Государственной премии Республики Казахстан в области науки и техники имени аль-Фараби (твердая обложка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5092700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -13411,68 +13529,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственной премии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z551" w:id="269"/>
+    <w:bookmarkStart w:name="z551" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗОБРАЖЕНИЕ диплома лауреата Государственной премии Республики Казахстан в области гуманитарных наук имени А. Байтурсынулы (твердая обложка) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5016500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -13688,68 +13806,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственной премии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z553" w:id="270"/>
+    <w:bookmarkStart w:name="z553" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗОБРАЖЕНИЕ диплома лауреата Государственной премии Республики Казахстан в области литературы и искусства имени Абая (твердая обложка) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5524500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -13965,68 +14083,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственной премии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z555" w:id="271"/>
+    <w:bookmarkStart w:name="z555" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗОБРАЖЕНИЕ диплома лауреата Государственной премии Республики Казахстан в области науки и техники имени аль-Фараби (лицевая сторона вкладыша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5003800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -14058,68 +14176,68 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z556" w:id="272"/>
+    <w:bookmarkStart w:name="z556" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗОБРАЖЕНИЕ диплома лауреата Государственной премии Республики Казахстан в области науки и техники имени аль-Фараби (внутренняя сторона вкладыша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4368800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -14286,68 +14404,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственной премии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z558" w:id="273"/>
+    <w:bookmarkStart w:name="z558" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗОБРАЖЕНИЕ диплома лауреата Государственной премии Республики Казахстан в области гуманитарных наук имени А. Байтурсынулы (лицевая сторона вкладыша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5803900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -14379,68 +14497,68 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z559" w:id="274"/>
+    <w:bookmarkStart w:name="z559" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗОБРАЖЕНИЕ диплома лауреата Государственной премии Республики Казахстан в области гуманитарных наук имени А. Байтурсынулы (твердая обложка)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4229100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -14607,68 +14725,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственной премии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z561" w:id="275"/>
+    <w:bookmarkStart w:name="z561" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗОБРАЖЕНИЕ диплома лауреата Государственной премии Республики Казахстан в области литературы и искусства имени Абая (лицевая сторона вкладыша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="5575300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -14700,68 +14818,68 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z562" w:id="276"/>
+    <w:bookmarkStart w:name="z562" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗОБРАЖЕНИЕ диплома лауреата Государственной премии Республики Казахстан в области литературы и искусства имени Абая (внутренняя сторона вкладыша)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4229100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -14928,68 +15046,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственной премии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z564" w:id="277"/>
+    <w:bookmarkStart w:name="z564" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ГРАФИЧЕСКОЕ ИЗОБРАЖЕНИЕ нагрудного знака лауреата Государственной премии Республики Казахстан в области науки и техники имени аль-Фараби</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="2641600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -15205,68 +15323,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственной премии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z566" w:id="278"/>
+    <w:bookmarkStart w:name="z566" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ГРАФИЧЕСКОЕ ИЗОБРАЖЕНИЕ нагрудного знака лауреата Государственной премии Республики Казахстан в области гуманитарных наук имени А. Байтурсынулы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3327400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -15433,68 +15551,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Государственной премии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z568" w:id="279"/>
+    <w:bookmarkStart w:name="z568" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ГРАФИЧЕСКОЕ ИЗОБРАЖЕНИЕ нагрудного знака лауреата Государственной премии Республики Казахстан в области литературы и искусства имени Абая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7010400" cy="2781300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -15662,506 +15780,506 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 января 2015 года № 993</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="280"/>
+    <w:bookmarkStart w:name="z80" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>указов Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z81" w:id="281"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z81" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 13 августа 2007 года № 381 "О государственных премиях Республики Казахстан в области науки и техники, литературы и искусства" (САПП Республики Казахстан, 2007 г., № 27, ст.310). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z82" w:id="282"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z82" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 13)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 12 ноября 2008 года № 689 "О внесении изменений в некоторые акты Президента Республики Казахстан" (САПП Республики Казахстан, 2008 г., № 42, ст.465). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z83" w:id="283"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z83" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 7)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 22 мая 2009 года № 815 "О внесении изменений в некоторые акты Президента Республики Казахстан" (САПП Республики Казахстан, 2009 г., № 27-28, ст.234). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z84" w:id="284"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z84" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 28 декабря 2011 года № 211 "О внесении изменений и дополнения в Указ Президента Республики Казахстан от 13 августа 2007 года № 381 "О государственных премиях Республики Казахстан в области науки и техники, литературы и искусства" (САПП Республики Казахстан, 2012 г., № 12, ст.224). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z85" w:id="285"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z85" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 13 марта 2012 года № 284 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан" (САПП Республики Казахстан, 2012 г., № 36, ст.476). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z86" w:id="286"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z86" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 27 марта 2013 года № 533 "О внесении изменений в некоторые акты Президента Республики Казахстан" (САПП Республики Казахстан, 2013 г., № 22, ст.351). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z87" w:id="287"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z87" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 12 февраля 2014 года № 750 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан по вопросам организации деятельности консультативно-совещательных и иных органов при Президенте Республики Казахстан" (САПП Республики Казахстан, 2014 г., № 4, ст.29). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z88" w:id="288"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z88" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 11 апреля 2014 года № 795 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан по вопросам организации деятельности консультативно-совещательных и иных органов при Президенте Республики Казахстан" (САПП Республики Казахстан, 2014 г., № 28, ст.227).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z89" w:id="289"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z89" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 17 сентября 2014 года № 911 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан и признании утратившим силу некоторых распоряжений Президента Республики Казахстан" (САПП Республики Казахстан, 2014 г., № 55-56, ст.538).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkEnd w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16487,31 +16605,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>