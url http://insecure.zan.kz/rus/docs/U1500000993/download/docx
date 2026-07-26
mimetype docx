--- v0 (2025-10-12)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b088bee" w14:textId="b088bee">
+    <w:p w14:paraId="7697641" w14:textId="7697641">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1381,54 +1381,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) подтвержденные результаты инновационной деятельности по внедрению в производство технологий, обеспечивших решение приоритетных социально-экономических задач и рост конкурентоспособности Республики Казахстан на внутреннем и внешнем рынках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z341" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Государственная премия в области литературы и искусства имени Абая присуждается гражданам Республики Казахстан и иностранцам за выдающиеся произведения в области литературы и искусства, признанные особо ценным вкладом в развитие культуры Казахстана.</w:t>
+      Государственная премия в области литературы и искусства имени Абая присуждается гражданам Республики Казахстан и иностранным гражданам за выдающиеся произведения в области литературы и искусства, признанные особо ценным вкладом в развитие культуры Казахстана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z342" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственная премия в области науки и техники имени аль-Фараби, Государственная премия в области гуманитарных наук имени А. Байтурсынулы и Государственная премия в области литературы и искусства имени Абая присуждаются Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z343" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1945,54 +2007,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Выдвижение работ на соискание Государственной премии в области науки и техники имени аль-Фараби, Государственной премии в области гуманитарных наук имени А. Байтурсынулы и Государственной премии в области литературы и искусства имени Абая производится научными, научно-техническими, учеными советами и другими коллегиальными органами научных, учебных организаций, творческими союзами и коллективами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z363" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Объявления о приеме работ на соискание Государственной премии в области науки и техники имени аль-Фараби, Государственной премии в области гуманитарных наук имени А. Байтурсынулы и Государственной премии в области литературы и искусства имени Абая, а также требования по их оформлению размещаются в средствах массовой информации.</w:t>
+      10. Объявления о приеме работ на соискание Государственной премии в области науки и техники имени аль-Фараби, Государственной премии в области гуманитарных наук имени А. Байтурсынулы и Государственной премии в области литературы и искусства имени Абая, а также требования по их оформлению размещаются на официальных интернет ресурсах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z364" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. По работам, выдвинутым на соискание государственных премий в области науки и техники имени аль-Фараби и гуманитарных наук имени А. Байтурсынулы, проводится государственная научно-техническая экспертиза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z365" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2620,977 +2744,1039 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, актами Президента, иными нормативными правовыми актами Республики Казахстан и настоящим положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z35" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3. Состав Комиссии утверждается Президентом Республики Казахстан. Возглавляет Комиссию Государственный советник Республики Казахстан. </w:t>
+        <w:t>
+      3. Состав Комиссии утверждается Президентом Республики Казахстан. Возглавляет Комиссию Руководитель Администрации Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным Указом Президента РК от 01.07.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 952</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4. Рабочим органом Комиссии является Министерство науки и высшего образования Республики Казахстан. </w:t>
+        <w:t>
+      4. Рабочим органом Комиссии является Министерство науки и высшего образования Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z380" w:id="67"/>
-[...15 lines deleted...]
-      Рабочий орган создает секции по направлениям наук для проведения экспертно-аналитической оценки работ, представленных на соискание Государственной премии. Составы секций должны состоять из нечетного числа членов в количестве не более 9 человек. Отбор ученых и экспертов в составы секций производится на основе ранжированного списка.</w:t>
+    <w:bookmarkStart w:name="z627" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочий орган создает секции по направлениям наук для проведения экспертно-аналитической оценки работ, представленных на соискание Государственной премии. Составы секций должны состоять из нечетного числа членов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z206" w:id="68"/>
+    <w:bookmarkStart w:name="z628" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ученые, избираемые в составы секций, должны быть гражданами Республики Казахстан, имеющими степень доктора философии (PhD), доктора по профилю, доктора или кандидата наук, действующими работниками аккредитованных субъектов научной и (или) научно-технической деятельности и иметь:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z207" w:id="69"/>
+    <w:bookmarkStart w:name="z629" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стаж научно-исследовательской и (или) научно-педагогической работы по направлению секции не менее 10 (десять) лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z208" w:id="70"/>
-[...15 lines deleted...]
-      2) индекс Хирша не менее 3 (три) согласно международным базам Web of Science и (или) Scopus на дату представления кандидатуры;</w:t>
+    <w:bookmarkStart w:name="z630" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) индекс Хирша не менее 3 (три) согласно международным базам "Web of Science" и (или) "Scopus" на дату представления кандидатуры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z209" w:id="71"/>
-[...15 lines deleted...]
-      3) не менее 2 (два) статей в течение последних 5 (пять) лет в изданиях, входящих в 1 (первый), 2 (второй) и 3 (третий) квартили базы Web of Science и (или) имеющих процентиль по Cite Score в базе Scopus не менее 35 (тридцать пять). </w:t>
+    <w:bookmarkStart w:name="z631" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На ученых в области гуманитарных, общественных, политических и социальных наук требование о наличии индекса Хирша не распространяется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z210" w:id="72"/>
-[...15 lines deleted...]
-      На ученых в области гуманитарных, общественных, политических и социальных наук требование о наличии индекса Хирша не распространяется. Вместо требования, установленного подпунктом 3) пункта 4, в отношении ученых в области гуманитарных, общественных, политических и социальных наук учитывается наличие не менее 3 (три) публикаций на дату представления кандидатуры в течение последних 5 (пять) лет в изданиях, индексируемых в международных базах Web of Science и (или) Scopus.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Организация и порядок деятельности Комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z211" w:id="73"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 в редакции Указа Президента РК от 24.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="75"/>
+    <w:bookmarkStart w:name="z38" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Председатель Комиссии организует ее работу и обеспечивает координацию деятельности членов Комиссии в соответствии с законодательством Республики Казахстан и настоящим положением. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z39" w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z39" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В случае отсутствия председателя Комиссии, его функции осуществляет заместитель председателя. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z40" w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z40" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Секретарь Комиссии представляет на рассмотрение Комиссии документы и материалы, подготовленные рабочим органом. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z41" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заседания Комиссии проводятся в соответствии с планом ее работы, утверждаемым председателем. Внеплановые заседания проводятся по мере необходимости по решению председателя Комиссии. Заседания Комиссии правомочны при наличии двух третей от общего числа ее членов. Решения Комиссии оформляются протоколом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z42" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Решения Комиссии принимаются простым большинством голосов:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z41" w:id="78"/>
-[...15 lines deleted...]
-      8. Заседания Комиссии проводятся в соответствии с планом ее работы, утверждаемым председателем. Внеплановые заседания проводятся по мере необходимости по решению председателя Комиссии. Заседания Комиссии правомочны при наличии двух третей от общего числа ее членов. Решения Комиссии оформляются протоколом.</w:t>
+    <w:bookmarkStart w:name="z632" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при предварительном отборе – открытым голосованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z42" w:id="79"/>
+    <w:bookmarkStart w:name="z633" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при окончательном отборе – тайным голосованием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z634" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Окончательное решение Комиссии принимается тайным голосованием простым большинством голосов от числа присутствующих на заседании членов Комиссии. В рассмотрении работ с грифом "секретно" и принятии решения по ним принимают участие только члены Комиссии, имеющие допуск соответствующей формы к секретным работам и сведениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z635" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Решение Комиссии принимается тайным голосованием простым большинством голосов от числа присутствующих на заседании членов Комиссии. В рассмотрении работ с грифом "секретно" и принятии решения по ним принимают участие только члены Комиссии, имеющие допуск соответствующей формы к секретным работам и сведениям. </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z382" w:id="81"/>
+      Государственная премия присуждается работе, набравшей не менее 50% голосов от числа голосов членов Комиссии, присутствующих на заседании. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z636" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены Комиссии принимают положительные решения о присуждении Государственной премии не более чем по трем работам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z383" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z637" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если по итогам тайного голосования одинаковое количество голосов набирает более чем три работы, решающим является голос председателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z638" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если по итогам тайного голосования более чем три работы набрали не менее 50% голосов от числа голосов членов Комиссии, присутствующих на заседании, то государственные премии присуждаются трем работам, набравшим наибольшее число голосов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными Указом Президента РК от 24.03.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 292</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="84"/>
+    <w:bookmarkStart w:name="z43" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В случае выдвижения на соискание Государственной премии работ членов Комиссии, последние не принимают участия в работе Комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z44" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z44" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Рабочий орган Комиссии осуществляет следующие функции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z385" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z385" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) определяет общие требования к оформлению работ, выдвигаемых на соискание Государственной премии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z386" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z386" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) публикует в средствах массовой информации от имени Комиссии объявление о приеме работ на соискание Государственной премии и требования по их оформлению в год присуждения Государственной премии; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z387" w:id="88"/>
+      2) публикует на официальных интернет-ресурсах от имени Комиссии объявление о приеме работ на соискание Государственной премии и требования по их оформлению в год присуждения Государственной премии; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z387" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осуществляет прием и регистрацию работ от претендентов на соискание Государственной премии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z388" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z388" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) организует проведение государственной научно-технической экспертизы по работам, выдвинутым на соискание Государственной премии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z389" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z389" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) не представляет к дальнейшему рассмотрению работы, на которые получены два отрицательных заключения государственной научно-технической экспертизы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z390" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z390" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) вносит в секции по направлениям наук работы, выдвинутые на соискание Государственной премии, для проведения экспертно-аналитической оценки; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z391" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z391" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) осуществляет предварительный отбор работ, выдвинутых на соискание Государственной премии, с определением соответствия соискателя заявленному авторству (соавторству) по его реальному творческому вкладу с учетом заключения государственной научно-технической экспертизы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z392" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z392" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) публикует в средствах массовой информации в целях широкого обсуждения список работ, прошедших предварительный отбор, с указанием авторов и организаций, выдвинувших эти работы, кроме работ, содержащих сведения, отнесенные к государственным секретам; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z393" w:id="94"/>
+      8) публикует на официальных интернет-ресурсах в целях широкого обсуждения список работ, прошедших предварительный отбор, с указанием авторов и организаций, выдвинувших эти работы, кроме работ, содержащих сведения, отнесенные к государственным секретам; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z393" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) проводит анализ поступивших отзывов на работы, выдвинутые на соискание Государственной премии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z394" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z394" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) подготавливает обобщающую справку, содержащую сведения о работе и соискателях, заключения государственной научно-технической экспертизы и секций, информацию об отзывах; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z395" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z395" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11) вносит на рассмотрение Комиссии работы, прошедшие предварительный отбор, заключения государственной научно-технической экспертизы и секций, рассылает материалы членам Комиссии за 10 дней до ее заседания; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z396" w:id="97"/>
+      11) вносит на рассмотрение Комиссии работы, прошедшие предварительный отбор, заключения государственной научно-технической экспертизы и секций, рассылает материалы членам Комиссии; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z396" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) разрабатывает в установленном порядке по итогам рассмотрения Комиссией представленных работ соответствующий проект акта Президента Республики Казахстан о присуждении Государственной премии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z397" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z397" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) обеспечивает оформление дипломов, изготовление нагрудных знаков лауреатов Государственной премии, выплату лауреатам денежного вознаграждения Государственной премии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z45" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Решение о прекращении деятельности Комиссии принимает Президент Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3707,80 +3893,80 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правый верхний угол - в редакции Указа Президента РК от 11.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 977</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="100"/>
+    <w:bookmarkStart w:name="z47" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о Комиссии по присуждению Государственной премии Республики Казахстан в области литературы и искусства имени Абая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок с изменением, внесенным Указом Президента РК от 24.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3803,126 +3989,126 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. По всему тексту Положения после слов "в области литературы и искусства" дополнены словами "имени Абая" в соответствии с Указом Президента РК от 24.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="101"/>
+    <w:bookmarkStart w:name="z48" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 1 в редакции Указа Президента РК от 24.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="102"/>
+    <w:bookmarkStart w:name="z49" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Комиссия по присуждению Государственной премии Республики Казахстан в области литературы и искусства имени Абая (далее – Комиссия) является консультативно-совещательным органом при Президенте Республики Казахстан и создается в целях рассмотрения и отбора работ, выдвигаемых на соискание Государственной премии Республики Казахстан в области литературы и искусства имени Абая (далее – Государственная премия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3941,410 +4127,410 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="103"/>
+    <w:bookmarkStart w:name="z50" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В своей деятельности Комиссия руководствуется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, актами Президента, иными нормативными правовыми актами Республики Казахстан и настоящим положением. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z51" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Состав Комиссии утверждается Президентом Республики Казахстан и формируется из числа деятелей культуры в области литературы и в области искусства, а также из представителей государственных органов. Возглавляет Комиссию Руководитель Администрации Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции Указа Президента РК от 06.05.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Рабочим органом Комиссии является Министерство культуры и информации Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции Указа Президента РК от 06.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 541</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="105"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z53" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Организация и порядок деятельности Комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 в редакции Указа Президента РК от 24.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="107"/>
+    <w:bookmarkStart w:name="z54" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Председатель Комиссии организует ее работу и обеспечивает координацию деятельности членов Комиссии в соответствии с законодательством Республики Казахстан и настоящим положением. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z55" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z55" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В случае отсутствия председателя Комиссии, его функции осуществляет заместитель председателя. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z56" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z56" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Секретарь Комиссии представляет на рассмотрение Комиссии документы и материалы, подготовленные рабочим органом. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z57" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z57" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Заседания Комиссии проводятся в соответствии с планом работы, утверждаемым председателем Комиссии. Внеплановые заседания проводятся по мере необходимости по решению председателя Комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z398" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z398" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заседания Комиссии правомочны при наличии двух третей от общего числа их членов. Решения Комиссии оформляются протоколом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4363,170 +4549,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="112"/>
+    <w:bookmarkStart w:name="z58" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Решения Комиссии принимаются простым большинством голосов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z569" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z569" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при предварительном отборе - открытым голосованием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z570" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z570" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при окончательном отборе - тайным голосованием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z571" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z571" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Деятели культуры в составе Комиссии участвуют в голосовании по областям литературы или искусства в соответствии со структурным делением Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z572" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z572" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представители государственных органов участвуют в голосовании по каждой области и могут при голосовании отдать по одному голосу по каждой из областей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z573" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z573" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если по итогам тайного голосования одинаковое количество голосов набирает более чем одна работа, решающим является голос председателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4545,70 +4731,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="118"/>
+    <w:bookmarkStart w:name="z59" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В случае выдвижения на соискание Государственной премии работ членов Комиссии последние не принимают участия в работе Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4627,150 +4813,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="119"/>
+    <w:bookmarkStart w:name="z60" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Комиссия осуществляет следующие функции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z402" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z402" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) производит предварительный и окончательный отбор работ, выдвигаемых на соискание Государственной премии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z574" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z574" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Деятели культуры в составе Комиссии проводят предварительный отбор работ по областям литературы или искусства в соответствии со структурным делением Комиссии, а представители государственных органов по каждой из областей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z403" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z403" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) привлекает к рецензированию работ, выдвигаемых на соискание Государственной премии, специалистов в области литературы и искусства имени Абая; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z404" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z404" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) направляет членов Комиссии для ознакомления с работами, выдвигаемыми на соискание Государственной премии, к месту их расположения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4789,230 +4975,230 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="124"/>
+    <w:bookmarkStart w:name="z61" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Рабочий орган Комиссии осуществляет следующие функции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z405" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z405" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) вырабатывает общие требования к оформлению работ, выдвигаемых на соискание Государственной премии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z406" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z406" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) публикует в средствах массовой информации от имени Комиссии объявление о приеме работ на соискание Государственной премии, требования по их оформлению в год присуждения Государственной премии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z407" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z407" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осуществляет прием и регистрацию работ от претендентов на соискание Государственной премии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z408" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z408" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) публикует в средствах массовой информации в целях широкого обсуждения список работ, прошедших предварительный отбор, с указанием авторов и организаций, выдвинувших эти работы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z409" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z409" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) проводит анализ поступивших отзывов на работы, выдвинутые на соискание Государственной премии, и результаты представляет Комиссии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z410" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z410" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) разрабатывает в установленном порядке по итогам рассмотрения Комиссией представленных работ проект акта Президента Республики Казахстан о присуждении Государственной премии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z411" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z411" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) обеспечивает оформление дипломов и изготовление нагрудных знаков лауреатов Государственной премии, выплату лауреатам денежного вознаграждения Государственной премии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z62" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z62" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Решение о прекращении деятельности Комиссии принимает Президент Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5091,134 +5277,154 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 января 2015 года № 993</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="133"/>
+    <w:bookmarkStart w:name="z64" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Состав</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комиссии по присуждению государственных премий Республики Казахстан в области науки и техники имени аль-Фараби и гуманитарных наук имени А. Байтурсынулы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Состав - в редакции Указа Президента РК от 25.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 798</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Государственный советник Республики Казахстан, председатель</w:t>
+      Руководитель Администрации Президента Республики Казахстан, председатель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель Премьер-Министра Республики Казахстан, заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5354,69 +5560,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       советник Президента Республики Казахстан по вопросам науки и инноваций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      председатель Комитета по социально-культурному развитию и науке Сената Парламента Республики Казахстан (по согласованию)</w:t>
-[...17 lines deleted...]
-      член Комитета по социально-культурному развитию Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
+      председатель профильного комитета Курултая Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заведующий Отделом внутренней политики Администрации Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6032,99 +6220,82 @@
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сембаева</w:t>
-[...16 lines deleted...]
-              <w:t>Алия Муратовна</w:t>
+Сембаева Алия Муратовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- доктор химических наук, заместитель председателя правления акционерного общества "Фонд науки" (по согласованию)</w:t>
+-–доктор химических наук, советник CEO автономного кластерного фонда "Astana Hub" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6376,215 +6547,215 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 января 2015 года № 993</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="134"/>
+    <w:bookmarkStart w:name="z66" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комиссии по присуждению Государственной премии Республики Казахстан в области литературы и искусства имени Абая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Состав - в редакции Указа Президента РК от 06.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 541</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z621" w:id="135"/>
-[...35 lines deleted...]
-      Заместитель Премьер-Министра Республики Казахстан, заместитель председателя</w:t>
+    <w:bookmarkStart w:name="z621" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель Администрации Президента Республики Казахстан, председатель</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z623" w:id="137"/>
+    <w:bookmarkStart w:name="z622" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель Премьер-Министра – Министр культуры и информации Республики Казахстан, заместитель председателя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z623" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник Президента Республики Казахстан по вопросам внутренней политики и коммуникациям, заместитель председателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z624" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z624" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       вице-министр культуры и информации Республики Казахстан, секретарь </w:t>
-      </w:r>
-[...18 lines deleted...]
-      Министр культуры и информации Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z626" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заведующий Отделом Республики Казахстан внутренней политики Администрации Президента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
@@ -7005,198 +7176,164 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әлтай</w:t>
-[...16 lines deleted...]
-              <w:t>Аманжол Дүйсенбайұлы</w:t>
+Әлтай Аманжол Дүйсенбайұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- айтыскер, доктор филологических наук, кавалер ордена "Құрмет", заслуженный деятель Казахстана, депутат Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
+-–айтыскер, доктор филологических наук, кавалер ордена "Құрмет", заслуженный деятель Казахстана (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ашимжанов</w:t>
-[...16 lines deleted...]
-              <w:t>Жанарбек Садыканович</w:t>
+Ашимжанов Жанарбек Садыканович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- поэт, кавалер ордена "Құрмет", заслуженный деятель Казахстана, обладатель молодежной премии "Дарын", депутат Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
+- поэт, кавалер ордена "Құрмет", заслуженный деятель Казахстана, обладатель молодежной премии "Дарын" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7763,127 +7900,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медетбек Темірхан</w:t>
-[...75 lines deleted...]
-              <w:t>
 Нурмаганбетов</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тынымбай Нурмаганбетұлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
@@ -8943,465 +9003,244 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ашимов</w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t>Батурина</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Асанали</w:t>
+              <w:t>Ольга Владимировна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">- актер и режиссер театра и кино, </w:t>
+              <w:t>- и</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қ</w:t>
+              <w:t>скусствовед, кавалер ордена "</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аза</w:t>
+              <w:t>Құрмет</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қ</w:t>
+              <w:t>", награждена медалью "</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>станны</w:t>
+              <w:t>Ерен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ң</w:t>
+              <w:t>еңбегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Е</w:t>
+              <w:t>ушін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ң</w:t>
+              <w:t xml:space="preserve">", профессор республиканского государственного учреждения "Казахская национальная академия искусств имени </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бек </w:t>
+              <w:t>Темирбека</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Epi</w:t>
+              <w:t>Жургенова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...247 lines deleted...]
-- художник, кавалер ордена "Құрмет", заслуженный деятель Казахстана, лауреат Государственной премии Республики Казахстан (по согласованию)</w:t>
+              <w:t>" Министерства культуры и информации Республики Казахстан (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10061,275 +9900,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обаев</w:t>
-[...16 lines deleted...]
-              <w:t>Исмухан Несипбаевич</w:t>
+Сатыбалды Азамат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- режиссер, кавалер орденов "Барыс" I и II степени и "Парасат", Қазақстанның халық әpтici (по согласованию)</w:t>
-[...75 lines deleted...]
-              <w:t>
 - актер театра и кино, кавалер ордена "Құрмет", заслуженный деятель Казахстана, председатель акционерного общества "Қазақфильм" (по согласованию)</w:t>
-            </w:r>
-[...92 lines deleted...]
-- кинорежиссер, сценарист, кинопродюсер, кавалер ордена "Құрмет", заслуженный деятель Казахстана (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16462,55 +16113,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>