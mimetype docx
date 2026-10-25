--- v0 (2025-10-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8290160" w14:textId="8290160">
+    <w:p w14:paraId="6b6a277" w14:textId="6b6a277">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1472,1068 +1472,796 @@
         </w:rPr>
         <w:t xml:space="preserve"> государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, утвержденном вышеназванным Указом: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z46" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку "Агентство Республики Казахстан по делам государственной службы и противодействию коррупции" исключить.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z47" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Утратил силу Указом Президента РК от 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1469</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 21.10.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Утратил силу Указом Президента РК от 30.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Утратил силу Указом Президента РК от 13.10.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 563</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Утратил силу Указом Президента РК от 13.10.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 563</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. В </w:t>
+      13. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 19 марта 2010 года № 954 "О Системе ежегодной оценки эффективности деятельности центральных государственных и местных исполнительных органов областей, города республиканского значения, столицы" (САПП Республики Казахстан, 2010 г., № 24, ст. 173): </w:t>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 7 марта 2013 года № 520 "О Национальной комиссии по кадровой политике при Президенте Республики Казахстан и кадровых комиссиях областей, столицы, города республиканского значения" (САПП Республики Казахстан, 2013 г., № 19, ст. 319): </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z48" w:id="19"/>
+    <w:bookmarkStart w:name="z61" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Системе</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> ежегодной оценки эффективности деятельности центральных государственных и местных исполнительных органов областей, города республиканского значения, столицы, утвержденной вышеназванным Указом: </w:t>
+        <w:t>должностном составе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Национальной комиссии по кадровой политике при Президенте Республики Казахстан, утвержденном вышеназванным Указом: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...147 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="20"/>
+    <w:bookmarkStart w:name="z62" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Председатель Агентства Республики Казахстан по делам государственной службы и противодействию коррупции" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Министр по делам государственной службы Республики Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложении</w:t>
-[...29 lines deleted...]
-      строку "Агентство Республики Казахстан по делам государственной службы и противодействию коррупции, за исключением правоохранительной деятельности" исключить;</w:t>
+        <w:t>Типовом должностном составе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кадровой комиссии области, столицы, города республиканского значения, утвержденном вышеназванным Указом: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z52" w:id="22"/>
-[...15 lines deleted...]
-      дополнить строкой следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z64" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Заместитель руководителя территориального органа Агентства Республики Казахстан по делам государственной службы - председатель дисциплинарного совета Агентства Республики Казахстан по делам государственной службы и противодействию коррупции области, столицы, города республиканского значения, заместитель председателя" изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...374 lines deleted...]
-        </w:rPr>
         <w:t>
       "Руководитель территориального органа Министерства по делам государственной службы Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="28"/>
+    <w:bookmarkStart w:name="z65" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 3 апреля 2013 года № 537 "О некоторых вопросах кадровой политики в правоохранительных органах Республики Казахстан" (САПП Республики Казахстан, 2013 г., № 24, ст. 379): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z66" w:id="29"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z66" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>составе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комиссии при Президенте Республики Казахстан по вопросам кадровой политики в правоохранительных органах Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z67" w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z67" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку "Председатель Агентства Республики Казахстан по делам государственной службы и противодействию коррупции" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z68" w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z68" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после строки "Министр юстиции Республики Казахстан" дополнить строкой следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Министр по делам государственной службы Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="32"/>
+    <w:bookmarkStart w:name="z69" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку "Председатель Общественного совета по вопросам противодействия коррупции при Агентстве Республики Казахстан по делам государственной службы и противодействию коррупции (по согласованию)" исключить;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z70" w:id="33"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z70" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       после строки "Председатель Общественного совета при Министерстве внутренних дел Республики Казахстан (по согласованию)" дополнить строкой следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Председатель Общественного совета при Министерстве по делам государственной службы Республики Казахстан (по согласованию)".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="34"/>
+    <w:bookmarkStart w:name="z71" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 13 января 2014 года № 722 "Об утверждении Правил оформления, выдачи, замены, сдачи, изъятия, учета, хранения и уничтожения дипломатических и служебных паспортов Республики Казахстан и перечня должностных лиц Республики Казахстан, которым выдаются дипломатические и служебные паспорта Республики Казахстан" (САПП Республики Казахстан, 2014 г., № 1, ст. 2): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z72" w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z72" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> должностных лиц Республики Казахстан, которым выдаются дипломатические и служебные паспорта Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z73" w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z73" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>разделе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Перечень лиц, которым выдается служебный паспорт Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2686,133 +2414,133 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 декабря 2015 года № 158</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="37"/>
+    <w:bookmarkStart w:name="z76" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых указов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z77" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z77" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 2 декабря 2002 года № 978 "Об утверждении текста присяги сотрудников Агентства Республики Казахстан по делам государственной службы и противодействию коррупции". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z78" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z78" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3187,145 +2915,145 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые указы Президента Республики Казахстан, утвержденных вышеназванным Указом (САПП Республики Казахстан, 2014 г., № 54, ст. 532). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z79" w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z79" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые указы Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 4 мая 2015 года № 15 "О создании Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан" (САПП Республики Казахстан, 2015 г., № 29-30, ст. 184).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>