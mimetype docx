--- v0 (2025-11-13)
+++ v1 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="324a890" w14:textId="324a890">
+    <w:p w14:paraId="6123182" w14:textId="6123182">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -744,51 +744,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственная служба Республики Казахстан играет особую роль в жизни общества. Она заключается в обеспечении жизнедеятельности общества и удовлетворении общественных интересов наилучшим и эффективным способом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z146" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Государственная служба обязывает проявлять преданность интересам общества и способствовать укреплению единства народа Казахстана и межнационального согласия в стране, уважительно относиться к государственному и другим языкам, традициям и обычаям народа Казахстана.</w:t>
+      Государственная служба обязывает проявлять преданность интересам общества, способствовать укреплению единства народа Казахстана и межэтнического и межконфессионального согласия в стране, уважительно относиться к государственному и другим языкам, традициям и обычаям народа Казахстана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z147" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственные служащие в своей деятельности должны быть привержены государственной политике и последовательно проводить ее в жизнь, стремиться сохранять и укреплять доверие общества к государственной службе, государству и его институтам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z148" w:id="9"/>
     <w:p>
@@ -808,50 +808,112 @@
         <w:t>
       Общество рассчитывает, что государственные служащие выполняют свои обязанности и функции компетентно и эффективно в соответствии с законами со всей добросовестностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z149" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Несение государственной службы является выражением особого доверия со стороны общества и государства и предъявляет высокие требования к служебной этике государственных служащих.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z150" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящий Этический кодекс государственных служащих Республики Казахстан (далее – Кодекс) устанавливает стандарты служебной этики государственных служащих и направлен на укрепление доверия общества к государственным органам, формирование высокой культуры взаимоотношений на государственной службе и создание атмосферы добропорядочности, а также предупреждение случаев неэтичного поведения государственных служащих.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z151" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1140,71 +1202,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соблюдать установленные законом ограничения, избегать конфликта интересов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z166" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) в обращении с гражданами проявлять корректность, не допускать фактов грубости, унижения достоинства, бестактности и некорректного поведения, своими действиями и поведением не давать повода для критики с их стороны;</w:t>
+      4) в обращении с гражданами проявлять корректность, не допускать фактов грубости, унижения чести, достоинства, бестактности и некорректного поведения, своими действиями и поведением не давать повода для критики с их стороны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z167" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) соблюдать деловой этикет и правила официального поведения, не допускать совершения действий, явно подрывающих в глазах граждан достоинство и авторитет государственных органов, представителями которых они являются;</w:t>
+      5) соблюдать деловой этикет и правила официального поведения, не допускать совершения действий, явно подрывающих в глазах граждан честь, достоинство и авторитет государственных органов, представителями которых они являются;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z168" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) не давать неправомерные обещания и не брать неправомерные обязательства любого характера, связанные с исполнением должностных обязанностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z169" w:id="30"/>
     <w:p>
@@ -1289,71 +1351,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным Указом Президента РК от 02.11.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенными указами Президента РК от 02.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z172" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1502,74 +1584,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) не принуждать к совершению поступков, не совместимых с общепринятыми морально-этическими нормами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z180" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) не допускать по отношению к коллегам необоснованных обвинений, фактов грубости, унижения достоинства, бестактности и некорректного поведения;</w:t>
+      7) не допускать по отношению к коллегам необоснованных обвинений, фактов грубости, унижения чести, достоинства, бестактности и некорректного поведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z181" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) не навязывать свои религиозные убеждения коллегам, не принуждать подчиненных служащих к участию в деятельности общественных и религиозных объединений, других некоммерческих организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z182" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Государственным служащим не следует публично выражать свое мнение по вопросам государственной политики и служебной деятельности, если оно не соответствует основным направлениям государственной политики, раскрывает служебную информацию, которая не разрешена к обнародованию и содержит неэтичные высказывания в адрес должностных лиц государства, органов государственного управления, других государственных служащих.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z183" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2840,224 +2984,208 @@
         <w:t>
       7. При наличии обстоятельств, вызывающих обоснованные сомнения в беспристрастности руководителей государственного органа (конфликт интересов), которые могут привести к ненадлежащему исполнению должностных полномочий, уполномоченный по этике осуществляет свою деятельность на самостоятельной основе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z37" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. По результатам своей деятельности уполномоченный по этике представляет отчеты уполномоченному органу. Форма и сроки представления отчетов утверждаются уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z205" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. Взаимодействие уполномоченного по этике с уполномоченным органом по противодействию коррупции осуществляется в соответствии с совместным правовым актом уполномоченного органа и уполномоченного органа по противодействию коррупции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Положение дополнено пунктом 8- 1 в соответствии с Указом Президента РК от 17.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 286</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="79"/>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Уполномоченный по этике осуществляет прием государственных служащих и иных граждан по вопросам, отнесенным к его функциям, в случае их обращений либо не менее одного раза в месяц согласно графику, размещенному в местах, доступных для всеобщего обозрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости беседа с гражданином или государственным служащим может быть проведена по телефону либо с использованием других средств коммуникаций, обеспечивающих надлежащую передачу информации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В установленном законодательством порядке сведения об уполномоченном по этике, в том числе фамилия, инициалы, фотография, номера кабинета и телефонов, размещаются на интернет-ресурсе государственного органа и в местах, доступных для всеобщего обозрения в здании государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="80"/>
+    <w:bookmarkStart w:name="z39" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В целях мониторинга соблюдения норм служебной этики, а также состояния морально-психологического климата в коллективе не менее одного раза в полгода уполномоченный по этике проводит анонимное анкетирование по форме, утвержденной уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3123,306 +3251,306 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Указу Президента Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 декабря 2015 года № 153</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="81"/>
+    <w:bookmarkStart w:name="z41" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых указов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z42" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z42" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 3 мая 2005 года № 1567 "О Кодексе чести государственных служащих Республики Казахстан" (САПП Республики Казахстан, 2005 г., № 19, ст. 225).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z43" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z43" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 9)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 27 ноября 2007 года № 446 "О внесении изменений и дополнений в указы Президента Республики Казахстан" (САПП Республики Казахстан, 2007 г., № 43, ст. 499).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z44" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z44" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 1 апреля 2011 года № 1180 "О внесении изменения в Указ Президента Республики Казахстан от 3 мая 2005 года № 1567" (САПП Республики Казахстан, 2011 г., № 30, ст. 365).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z45" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z45" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 1 октября 2013 года № 651 "О внесении изменений в Указ Президента Республики Казахстан от 3 мая 2005 года № 1567 "О Кодексе чести государственных служащих Республики Казахстан" (САПП Республики Казахстан 2013 г., № 58, ст. 786).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>