--- v0 (2026-03-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="21159c2" w14:textId="21159c2">
+    <w:p w14:paraId="a4cbfb0" w14:textId="a4cbfb0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2343,51 +2343,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции Указ Президента РК от 17.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 817</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z46" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5817,312 +5817,348 @@
         <w:t>
       В случае письменного отказа служащего корпуса "Б" от ротации актом уполномоченного лица срок его пребывания на данной должности может быть продлен на два года либо служащий корпуса "Б" освобождается от занимаемой должности, либо в случае его согласия и наличия вакансии понижается в должности. Последующее продление срока пребывания данного служащего корпуса "Б" на занимаемой должности допускается на два года по решению:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z506" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Национальной комиссии – в отношении служащих категорий В-1, С-1, С-О-1 и D-O-1;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z507" w:id="99"/>
-[...15 lines deleted...]
-      2) уполномоченного лица – в отношении группы категорий А и категорий В Аппарата Правительства Республики Казахстан, а также категорий В-1 и В-2 аппаратов Палат Парламента Республики Казахстан;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уполномоченного лица – в отношении группы категорий А и категорий В Аппарата Правительства Республики Казахстан, а также категорий В-1 и В-2 Аппарата Курултая Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z508" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уполномоченного органа по делам государственной службы – в отношении служащих категорий B-2, C-2, С-О-2, D-O-2 и E-1.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z508" w:id="100"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z509" w:id="101"/>
+    <w:bookmarkStart w:name="z509" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Максимально допустимый срок пребывания служащего корпуса "Б" на занимаемой должности не может превышать восьми лет, в том числе для служащих, занимающих должности, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, в порядке прикомандирования из других государственных органов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z510" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Понижение в государственной должности осуществляется без проведения конкурсных процедур.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z510" w:id="102"/>
-[...15 lines deleted...]
-      Понижение в государственной должности осуществляется без проведения конкурсных процедур.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции Указа Президента РК от 30.10.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 687</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z491" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Служба управления персоналом или единая кадровая служба управления персоналом не позднее двух месяцев до наступления срока ротации формирует список служащих корпуса "Б", подлежащих ротации, и вносит его на рассмотрение уполномоченному лицу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z492" w:id="104"/>
+    <w:bookmarkStart w:name="z492" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Ротация служащих корпуса "Б", указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, проводится актом уполномоченного лица.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z493" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом ротация служащих корпуса "Б" категорий B-2, C-2, С-О-2, D-O-2 и E-1 осуществляется по согласованию с уполномоченным органом по делам государственной службы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z493" w:id="105"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z494" w:id="106"/>
+    <w:bookmarkStart w:name="z494" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган по делам государственной службы отказывает в согласовании в случае несоответствия служащего корпуса "Б" установленным квалификационным требованиям, несоблюдения требований настоящих Правил, а также в случае если подлежащий ротации служащий корпуса "Б" в течение последнего года работал под непосредственным руководством лица, являющегося руководителем государственного органа по месту предлагаемой ротации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6141,51 +6177,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z495" w:id="107"/>
+    <w:bookmarkStart w:name="z495" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Допускается проведение ротации между служащими корпуса "Б", не менее четырех последних лет занимающими государственные должности согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6200,228 +6236,228 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (за исключением государственных служащих, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, а также избираемых в соответствии с законами Республики Казахстан), в том числе работающими в разных государственных органах, актами уполномоченных лиц при взаимном согласии данных служащих корпуса "Б" и уполномоченных лиц. При этом учитываются результаты оценки эффективности деятельности государственных органов по соответствующим направлениям и оценки деятельности служащего корпуса "Б".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z496" w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z496" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Назначение служащих корпуса "Б" в рамках ротации осуществляется после наступления срока ротации служащих корпуса "Б", установленного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z497" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом уполномоченное лицо письменно уведомляет служащего корпуса "Б" о предстоящей ротации не позднее чем за тридцать календарных дней. По истечении данного срока издается соответствующий акт уполномоченного лица о назначении на должность служащего корпуса "Б", подлежащего ротации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z497" w:id="109"/>
-[...15 lines deleted...]
-      При этом уполномоченное лицо письменно уведомляет служащего корпуса "Б" о предстоящей ротации не позднее чем за тридцать календарных дней. По истечении данного срока издается соответствующий акт уполномоченного лица о назначении на должность служащего корпуса "Б", подлежащего ротации.</w:t>
+    <w:bookmarkStart w:name="z498" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если должность, на которую претендует служащий корпуса "Б" в порядке ротации, не освобождена к моменту проведения ротации, то служащий корпуса "Б" продолжает работу на занимаемой должности до освобождения указанной должности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z498" w:id="110"/>
-[...15 lines deleted...]
-      В случае если должность, на которую претендует служащий корпуса "Б" в порядке ротации, не освобождена к моменту проведения ротации, то служащий корпуса "Б" продолжает работу на занимаемой должности до освобождения указанной должности.</w:t>
+    <w:bookmarkStart w:name="z511" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Переходные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z511" w:id="111"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 4 в соответствии с Указом Президента РК от 30.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 687</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z512" w:id="112"/>
+    <w:bookmarkStart w:name="z512" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Служащие корпуса "Б", указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, находящиеся на 1 ноября 2024 года на занимаемой должности от четырех до шести лет, подлежат ротации. В случае отказа срок пребывания служащего может быть продлен по решению уполномоченного лица на срок, не превышающий шести лет пребывания его на занимаемой должности, либо служащий освобождается от занимаемой должности, либо в случае его согласия и наличия вакансии понижается в должности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z513" w:id="113"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z513" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Служащие корпуса "Б", указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6436,131 +6472,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, находящиеся на 1 ноября 2024 года на занимаемой должности от шести до восьми лет, подлежат ротации. В случае отказа срок пребывания служащего может быть продлен на срок, не превышающий восьми лет в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, либо служащий освобождается от занимаемой должности, либо в случае его согласия и наличия вакансии понижается в должности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z514" w:id="114"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z514" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Служащие корпуса "Б", указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, находящиеся на 1 ноября 2024 года на занимаемой должности восемь и более лет, подлежат ротации. В случае отказа служащий освобождается от занимаемой должности либо в случае его согласия и наличия вакансии понижается в должности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z515" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Ротация служащих корпуса "Б" в случаях, предусмотренных пунктами 23, 24 и 25 настоящих Правил, осуществляется в течение трех месяцев с момента введения в действие настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z515" w:id="115"/>
-[...15 lines deleted...]
-      26. Ротация служащих корпуса "Б" в случаях, предусмотренных пунктами 23, 24 и 25 настоящих Правил, осуществляется в течение трех месяцев с момента введения в действие настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z516" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом решения о ротации, принятые до введения в действие настоящих Правил, сохраняют силу до окончания срока их действия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z516" w:id="116"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6652,80 +6688,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">и должностям государственных  </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">служащих, подлежащих ротации </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z500" w:id="117"/>
+    <w:bookmarkStart w:name="z500" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>государственных должностей корпуса "Б", между которыми допускается проведение ротации по взаимному согласию государственных служащих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесеными Указом Президента РК от 30.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9347,81 +9383,81 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 декабря 2015 года № 152</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z163" w:id="118"/>
+    <w:bookmarkStart w:name="z163" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПРАВИЛА </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>наложения дисциплинарного взыскания на государственных служащих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z164" w:id="119"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z164" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила наложения дисциплинарного взыскания на государственных служащих (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9436,406 +9472,406 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 44 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 60 Закона Республики Казахстан "О государственной службе Республики Казахстан" (далее – Закон) и определяют порядок наложения дисциплинарного взыскания на государственных служащих.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции Указа Президента РК от 31.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 77</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел 1. Дисциплинарная ответственность политических государственных служащих</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z166" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Раздел 1. Дисциплинарная ответственность политических государственных служащих</w:t>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z166" w:id="121"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 1 - в редакции Указа Президента РК от 22.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="122"/>
+    <w:bookmarkStart w:name="z167" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. За противоправное, виновное неисполнение или ненадлежащее исполнение политическим государственным служащим возложенных на него обязанностей, а также за неисполнение или ненадлежащее исполнение поручений Президента Республики Казахстан, руководства Администрации Президента Республики Казахстан на основе и (или) во исполнение поручений Президента Республики Казахстан, превышение должностных полномочий, нарушение служебной дисциплины и служебной этики, а равно несоблюдение установленных законами Республики Казахстан ограничений, связанных с пребыванием на государственной службе (далее – дисциплинарный проступок), на политического государственного служащего налагается дисциплинарное взыскание.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции Указа Президента РК от 21.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 709</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z168" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок наложения дисциплинарного взыскания</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:p>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 - в редакции Указа Президента РК от 22.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="124"/>
+    <w:bookmarkStart w:name="z169" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Дисциплинарное взыскание на политического государственного служащего налагается вышестоящим должностным лицом (органом) или лицом, имеющим право назначения на должность и освобождения от должности служащего, привлекаемого к дисциплинарной ответственности (далее – уполномоченное лицо).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z518" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Политический государственный служащий привлекается к дисциплинарной ответственности за совершение дисциплинарного проступка на предыдущей государственной должности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z518" w:id="125"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z519" w:id="126"/>
+    <w:bookmarkStart w:name="z519" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, если предыдущая государственная должность являлась политической государственной должностью, то рассмотрение вопроса дисциплинарной ответственности осуществляется государственным органом, в котором государственный служащий занимал должность при совершении дисциплинарного проступка, с применением соответствующих положений настоящих Правил в части политических государственных служащих, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z520" w:id="127"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z520" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, если предыдущая государственная должность являлась административной государственной должностью, то рассмотрение вопроса дисциплинарной ответственности осуществляется государственным органом, в котором государственный служащий занимал должность при совершении дисциплинарного проступка, с применением соответствующих положений настоящих Правил в части административных государственных служащих, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9870,1882 +9906,1902 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 3-1 в соответствии с Указом Президента РК от 02.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>0 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z521" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2. Дисциплинарное взыскание на политического государственного служащего, указанного в части первой пункта 3-1 настоящих Правил, налагается уполномоченным лицом, указанным в пункте 3 настоящих Правил, по последней занимаемой должности в пределах сроков наложения дисциплинарного взыскания.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 3-1 в соответствии с Указом Президента РК от 02.05.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 3-2 в соответствии с Указом Президента РК от 02.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>0 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z521" w:id="128"/>
-[...15 lines deleted...]
-      3-2. Дисциплинарное взыскание на политического государственного служащего, указанного в части первой пункта 3-1 настоящих Правил, налагается уполномоченным лицом, указанным в пункте 3 настоящих Правил, по последней занимаемой должности в пределах сроков наложения дисциплинарного взыскания.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дисциплинарное взыскание на политических государственных служащих:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) назначаемых Президентом Республики Казахстан, налагается им по собственной инициативе или представлениям непосредственных руководителей этих служащих, иных уполномоченных Президентом Республики Казахстан должностных лиц или государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Администрации Президента, назначаемых Руководителем Администрации, – Руководителем Администрации по собственной инициативе или представлениям руководителей структурных подразделений Администрации Президента или должностных лиц, курирующих деятельность политических государственных служащих;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Аппарата Правительства и центральных исполнительных органов – Правительством или Премьер-Министром по собственной инициативе либо по представлениям соответственно Руководителя Аппарата Правительства, членов Правительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Аппарата Курултая – бюро Курултая по представлению председателя Курултая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) местных исполнительных органов – вышестоящими руководителями этих исполнительных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иных политических государственных служащих – руководителями государственных органов по собственной инициативе или представлениям непосредственных руководителей этих служащих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 2 дополнена пунктом 3-2 в соответствии с Указом Президента РК от 02.05.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными указами Президента РК от 13.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. До наложения дисциплинарного взыскания может быть проведено служебное расследование.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z172" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. От виновного в совершении проступка должно быть истребовано письменное объяснение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z173" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Отказ виновного дать письменное объяснение не может служить препятствием для наложения дисциплинарного взыскания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О наложенном дисциплинарном взыскании политический государственный служащий, подвергнутый взысканию, ставится в известность службой управления персоналом (кадровой службой) соответствующего государственного органа под роспись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае невозможности ознакомить с актом о наложении дисциплинарного взыскания политического государственного служащего, подвергнутого взысканию, служба управления персоналом (кадровая служба) направляет ему копию акта письмом с уведомлением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отказ политического государственного служащего в ознакомлении с актом о наложении дисциплинарного взыскания фиксируется службой управления персоналом (кадровой службой) в письменной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Дисциплинарное взыскание может быть объявлено политическому государственному служащему на заседании соответствующего государственного органа, его коллегии или в присутствии служащих, определяемых должностным лицом, наложившим это взыскание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z175" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. По решению Президента Республики Казахстан нарушения норм служебной этики, в том числе дисциплинарные проступки, дискредитирующие государственную службу, допущенные политическими государственными служащими, назначаемыми Президентом Республики Казахстан, и их заместителями, за исключением первых заместителей и заместителей акимов областей, городов республиканского значения, столицы, могут рассматриваться Комиссией при Президенте Республики Казахстан по вопросам противодействия коррупции (далее – Комиссия по вопросам противодействия коррупции).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z19" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия по вопросам противодействия коррупции вправе вносить рекомендации о проведении служебного расследования, а также предложения о дисциплинарной ответственности должностных лиц вплоть до увольнения с занимаемой должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z20" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дисциплинарную ответственность первых заместителей, заместителей и руководителей аппаратов акимов областей, городов республиканского значения, столицы, акимов городов, являющихся административными центрами областей, городов областного значения, районов областей и районов в городах за нарушение норм служебной этики, в том числе за дисциплинарные проступки, дискредитирующие государственную службу, рассматривает Комиссия по этике уполномоченного органа по делам государственной службы (далее – Комиссия по этике), которая вправе вносить рекомендации о проведении служебного расследования, а также предложения о дисциплинарной ответственности должностных лиц вплоть до их увольнения с занимаемой должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Положение о Комиссии по этике утверждается уполномоченным органом по делам государственной службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции Указа Президента РК от 22.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 814</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменением, внесенным Указом Президента РК от 05.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z176" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Обжалование решения о наложении дисциплинарного взыскания не приостанавливает приведение его в исполнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z177" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Дисциплинарные взыскания налагаются путем издания следующих актов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) указа или распоряжения Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) постановления Правительства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) распоряжения Премьер-Министра Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) приказов или предусмотренных законодательством иных актов руководителей центральных и местных исполнительных органов и иных уполномоченных должностных лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В акте о наложении дисциплинарного взыскания указываются проступок, за совершение которого налагается взыскание, вид взыскания и лицо, на которое оно налагается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z179" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Сведения и акты о дисциплинарных взысканиях подлежат учету службой управления персоналом (кадровой службой) государственного органа путем занесения в послужной список политического государственного служащего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о дисциплинарных взысканиях, наложенных руководителем государственного органа на политических государственных служащих, допустивших дисциплинарные проступки, дискредитирующие государственную службу, подлежат обязательному представлению службой управления персоналом (кадровой службой) в уполномоченный орган по правовой статистике и специальным учетам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Если в течение шести месяцев со дня наложения взыскания политический государственный служащий не будет подвергнут новому взысканию, то он считается не имеющим дисциплинарного взыскания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Снятие дисциплинарного взыскания в виде понижения в должности с политического государственного служащего не влечет его восстановление в ранее занимаемой должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В случае наложения на политического государственного служащего нескольких дисциплинарных взысканий он считается имеющим взыскание до истечения шестимесячного срока со дня наложения последнего по времени взыскания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z182" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Дисциплинарное взыскание может быть снято до истечения шестимесячного срока, если политический государственный служащий не совершил нового проступка и при этом проявил себя как добросовестный работник.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наложении на политических государственных служащих дисциплинарных взысканий за неисполнение или ненадлежащее исполнение поручений Президента Республики Казахстан, а также Премьер-Министра Республики Казахстан и его заместителей, руководства Администрации Президента Республики Казахстан, а также Правительства Республики Казахстан их досрочное снятие производится по согласованию с соответствующими должностными лицами Администрации Президента Республики Казахстан и Аппаратом Правительства Республики Казахстан соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ходатайство на дачу согласия на досрочное снятие дисциплинарного взыскания в Администрацию Президента Республики Казахстан и Аппарат Правительства Республики Казахстан соответственно направляет непосредственный руководитель политического государственного служащего, на которого было наложено взыскание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции Указа Президента РК от 31.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 77</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменениями, внесенными указами Президента РК от 13.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 03.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Дисциплинарное взыскание, не снятое ко дню прекращения полномочий политическим государственным служащим на занимаемой политической государственной должности, считается снятым со дня прекращения этих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции Указа Президента РК от 02.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>0 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="129"/>
-[...126 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Досрочное снятие дисциплинарного взыскания производится:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наложившим его должностным лицом или вышестоящим должностным лицом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соответствующим актом, о чем служащему объявляется службой управления персоналом (кадровой службой) соответствующего государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Для досрочного снятия дисциплинарного взыскания непосредственный руководитель политического государственного служащего, на которого взыскание было наложено, направляет соответствующее ходатайство уполномоченному лицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z186" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Досрочное снятие взыскания, если оно наложено по рекомендации Комиссии по вопросам противодействия коррупции, производится только по согласованию с ней, если иное не решено Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным Указом Президента РК от 13.04.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 в редакции Указа Президента РК от 14.01.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="130"/>
-[...210 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...355 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел 2. Дисциплинарная ответственность административных государственных служащих</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z188" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...341 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Раздел 2. Дисциплинарная ответственность административных государственных служащих</w:t>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z188" w:id="149"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 1 - в редакции Указа Президента РК от 22.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="150"/>
+    <w:bookmarkStart w:name="z189" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Дисциплинарная ответственность административных государственных служащих корпуса "А", за исключением председателей комитетов центральных исполнительных органов, допустивших нарушение норм служебной этики или совершивших дисциплинарные проступки, дискредитирующие государственную службу, рассматривается Национальной комиссией по кадровой политике при Президенте Республики Казахстан (далее – Национальная комиссия) либо по ее поручению кадровой комиссией области, города республиканского значения, столицы (далее – Региональная кадровая комиссия).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции Указа Президента РК от 05.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); внесено изменение на казахском языке, текст на русском языке не меняется Указом Президента РК от 17.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 817</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. Исключен Указом Президента РК от 14.01.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Для рассмотрения материалов служебного расследования, исследования фактов, касающихся дисциплинарного проступка административных государственных служащих корпуса "Б", и вынесения соответствующих рекомендаций, предусмотренных настоящими Правилами, в государственном органе создается дисциплинарная комиссия (далее – Комиссия).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z192" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Дисциплинарную ответственность председателей комитетов центральных исполнительных органов и административных государственных служащих категорий В-1, В-2, С-1, С-2, а также С-О-1, С-О-2 уполномоченного органа по делам государственной службы и уполномоченных по этике, занимающих самостоятельные должности в центральных государственных органах, допустивших нарушение норм служебной этики или совершивших дисциплинарные проступки, дискредитирующие государственную службу, рассматривает Комиссия по этике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции Указа Президента РК от 05.06.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции Указа Президента РК от 05.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); внесено изменение на казахском языке, текст на русском языке не меняется Указом Президента РК от 17.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 817</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Дисциплинарная ответственность административных государственных служащих категорий С-О-1, С-О-2, С-R-1, С-R-2, D-1, D-2, D-О-1, D-О-2, D-R-1, D-R-2, Е-1, Е-2, Е-R-1, Е-R-2, а также уполномоченных по этике, занимающих самостоятельные должности в аппаратах акимов областей, городов республиканского значения, столицы, допустивших нарушение норм служебной этики, в том числе совершивших дисциплинарные проступки, дискредитирующие государственную службу, рассматривается советами по этике уполномоченного органа по делам государственной службы в областях, городах республиканского значения, столице (далее – Совет по этике).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции Указа Президента РК от 05.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z318" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-1. Дисциплинарное взыскание на административных государственных служащих корпуса "А", инициированное Президентом, налагается без согласования Национальной комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 25-1 в соответствии с Указом Президента РК от 24.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 828</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...254 lines deleted...]
-      25-1. Дисциплинарное взыскание на административных государственных служащих корпуса "А", инициированное Президентом, налагается без согласования Национальной комиссией.</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. В случаях, когда в рамках одного дисциплинарного производства необходимо рассмотреть проступки нескольких административных государственных служащих разных категорий, дисциплинарная ответственность рассматривается органом либо должностным лицом, имеющим право рассматривать проступок служащего, имеющего более высокий статус (категорию).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:p>
-[...77 lines deleted...]
-      26. В случаях, когда в рамках одного дисциплинарного производства необходимо рассмотреть проступки нескольких административных государственных служащих разных категорий, дисциплинарная ответственность рассматривается органом либо должностным лицом, имеющим право рассматривать проступок служащего, имеющего более высокий статус (категорию).</w:t>
+    <w:bookmarkStart w:name="z522" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1. Административный государственный служащий привлекается к дисциплинарной ответственности за совершение дисциплинарного проступка на предыдущей государственной должности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z522" w:id="156"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z523" w:id="157"/>
+    <w:bookmarkStart w:name="z523" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, если предыдущая государственная должность являлась политической государственной должностью, то рассмотрение вопроса дисциплинарной ответственности осуществляется государственным органом, в котором государственный служащий занимал должность при совершении дисциплинарного проступка, с применением соответствующих положений настоящих Правил в части политических государственных служащих, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z524" w:id="158"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z524" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, если предыдущая государственная должность являлась административной государственной должностью, то рассмотрение вопроса дисциплинарной ответственности осуществляется государственным органом, в котором государственный служащий занимал должность при совершении дисциплинарного проступка, с применением соответствующих положений настоящих Правил в части административных государственных служащих, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11780,193 +11836,193 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z525" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченное лицо административного государственного служащего:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z525" w:id="159"/>
-[...15 lines deleted...]
-      Уполномоченное лицо административного государственного служащего:</w:t>
+    <w:bookmarkStart w:name="z526" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) своевременно предоставляет материалы и сведения, являющиеся основанием для приостановления и возобновления служебного расследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z526" w:id="160"/>
-[...15 lines deleted...]
-      1) своевременно предоставляет материалы и сведения, являющиеся основанием для приостановления и возобновления служебного расследования;</w:t>
+    <w:bookmarkStart w:name="z527" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказывает иное содействие для всестороннего и объективного рассмотрения вопроса дисциплинарной ответственности государственного служащего.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z527" w:id="161"/>
-[...15 lines deleted...]
-      2) оказывает иное содействие для всестороннего и объективного рассмотрения вопроса дисциплинарной ответственности государственного служащего.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 1 дополнена пунктом 26-1 в соответствии с Указом Президента РК от 02.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 870</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z195" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Дисциплинарные проступки подразделяются на следующие виды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) незначительные;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12163,187 +12219,187 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="163"/>
+    <w:bookmarkStart w:name="z197" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Основания и условия наложения дисциплинарных взысканий"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 - в редакции Указа Президента РК от 22.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="164"/>
+    <w:bookmarkStart w:name="z198" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Основанием для наложения дисциплинарного взыскания является совершение административным государственным служащим дисциплинарного проступка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z199" w:id="165"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z199" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. За совершение дисциплинарного проступка уполномоченным лицом на административного государственного служащего могут быть наложены дисциплинарные взыскания, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z200" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Дисциплинарное взыскание должно соответствовать тяжести совершенного дисциплинарного проступка, степени вины лица, его совершившего.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z200" w:id="166"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z201" w:id="167"/>
+    <w:bookmarkStart w:name="z201" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. При определении вида дисциплинарного взыскания и его наложении учитываются требования, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12378,364 +12434,364 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 44 Закона, а также учитываются в совокупности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) содержание и характер проступка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обстоятельства, при которых проступок совершен (время, место, способ и другие обстоятельства его совершения), вина административного государственного служащего;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) негативные последствия, которые повлек или мог повлечь совершенный проступок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) прежнее поведение лица, его совершившего;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) опыт работы в соответствующей сфере деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иные обстоятельства, характеризующие личность административного государственного служащего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 с изменением, внесенным указом Президента РК от 22.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 814</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z202" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. На основании сведения о дисциплинарном проступке административного государственного служащего службой управления персоналом (кадровой службой) либо лицами, на которых возложено исполнение обязанностей службы управления персоналом (кадровой службы), с него истребуется письменное объяснение, которое представляется им в течение двух рабочих дней со дня его истребования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:p>
-[...106 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отказа административного государственного служащего представить письменное объяснение работниками службы управления персоналом (кадровой службы) либо лицами, на которых возложено исполнение обязанностей службы управления персоналом (кадровой службы), составляется соответствующий акт.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z38" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отказ административного государственного служащего представить письменное объяснение не может быть препятствием для проведения служебного расследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 32 с изменением, внесенным указом Президента РК от 22.02.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции Указа Президента РК от 22.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="168"/>
-[...55 lines deleted...]
-      Отказ административного государственного служащего представить письменное объяснение не может быть препятствием для проведения служебного расследования.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. В случае совершения административным государственным служащим незначительного дисциплинарного проступка, если в письменном объяснении он согласен с фактом совершения им данного проступка, то уполномоченное лицо имеет право наложить взыскание в виде замечания, выговора или строгого выговора без проведения служебного расследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="172"/>
+    <w:bookmarkStart w:name="z40" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По материалам в отношении административных государственных служащих, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12770,746 +12826,746 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, переданных в Национальную комиссию, Комиссию по этике или Совет по этике в соответствии с их компетенцией, служебные расследования могут не назначаться, если в письменных объяснениях служащие согласны с фактом совершения ими проступка.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z41" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В данном случае материалы в отношении указанных административных государственных служащих председателем Национальной комиссии, председателем Комиссии по этике либо Совета по этике направляются в государственный орган для наложения на служащих дисциплинарных взысканий.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z41" w:id="173"/>
-[...15 lines deleted...]
-      В данном случае материалы в отношении указанных административных государственных служащих председателем Национальной комиссии, председателем Комиссии по этике либо Совета по этике направляются в государственный орган для наложения на служащих дисциплинарных взысканий.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 - в редакции Указа Президента РК от 22.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 814</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z204" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В случае, если административный государственный служащий в своем письменном объяснении не согласен с фактом совершения им проступка, то должно быть проведено служебное расследование в соответствии с порядком, определенным настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 34 - в редакции Указа Президента РК от 22.02.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции Указа Президента РК от 22.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      35. В случае, если административный государственный служащий в своем письменном объяснении не согласен с фактом совершения им проступка, то должно быть проведено служебное расследование в соответствии с порядком, определенным настоящими Правилами.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36. Исключен Указом Президента РК от 22.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 814</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z206" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. По дисциплинарным проступкам, за совершение которых могут быть наложены дисциплинарные взыскания в виде понижения в должности, предупреждения о неполном служебном соответствии и увольнения с занимаемой должности, проведение служебного расследования и наличие рекомендации Комиссии обязательны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции Указа Президента РК от 22.02.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 - в редакции Указа Президента РК от 22.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">36. Исключен Указом Президента РК от 22.02.2022 </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z207" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Если дисциплинарный проступок совершен лицом, впервые принятым на административную государственную должность, службой управления персоналом (кадровой службой) либо лицом, на которого возложено исполнение обязанностей службы управления персоналом (кадровой службы) с закрепленного за данным лицом наставника по факту совершения проступка истребуется письменное объяснение, которое приобщается к материалам служебного расследования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 - в редакции Указа Президента РК от 22.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="175"/>
-[...97 lines deleted...]
-      38. Если дисциплинарный проступок совершен лицом, впервые принятым на административную государственную должность, службой управления персоналом (кадровой службой) либо лицом, на которого возложено исполнение обязанностей службы управления персоналом (кадровой службы) с закрепленного за данным лицом наставника по факту совершения проступка истребуется письменное объяснение, которое приобщается к материалам служебного расследования.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. При рассмотрении уполномоченным лицом рекомендаций и материалов Национальной комиссии, Комиссии по этике, Региональной кадровой комиссии или Совета по этике служебные расследования не проводятся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...73 lines deleted...]
-      39. При рассмотрении уполномоченным лицом рекомендаций и материалов Национальной комиссии, Комиссии по этике, Региональной кадровой комиссии или Совета по этике служебные расследования не проводятся.</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченным лицом решение о наложении взыскания принимается в течение десяти рабочих дней в соответствии с рекомендацией Национальной комиссии, Комиссии по этике, Региональной кадровой комиссии или Совета по этике.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О принятом решении сообщается в Национальную комиссию, Комиссию по этике, Региональную кадровую комиссию или Совет по этике в течение трех рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z209" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Дисциплинарные взыскания при совершении проступка, совершенного совместно несколькими государственными служащими, налагаются на каждого служащего в отдельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:p>
-[...51 lines deleted...]
-      40. Дисциплинарные взыскания при совершении проступка, совершенного совместно несколькими государственными служащими, налагаются на каждого служащего в отдельности.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. За совершенный дисциплинарный проступок налагается только одно дисциплинарное взыскание.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z210" w:id="179"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z211" w:id="180"/>
+    <w:bookmarkStart w:name="z211" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Применение к административному государственному служащему дисциплинарного взыскания, если в его действиях усматриваются другие виды ответственности, не освобождает его от других видов ответственности, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z212" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок проведения служебного расследования</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z212" w:id="181"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Глава 3 - в редакции Указа Президента РК от 22.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z390" w:id="182"/>
+    <w:bookmarkStart w:name="z390" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Служебным расследованием является деятельность по сбору и проверке материалов и сведений о дисциплинарном проступке административного государственного служащего в целях полного, всестороннего и объективного выяснения обстоятельств его совершения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z391" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Основанием для назначения служебного расследования являются сведения о совершении дисциплинарного проступка административным государственным служащим: обращения физических и юридических лиц, материалы правоохранительных и иных государственных органов, публикации в средствах массовой информации, служебные записки либо представления руководителей структурных подразделений государственных органов, в котором работает лицо, совершившее дисциплинарный проступок, и иные материалы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z391" w:id="183"/>
-[...15 lines deleted...]
-      44. Основанием для назначения служебного расследования являются сведения о совершении дисциплинарного проступка административным государственным служащим: обращения физических и юридических лиц, материалы правоохранительных и иных государственных органов, публикации в средствах массовой информации, служебные записки либо представления руководителей структурных подразделений государственных органов, в котором работает лицо, совершившее дисциплинарный проступок, и иные материалы.</w:t>
+    <w:bookmarkStart w:name="z392" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материалы могут содержать сведения, зафиксированные как в письменной, так и иной форме, в том числе видеоматериалы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z392" w:id="184"/>
-[...15 lines deleted...]
-      Материалы могут содержать сведения, зафиксированные как в письменной, так и иной форме, в том числе видеоматериалы.</w:t>
+    <w:bookmarkStart w:name="z393" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Служебные расследования по дисциплинарным проступкам административных государственных служащих назначаются актом должностного лица, имеющего право назначения на должность и освобождения от должности административного государственного служащего (далее – уполномоченное лицо), в течение пяти рабочих дней со дня, когда уполномоченному лицу поступило сведение о совершенном проступке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z393" w:id="185"/>
-[...15 lines deleted...]
-      45. Служебные расследования по дисциплинарным проступкам административных государственных служащих назначаются актом должностного лица, имеющего право назначения на должность и освобождения от должности административного государственного служащего (далее – уполномоченное лицо), в течение пяти рабочих дней со дня, когда уполномоченному лицу поступило сведение о совершенном проступке.</w:t>
+    <w:bookmarkStart w:name="z394" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Служебные расследования по дисциплинарным проступкам административных государственных служащих, назначаемых выборным органом, назначаются решением секретаря данного выборного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z394" w:id="186"/>
-[...15 lines deleted...]
-      Служебные расследования по дисциплинарным проступкам административных государственных служащих, назначаемых выборным органом, назначаются решением секретаря данного выборного органа.</w:t>
+    <w:bookmarkStart w:name="z395" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченным лицом для акима города районного значения, поселка, села, сельского округа является аким района (города областного значения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z395" w:id="187"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z528" w:id="188"/>
+    <w:bookmarkStart w:name="z528" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45-1. Служебное расследование по дисциплинарному проступку административного государственного служащего, указанного в части первой пункта 26-1 настоящих Правил, назначается актом уполномоченного лица государственного органа, в котором государственный служащий занимал должность при совершении проступка, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13564,91 +13620,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z529" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О назначении служебного расследования и сведениях о дисциплинарных проступках административного государственного служащего, указанного в части первой пункта 26-1 настоящих Правил, в течение трех рабочих дней со дня назначения служебного расследования извещается уполномоченное лицо государственного органа, в котором административный государственный служащий занимает должность.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z529" w:id="189"/>
-[...15 lines deleted...]
-      О назначении служебного расследования и сведениях о дисциплинарных проступках административного государственного служащего, указанного в части первой пункта 26-1 настоящих Правил, в течение трех рабочих дней со дня назначения служебного расследования извещается уполномоченное лицо государственного органа, в котором административный государственный служащий занимает должность.</w:t>
+    <w:bookmarkStart w:name="z530" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материалы служебного расследования рассматриваются Комиссией государственного органа, в котором государственный служащий занимал административную государственную должность при совершении проступка, и в случае вынесения рекомендации о наложении дисциплинарного взыскания, уполномоченное лицо государственного органа, в котором государственный служащий занимал должность при совершении проступка, в течение пяти рабочих дней направляет соответствующие материалы по последнему месту работы государственного служащего.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z530" w:id="190"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13667,51 +13723,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z396" w:id="191"/>
+    <w:bookmarkStart w:name="z396" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Сведения о дисциплинарных проступках административных государственных служащих, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13746,1473 +13802,1473 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, о которых стало известно уполномоченному лицу, подлежат перенаправлению в течение трех рабочих дней в Национальную комиссию, Комиссию по этике или Совет по этике в соответствии с их компетенцией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z397" w:id="192"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z397" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Служебное расследование проводится службой управления персоналом (кадровой службой) либо лицами, на которых возложено исполнение обязанностей службы управления персоналом (кадровой службы), в срок не более десяти рабочих дней со дня издания акта о проведении служебного расследования. При этом, к служебному расследованию привлекается непосредственный руководитель административного государственного служащего, за исключением случаев наличия конфликта интересов либо рассмотрения их дисциплинарной ответственности в рамках одного дисциплинарного производства и случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z398" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае необходимости к проведению служебного расследования могут привлекаться иные государственные служащие, а также проведение служебного расследования может быть возложено на работников других структурных подразделений с привлечением сотрудника службы управления персоналом (кадровой службы).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z398" w:id="193"/>
-[...15 lines deleted...]
-      В случае необходимости к проведению служебного расследования могут привлекаться иные государственные служащие, а также проведение служебного расследования может быть возложено на работников других структурных подразделений с привлечением сотрудника службы управления персоналом (кадровой службы).</w:t>
+    <w:bookmarkStart w:name="z399" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Лица, входящие в состав Региональной кадровой комиссии, Комиссии по этике, Совета по этике и Комиссии, к проведению служебного расследования не привлекаются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z399" w:id="194"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z400" w:id="195"/>
+    <w:bookmarkStart w:name="z400" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Служебные расследования по дисциплинарным проступкам административных государственных служащих, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, назначаются решением председателя Национальной комиссии.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z401" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Национальной комиссии может поручить проведение служебного расследования соответствующему государственному органу либо должностному лицу в соответствии с их компетенцией с включением в состав лиц, проводящих служебное расследование, представителя рабочего органа Национальной комиссии либо уполномоченного органа по делам государственной службы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z401" w:id="196"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z402" w:id="197"/>
+    <w:bookmarkStart w:name="z402" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50. Председателем Региональной кадровой комиссии решение о проведении служебного расследования по проступкам административных государственных служащих, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, принимается по поручению Национальной комиссии.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z403" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В данном случае председатель Региональной кадровой комиссии может поручить проведение служебного расследования соответствующему государственному органу либо должностному лицу в соответствии с их компетенцией с включением в состав лиц, проводящих служебное расследование, представителя рабочего органа Региональной кадровой комиссии.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z403" w:id="198"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z404" w:id="199"/>
+    <w:bookmarkStart w:name="z404" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Служебные расследования по проступкам административных государственных служащих, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, назначаются приказом руководителя уполномоченного органа по делам государственной службы и проводятся должностными лицами уполномоченного органа по делам государственной службы в сроки и порядке, установленные настоящими Правилами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z405" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае необходимости уполномоченный орган по делам государственной службы может поручить проведение служебного расследования службе управления персоналом (кадровой службе) самого государственного органа с участием представителя уполномоченного органа по делам государственной службы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z405" w:id="200"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z406" w:id="201"/>
+    <w:bookmarkStart w:name="z406" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Служебные расследования по проступкам административных государственных служащих, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, назначаются решением председателя Совета по этике и проводятся его рабочим органом в порядке, установленном настоящими Правилами, с учетом особенностей, предусмотренных законодательством Республики Казахстан в сфере государственной службы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z407" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Служебные расследования приостанавливаются на период:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z407" w:id="202"/>
-[...15 lines deleted...]
-      53. Служебные расследования приостанавливаются на период:</w:t>
+    <w:bookmarkStart w:name="z408" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) временной нетрудоспособности административного государственного служащего;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z408" w:id="203"/>
-[...15 lines deleted...]
-      1) временной нетрудоспособности административного государственного служащего;</w:t>
+    <w:bookmarkStart w:name="z409" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нахождения административного государственного служащего в отпуске или командировке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z409" w:id="204"/>
-[...15 lines deleted...]
-      2) нахождения административного государственного служащего в отпуске или командировке;</w:t>
+    <w:bookmarkStart w:name="z410" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) освобождения административного государственного служащего от исполнения своих должностных обязанностей на время выполнения им государственных или общественных обязанностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z410" w:id="205"/>
-[...15 lines deleted...]
-      3) освобождения административного государственного служащего от исполнения своих должностных обязанностей на время выполнения им государственных или общественных обязанностей;</w:t>
+    <w:bookmarkStart w:name="z411" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) нахождения административного государственного служащего на подготовке, переподготовке, курсах повышения квалификации и стажировке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z411" w:id="206"/>
-[...15 lines deleted...]
-      4) нахождения административного государственного служащего на подготовке, переподготовке, курсах повышения квалификации и стажировке;</w:t>
+    <w:bookmarkStart w:name="z412" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обжалования административным государственным служащим в судебном порядке актов государственных органов о совершении им дисциплинарного проступка, а также в случаях рассмотрения в судебном порядке вопроса, являющегося основанием для назначения служебного расследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z412" w:id="207"/>
-[...15 lines deleted...]
-      5) обжалования административным государственным служащим в судебном порядке актов государственных органов о совершении им дисциплинарного проступка, а также в случаях рассмотрения в судебном порядке вопроса, являющегося основанием для назначения служебного расследования;</w:t>
+    <w:bookmarkStart w:name="z413" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) действия непреодолимой силы, под которой понимается чрезвычайное положение, введенное в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z413" w:id="208"/>
-[...15 lines deleted...]
-      6) действия непреодолимой силы, под которой понимается чрезвычайное положение, введенное в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z414" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) направления в государственные органы, должностным лицам и иным субъектам запроса о предоставлении необходимых для осуществления служебных расследований материалов и информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z414" w:id="209"/>
-[...15 lines deleted...]
-      7) направления в государственные органы, должностным лицам и иным субъектам запроса о предоставлении необходимых для осуществления служебных расследований материалов и информации.</w:t>
+    <w:bookmarkStart w:name="z415" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Служебное расследование приостанавливается и возобновляется решением уполномоченного лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z415" w:id="210"/>
-[...15 lines deleted...]
-      Служебное расследование приостанавливается и возобновляется решением уполномоченного лица.</w:t>
+    <w:bookmarkStart w:name="z416" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о приостановлении и возобновлении служебного расследования в отношении административных государственных служащих, назначаемых выборным органом, принимается секретарем данного выборного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z416" w:id="211"/>
-[...15 lines deleted...]
-      Решение о приостановлении и возобновлении служебного расследования в отношении административных государственных служащих, назначаемых выборным органом, принимается секретарем данного выборного органа.</w:t>
+    <w:bookmarkStart w:name="z417" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о приостановлении и возобновлении служебного расследования при введении чрезвычайного положения уполномоченным лицом принимается с учетом основных и временных ограничительных мер, предусмотренных на период его действия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z417" w:id="212"/>
-[...15 lines deleted...]
-      Решение о приостановлении и возобновлении служебного расследования при введении чрезвычайного положения уполномоченным лицом принимается с учетом основных и временных ограничительных мер, предусмотренных на период его действия.</w:t>
+    <w:bookmarkStart w:name="z418" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. В ходе служебного расследования службой управления персоналом (кадровой службой) либо лицами, на которых возложено проведение служебного расследования, истребуются письменные объяснения от административного государственного служащего, в отношении которого проводится служебное расследование, всесторонне и полно собираются все материалы и сведения, касающиеся обстоятельств совершения дисциплинарного проступка и иных оснований расследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z418" w:id="213"/>
-[...15 lines deleted...]
-      54. В ходе служебного расследования службой управления персоналом (кадровой службой) либо лицами, на которых возложено проведение служебного расследования, истребуются письменные объяснения от административного государственного служащего, в отношении которого проводится служебное расследование, всесторонне и полно собираются все материалы и сведения, касающиеся обстоятельств совершения дисциплинарного проступка и иных оснований расследования.</w:t>
+    <w:bookmarkStart w:name="z419" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Административный государственный служащий, в отношении которого было проведено служебное расследование, службой управления персоналом (кадровой службой) либо лицом, на которого возложено исполнение обязанностей службы управления персоналом (кадровой службы), должен быть ознакомлен с материалами служебного расследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z419" w:id="214"/>
-[...15 lines deleted...]
-      Административный государственный служащий, в отношении которого было проведено служебное расследование, службой управления персоналом (кадровой службой) либо лицом, на которого возложено исполнение обязанностей службы управления персоналом (кадровой службы), должен быть ознакомлен с материалами служебного расследования.</w:t>
+    <w:bookmarkStart w:name="z420" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отказа административного государственного служащего дать письменное объяснение или подтвердить своей подписью ознакомление с материалами служебного расследования работниками службы управления персоналом (кадровой службы) либо лицами, на которых возложено проведение служебного расследования, составляется соответствующий акт, который приобщается к материалам служебного расследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z420" w:id="215"/>
-[...15 lines deleted...]
-      В случае отказа административного государственного служащего дать письменное объяснение или подтвердить своей подписью ознакомление с материалами служебного расследования работниками службы управления персоналом (кадровой службы) либо лицами, на которых возложено проведение служебного расследования, составляется соответствующий акт, который приобщается к материалам служебного расследования.</w:t>
+    <w:bookmarkStart w:name="z421" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Собранные материалы представляются с соответствующим мотивированным заключением на рассмотрение Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z421" w:id="216"/>
-[...15 lines deleted...]
-      Собранные материалы представляются с соответствующим мотивированным заключением на рассмотрение Комиссии.</w:t>
+    <w:bookmarkStart w:name="z422" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Если в результате служебного расследования будет сделан вывод о том, что административный государственный служащий допустил действия, имеющие возможные признаки состава уголовного преступления либо административного правонарушения, уполномоченное лицо незамедлительно передает полученные материалы в правоохранительные или иные органы без вынесения на рассмотрение Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z422" w:id="217"/>
-[...15 lines deleted...]
-      55. Если в результате служебного расследования будет сделан вывод о том, что административный государственный служащий допустил действия, имеющие возможные признаки состава уголовного преступления либо административного правонарушения, уполномоченное лицо незамедлительно передает полученные материалы в правоохранительные или иные органы без вынесения на рассмотрение Комиссии.</w:t>
+    <w:bookmarkStart w:name="z423" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях прекращения правоохранительным органом производства по уголовному делу либо по делу об административном правонарушении в отношении государственного служащего, но при наличии в его действиях признаков дисциплинарного проступка материалы по делу направляются в соответствующий государственный орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z423" w:id="218"/>
-[...15 lines deleted...]
-      В случаях прекращения правоохранительным органом производства по уголовному делу либо по делу об административном правонарушении в отношении государственного служащего, но при наличии в его действиях признаков дисциплинарного проступка материалы по делу направляются в соответствующий государственный орган.</w:t>
+    <w:bookmarkStart w:name="z230" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок формирования и работы дисциплинарной комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z230" w:id="219"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 - в редакции Указа Президента РК от 22.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="220"/>
+    <w:bookmarkStart w:name="z231" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Комиссия формируется актом уполномоченного лица и состоит из председателя, членов Комиссии из числа работников государственного органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z87" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общее количество членов Комиссии, включая председателя, должно составлять нечетное число, и состав Комиссии должен состоять из представителей различных структурных подразделений государственного органа.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z87" w:id="221"/>
-[...15 lines deleted...]
-      Общее количество членов Комиссии, включая председателя, должно составлять нечетное число, и состав Комиссии должен состоять из представителей различных структурных подразделений государственного органа.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В центральных исполнительных органах руководитель аппарата осуществляет общее руководство деятельностью Комиссии, формирует ее состав в количестве не менее чем из пяти членов, две трети из которых должна состоять из представителей структурных подразделений, в том числе председателя. Председатель Комиссии определяется в акте о создании Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z88" w:id="222"/>
-[...15 lines deleted...]
-      В центральных исполнительных органах руководитель аппарата осуществляет общее руководство деятельностью Комиссии, формирует ее состав в количестве не менее чем из пяти членов, две трети из которых должна состоять из представителей структурных подразделений, в том числе председателя. Председатель Комиссии определяется в акте о создании Комиссии.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для государственных органов, штатная численность которых составляет менее пятидесяти единиц, допускается формирование Комиссии в составе трех членов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z89" w:id="223"/>
-[...15 lines deleted...]
-      Для государственных органов, штатная численность которых составляет менее пятидесяти единиц, допускается формирование Комиссии в составе трех членов.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для рассмотрения ответственности административных государственных служащих, избираемых в соответствии с законодательством Республики Казахстан, в состав Комиссии включаются также депутаты маслихатов и представители местного сообщества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z90" w:id="224"/>
-[...15 lines deleted...]
-      Для рассмотрения ответственности административных государственных служащих, избираемых в соответствии с законодательством Республики Казахстан, в состав Комиссии включаются также депутаты маслихатов и представители местного сообщества.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарем Комиссии является представитель службы управления персоналом (кадровой службы), который определяется руководителем службы управления персоналом (кадровой службой), либо лицо, на которого возложено исполнение обязанностей службы управления персоналом (кадровой службы). Все материалы работы Комиссии хранятся в службе управления персоналом (кадровой службе). Секретарь Комиссии осуществляет организационное обеспечение ее работы и не принимает участие в голосовании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z91" w:id="225"/>
-[...15 lines deleted...]
-      Секретарем Комиссии является представитель службы управления персоналом (кадровой службы), который определяется руководителем службы управления персоналом (кадровой службой), либо лицо, на которого возложено исполнение обязанностей службы управления персоналом (кадровой службы). Все материалы работы Комиссии хранятся в службе управления персоналом (кадровой службе). Секретарь Комиссии осуществляет организационное обеспечение ее работы и не принимает участие в голосовании.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Политические государственные служащие, являющиеся руководителями государственных органов, и их заместители, а также уполномоченные лица не могут входить в состав Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z92" w:id="226"/>
-[...15 lines deleted...]
-      Политические государственные служащие, являющиеся руководителями государственных органов, и их заместители, а также уполномоченные лица не могут входить в состав Комиссии.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 60 - в редакции Указа Президента РК от 22.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 814</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z232" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Член Комиссии не участвует в рассмотрении материалов служебного расследования и исследовании фактов, касающихся дисциплинарного проступка, в отношении служащего, являющегося его близким родственником или свойственником, или если у члена Комиссии имеется прямая или косвенная заинтересованность в данном расследовании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если у члена Комиссии имеется прямая или косвенная заинтересованность в расследовании, то он обязан незамедлительно информировать об этом лицо, имеющее право назначения на должности и освобождения от должностей административных государственных служащих.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Комиссия на своем заседании рассматривает материалы служебного расследования и исследует факты, касающиеся дисциплинарного проступка, заслушивает объяснения административного государственного служащего, в отношении которого проведено служебное расследование, и представителей службы управления персоналом (кадровой службы) либо уполномоченных должностных лиц, проводивших расследование. Комиссия также имеет право заслушать свидетелей и исследовать любые факты, касающиеся проступка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z95" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае необходимости допускается проведение заседаний Комиссии посредством видеоконференцсвязи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z96" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материалы служебного расследования должны быть рассмотрены Комиссией в течение пяти рабочих дней с учетом сроков наложения дисциплинарного взыскания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 60 - в редакции Указа Президента РК от 22.02.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 62 - в редакции Указа Президента РК от 22.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z232" w:id="227"/>
-[...93 lines deleted...]
-      Материалы служебного расследования должны быть рассмотрены Комиссией в течение пяти рабочих дней с учетом сроков наложения дисциплинарного взыскания.</w:t>
+    <w:bookmarkStart w:name="z424" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62-1. День проведения заседания определяется председателем Комиссии, о чем члены Комиссии уведомляются службой управления персоналом (кадровой службой) либо лицом, на которого возложено исполнение обязанностей службы управления персоналом (кадровой службы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 62 - в редакции Указа Президента РК от 22.02.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 4 дополнена пунктом 62-1 в соответствии с Указом Президента РК от 22.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z424" w:id="231"/>
-[...15 lines deleted...]
-      62-1. День проведения заседания определяется председателем Комиссии, о чем члены Комиссии уведомляются службой управления персоналом (кадровой службой) либо лицом, на которого возложено исполнение обязанностей службы управления персоналом (кадровой службы).</w:t>
+    <w:bookmarkStart w:name="z234" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Административный государственный служащий службой управления персоналом (кадровой службой) либо лицом, на которого возложено исполнение обязанностей службы управления персоналом (кадровой службы), должен быть надлежащим образом извещен о времени и месте заседания Комиссии не менее чем за три рабочих дня до заседания Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z101" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Надлежащим извещением в настоящих Правилах признается извещение административного государственного служащего письмом по месту работы либо заказным письмом или телеграммой, в случае отсутствия его на работе, которые вручаются ему лично или кому-то из совместно проживающих с ним совершеннолетних членов семьи под расписку либо с использованием иных средств связи, обеспечивающих фиксирование извещения или вызова.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z102" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Административный государственный служащий, привлекаемый к дисциплинарной ответственности, в случаях перемены во время служебного расследования своего адреса, абонентского номера сотовой связи письменно сообщает об этом службе управления персоналом (кадровой службе) либо лицу, на которого возложено исполнение обязанностей службы управления персоналом (кадровой службы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z103" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии такого сообщения извещение, вызов посылаются по последнему известному адресу, абонентскому номеру сотовой связи и считаются доставленными, хотя служащий по этому адресу более не проживает или не находится, не использует этот абонентский номер сотовой связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 4 дополнена пунктом 62-1 в соответствии с Указом Президента РК от 22.02.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 63 - в редакции Указа Президента РК от 22.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="232"/>
-[...75 lines deleted...]
-      При отсутствии такого сообщения извещение, вызов посылаются по последнему известному адресу, абонентскому номеру сотовой связи и считаются доставленными, хотя служащий по этому адресу более не проживает или не находится, не использует этот абонентский номер сотовой связи.</w:t>
+    <w:bookmarkStart w:name="z235" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Административный государственный служащий может письменно отказаться от участия на заседании Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отсутствие административного государственного служащего, в отношении которого рассматривается дисциплинарная ответственность, если он был надлежащим образом извещен, не является препятствием для рассмотрения материалов служебного расследования на заседании Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 63 - в редакции Указа Президента РК от 22.02.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 64 с изменением, внесенным Указом Президента РК от 22.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z235" w:id="236"/>
-[...15 lines deleted...]
-      64. Административный государственный служащий может письменно отказаться от участия на заседании Комиссии.</w:t>
+    <w:bookmarkStart w:name="z236" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Заседание Комиссии считается правомочным, если на заседании присутствует не менее трех четвертей ее членов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:p>
-[...95 lines deleted...]
-      65. Заседание Комиссии считается правомочным, если на заседании присутствует не менее трех четвертей ее членов.</w:t>
+    <w:bookmarkStart w:name="z237" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. При рассмотрении материалов служебного расследования Комиссия разрешает следующие вопросы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z237" w:id="238"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) имело ли место конкретное действие (бездействие), являющееся основанием для рассмотрения дисциплинарной ответственности служащего;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15333,2012 +15389,2012 @@
         </w:rPr>
         <w:t xml:space="preserve">
       8) иные обстоятельства, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z238" w:id="239"/>
+    <w:bookmarkStart w:name="z238" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Итоги заседания Комиссии оформляются в виде протокола, в котором фиксируются решения Комиссии по вопросам, указанным в пункте 66 настоящих Правил. Протокол оформляется в течение трех рабочих дней со дня проведения заседания и подписывается председателем, членами и секретарем Комиссии, после чего служба управления персоналом (кадровая служба) либо лицо, на которого возложено исполнение обязанностей службы управления персоналом (кадровой службы), ознакомляет с ним служащего, в отношении которого рассматривался вопрос дисциплинарной ответственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z108" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ход заседания фиксируется с помощью технических средств видеозаписи, за исключением случаев, когда рассмотрение вопросов дисциплинарной ответственности затрагивает государственные секреты. К протоколу может прилагаться стенограмма заседания. Во время заседания административный государственный служащий также может использовать технические средства записи, за исключением случаев, когда рассмотрение вопросов дисциплинарной ответственности затрагивает государственные секреты. Использование технических средств записи не должно мешать ходу заседания дисциплинарной комиссии.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z108" w:id="240"/>
-[...15 lines deleted...]
-      Ход заседания фиксируется с помощью технических средств видеозаписи, за исключением случаев, когда рассмотрение вопросов дисциплинарной ответственности затрагивает государственные секреты. К протоколу может прилагаться стенограмма заседания. Во время заседания административный государственный служащий также может использовать технические средства записи, за исключением случаев, когда рассмотрение вопросов дисциплинарной ответственности затрагивает государственные секреты. Использование технических средств записи не должно мешать ходу заседания дисциплинарной комиссии.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом видеозаписью охватывается участники заседания и члены Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z109" w:id="241"/>
-[...15 lines deleted...]
-      При этом видеозаписью охватывается участники заседания и члены Комиссии.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О применении Комиссией технических средств видеозаписи производится отметка в протоколе заседания Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z110" w:id="242"/>
-[...15 lines deleted...]
-      О применении Комиссией технических средств видеозаписи производится отметка в протоколе заседания Комиссии.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материалы, зафиксированные с помощью технических средств видеозаписи, хранятся в службе управления персоналом (кадровой службе) либо у лица, на которого возложено исполнение обязанностей службы управления персоналом (кадровой службы) не менее пяти лет с момента завершения заседания Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z111" w:id="243"/>
-[...15 lines deleted...]
-      Материалы, зафиксированные с помощью технических средств видеозаписи, хранятся в службе управления персоналом (кадровой службе) либо у лица, на которого возложено исполнение обязанностей службы управления персоналом (кадровой службы) не менее пяти лет с момента завершения заседания Комиссии.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 67 - в редакции Указа Президента РК от 22.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 814</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z239" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Рекомендации Комиссии принимаются путем открытого голосования и направляются уполномоченному лицу. Члены Комиссии не воздерживаются при голосовании и участвуют в заседаниях без права замены.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается какое-либо вмешательство в деятельность Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При равенстве голосов голос председательствующего является решающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 67 - в редакции Указа Президента РК от 22.02.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 68 с изменением, внесенным Указом Президента РК от 05.10.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 349</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="244"/>
-[...15 lines deleted...]
-      68. Рекомендации Комиссии принимаются путем открытого голосования и направляются уполномоченному лицу. Члены Комиссии не воздерживаются при голосовании и участвуют в заседаниях без права замены.</w:t>
+    <w:bookmarkStart w:name="z240" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       69. Член Комиссии, не согласный с решением большинства, может изложить в письменном виде свое особое мнение, которое вручается председателю Комиссии и приобщается им к протоколу заседания Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z241" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. При наличии фактов, подтверждающих совершение дисциплинарного проступка, Комиссия выносит рекомендации уполномоченному лицу о целесообразности наложения взыскания и его виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия при наличии достаточных оснований в рекомендациях указывает на установленные в ходе рассмотрения дисциплинарной ответственности служащего факты нарушения законодательства, причины и условия, способствовавшие совершению проступка, и необходимые для принятия соответствующие меры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z242" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Комиссия в своей работе взаимодействует с уполномоченным органом по делам государственной службы и представляет отчеты о работе по утвержденной уполномоченным органом по делам государственной службы форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z243" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...126 lines deleted...]
-      71. Комиссия в своей работе взаимодействует с уполномоченным органом по делам государственной службы и представляет отчеты о работе по утвержденной уполномоченным органом по делам государственной службы форме.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок наложения дисциплинарных взысканий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z243" w:id="248"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 - в редакции Указа Президента РК от 22.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z425" w:id="249"/>
+    <w:bookmarkStart w:name="z425" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71-1. Днем обнаружения дисциплинарного проступка считается день, когда уполномоченному лицу стало известно о совершении государственным служащим проступка.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена пунктом 71-1 в соответствии с Указом Президента РК от 22.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 814</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z244" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Уполномоченное лицо в пределах сроков наложения взыскания в течение пяти рабочих дней со дня поступления рекомендации Комиссии о наложении дисциплинарного взыскания принимает одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z118" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) налагает соответствующее дисциплинарное взыскание;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z119" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) назначает дополнительное служебное расследование и направляет материалы на дополнительное служебное расследование в пределах сроков наложения дисциплинарного взыскания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z120" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не налагает дисциплинарное взыскание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z121" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение в отношении административных государственных служащих, назначаемых выборным органом, принимается данным выборным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена пунктом 71-1 в соответствии с Указом Президента РК от 22.02.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. В пункт 72 - в редакции Указа Президента РК от 22.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="250"/>
-[...95 lines deleted...]
-      Решение в отношении административных государственных служащих, назначаемых выборным органом, принимается данным выборным органом.</w:t>
+    <w:bookmarkStart w:name="z531" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72-1. Дисциплинарное взыскание на административного государственного служащего, указанного в части первой пункта 26-1 настоящих Правил, налагается уполномоченным лицом государственного органа по последней занимаемой должности в пределах сроков наложения дисциплинарного взыскания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. В пункт 72 - в редакции Указа Президента РК от 22.02.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена пунктом 72-1 в соответствии с Указом Президента РК от 02.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 870</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72-2. При рассмотрении уполномоченным лицом переданных из другого государственного органа материалов служебного расследования и рекомендации Комиссии о наложении дисциплинарного взыскания по дисциплинарным проступкам административного государственного служащего на предыдущей государственной должности, материалы на дополнительное служебное расследование не направляются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена пунктом 72-2 в соответствии с Указом Президента РК от 02.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 870</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z245" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Материалы дополнительного служебного расследования рассматриваются Комиссией в ином составе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z246" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. О наложенном дисциплинарном взыскании лицо, подвергнутое взысканию, ставится в известность службой управления персоналом (кадровой службой) либо лицом, на которого возложено исполнение обязанностей службы управления персоналом (кадровой службы), соответствующего государственного органа в течение трех рабочих дней со дня издания акта о наложении взыскания под роспись. В случае отказа лица, подвергнутого взысканию, подтвердить своей подписью ознакомление, об этом делается соответствующая запись в акте о наложении взыскания либо составляется акт.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае невозможности ознакомить с актом о наложении взыскания лица, подвергнутого взысканию, служба управления персоналом (кадровая служба) направляет ему копию акта письмом с уведомлением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 74 с изменением, внесенным Указом Президента РК от 22.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z531" w:id="255"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z247" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Наложенное дисциплинарное взыскание может быть объявлено административному государственному служащему на заседании соответствующего государственного органа, его коллегии или в присутствии служащих, определяемых уполномоченным лицом, наложившим это взыскание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена пунктом 72-1 в соответствии с Указом Президента РК от 02.05.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">76. исключен Указом Президента РК от 22.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 814</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z249" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Дисциплинарные взыскания налагаются путем издания приказов, распоряжений уполномоченного лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z250" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. В акте о наложении дисциплинарного взыскания указываются лицо, на которое налагается взыскание, проступок, за совершение которого налагается взыскание, и вид взыскания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z251" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Акт о наложении дисциплинарного взыскания службой управления персоналом (кадровой службой) направляется для ознакомления непосредственному руководителю структурного подразделения административного служащего, привлекаемого к дисциплинарной ответственности, и руководству государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z252" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Сведения и акты о не снятых дисциплинарных взысканиях подлежат учету службой управления персоналом (кадровой службой) государственного органа путем занесения в послужной список служащего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о дисциплинарных взысканиях, наложенных уполномоченным лицом на служащих, допустивших дисциплинарные проступки, дискредитирующие государственную службу, подлежат обязательному представлению службой управления персоналом (кадровой службой) в уполномоченный орган по правовой статистике и специальным учетам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z253" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Если в течение шести месяцев со дня наложения взыскания административный государственный служащий не будет подвергнут новому дисциплинарному взысканию, то он считается не имеющим дисциплинарного взыскания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена пунктом 72-2 в соответствии с Указом Президента РК от 02.05.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 81 - в редакции Указа Президента РК от 22.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 814</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z245" w:id="256"/>
-[...56 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z254" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Дисциплинарное взыскание может быть снято до истечения шести месяцев, если административный государственный служащий не совершил нового проступка и при этом проявил себя как добросовестный работник.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z128" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При имеющихся у государственного служащего двух неснятых дисциплинарных взысканий снятие их производится согласно хронологии наложения взысканий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z129" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Снятие взыскания в виде понижения в должности с административного государственного служащего не влечет его восстановление в ранее занимаемой должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 74 с изменением, внесенным Указом Президента РК от 22.02.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 82 - в редакции Указа Президента РК от 22.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z247" w:id="258"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z255" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Дисциплинарное взыскание, не снятое ко дню прекращения государственной службы, считается снятым со дня прекращения государственной службы административным государственным служащим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 83 - в редакции Указа Президента РК от 02.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>0 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z256" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Досрочное снятие дисциплинарного взыскания, наложенного по рекомендации Национальной комиссии, Региональной кадровой комиссии, Комиссии по этике, Совета по этике или Комиссии, производится наложившим его уполномоченным лицом по согласованию соответственно с Национальной комиссией, Комиссией по этике, Региональной кадровой комиссией, Советом по этике или Комиссией, за исключением лиц, указанных в пункте 86 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z132" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о досрочном снятии дисциплинарных взысканий в отношении административных государственных служащих, назначаемых выборным органом, принимается данным выборным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 84 - в редакции Указа Президента РК от 22.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 814</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z257" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Для досрочного снятия дисциплинарного взыскания непосредственный руководитель административного государственного служащего, на которого взыскание было наложено, вносит соответствующее представление уполномоченному лицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, когда непосредственным руководителем является уполномоченное лицо, соответствующее представление вносится службой управления персоналом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченное лицо, наложившее взыскание, рассматривает представление в течение пятнадцати календарных дней со дня его получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 85 в редакции Указа Президента РК от 24.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 828</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">76. исключен Указом Президента РК от 22.02.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 814</w:t>
+        <w:t xml:space="preserve">86. Исключен Указом Президента РК от 02.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>0 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">87. Исключен Указом Президента РК от 31.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z249" w:id="259"/>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z260" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. С административного государственного служащего одновременно может быть снято только одно дисциплинарное взыскание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z261" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...600 lines deleted...]
-      88. С административного государственного служащего одновременно может быть снято только одно дисциплинарное взыскание.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Гарантии прав административных государственных служащих при привлечении их к дисциплинарной ответственности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z261" w:id="272"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 6 - в редакции Указа Президента РК от 22.02.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 814</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z262" w:id="273"/>
+    <w:bookmarkStart w:name="z262" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89. Административный государственный служащий должен быть ознакомлен со всеми материалами, связанными с привлечением его к дисциплинарной ответственности, ему предоставляется право лично участвовать в процедуре служебного расследования.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z137" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Административный государственный служащий, привлекаемый к дисциплинарной ответственности за совершение проступка, может иметь своего представителя.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z137" w:id="274"/>
-[...15 lines deleted...]
-      Административный государственный служащий, привлекаемый к дисциплинарной ответственности за совершение проступка, может иметь своего представителя.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 89 - в редакции Указа Президента РК от 22.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 814</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z263" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Запрещается передавать жалобы на рассмотрение уполномоченному лицу, действия которого обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:p>
-[...77 lines deleted...]
-      90. Запрещается передавать жалобы на рассмотрение уполномоченному лицу, действия которого обжалуются.</w:t>
+    <w:bookmarkStart w:name="z264" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Обжалование решения о наложении дисциплинарного взыскания не приостанавливает его исполнения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z264" w:id="276"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="276"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17430,146 +17486,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 декабря 2015 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 152</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z266" w:id="277"/>
+    <w:bookmarkStart w:name="z266" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила занятия вакантных или временно вакантных административных государственных должностей корпуса "Б" в порядке перевода без проведения конкурса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила - в редакции Указа Президента РК от 13.11.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 447</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z320" w:id="278"/>
+    <w:bookmarkStart w:name="z320" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила занятия вакантных или временно вакантных административных государственных должностей корпуса "Б" в порядке перевода без проведения конкурса (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 27 Закона Республики Казахстан "О государственной службе Республики Казахстан" и определяют порядок занятия вакантной или временно вакантной административной государственной должности корпуса "Б" в порядке перевода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17588,340 +17644,366 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z321" w:id="279"/>
+    <w:bookmarkStart w:name="z321" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Занятие государственной должности в порядке перевода помимо случаев, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственной службе Республики Казахстан", может осуществляться:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на административные государственные должности корпуса "Б" Администрации Президента Республики Казахстан, аппарата Курултая Республики Казахстан и Аппарата Правительства Республики Казахстан, а также из данных государственных органов в другие государственные органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) с политической государственной должности Администрации Президента Республики Казахстан, аппарата Курултая Республики Казахстан и Аппарата Правительства Республики Казахстан на административные государственные должности корпуса "Б" по согласованию с уполномоченным органом по делам государственной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z434" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) внутри государственных органов, указанных в подпункте 1) настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z433" w:id="280"/>
-[...15 lines deleted...]
-      1) на административные государственные должности корпуса "Б" Администрации Президента Республики Казахстан, аппаратов палат Парламента Республики Казахстан и Аппарата Правительства Республики Казахстан, а также из данных государственных органов в другие государственные органы;</w:t>
+    <w:bookmarkStart w:name="z435" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) внутри государственного органа на должность одной категории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:p>
-[...33 lines deleted...]
-      2) внутри государственных органов, указанных в подпункте 1) настоящего пункта;</w:t>
+    <w:bookmarkStart w:name="z436" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) внутри государственного органа на должность вышестоящей категории при условии, что государственный служащий занимал должности следующей нижестоящей категории не менее двух последних лет в данном государственном органе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z435" w:id="282"/>
-[...15 lines deleted...]
-      3) внутри государственного органа на должность одной категории;</w:t>
+    <w:bookmarkStart w:name="z437" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) внутри государственного органа на должность следующей вышестоящей категории при получении служащим корпуса "Б" в течение четырех кварталов подряд результатов оценки деятельности со значением "выполняет функциональные обязанности эффективно".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z436" w:id="283"/>
-[...15 lines deleted...]
-      4) внутри государственного органа на должность вышестоящей категории при условии, что государственный служащий занимал должности следующей нижестоящей категории не менее двух последних лет в данном государственном органе;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции Указа Президента РК от 05.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными указами Президента РК от 31.07. 2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 612</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z326" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При наличии у государственного служащего неснятого дисциплинарного взыскания за нарушение норм служебной этики либо совершение дисциплинарного проступка, дискредитирующего государственную службу, занятие им административной государственной должности корпуса "Б" в порядке перевода не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z437" w:id="284"/>
-[...15 lines deleted...]
-      5) внутри государственного органа на должность следующей вышестоящей категории при получении служащим корпуса "Б" в течение четырех кварталов подряд результатов оценки деятельности со значением "выполняет функциональные обязанности эффективно".</w:t>
+    <w:bookmarkStart w:name="z389" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Не допускается назначение государственного служащего в порядке перевода на предыдущую должность, с которой осуществлена его ротация, в течение одного года со дня его ротации на другую государственную должность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:p>
-[...130 lines deleted...]
-    <w:bookmarkEnd w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18095,92 +18177,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 декабря 2015 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 152</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z317" w:id="287"/>
+    <w:bookmarkStart w:name="z317" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПРАВИЛА</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>исчисления стажа работы государственных служащих,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>дающего право на установление должностного оклада</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkEnd w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Указ дополнен Правилами в соответствии с Указом Президента РК от 13.07.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18330,573 +18412,573 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 декабря 2015 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 152</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z274" w:id="288"/>
+    <w:bookmarkStart w:name="z274" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых указов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z275" w:id="289"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z275" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 29 декабря 1999 года № 317 "Об утверждении Правил наложения дисциплинарных взысканий на политических государственных служащих" (САПП Республики Казахстан, 1999 г., № 58, ст. 559).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z276" w:id="290"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z276" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 29 декабря 1999 года № 319 "Об утверждении текста присяги административного государственного служащего Республики Казахстан и Правил принесения присяги административными государственными служащими Республики Казахстан" (САПП Республики Казахстан, 1999 г., № 58, ст. 561).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z277" w:id="291"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z277" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 31 декабря 1999 года № 321 "Об утверждении Правил наложения дисциплинарных взысканий на административных государственных служащих" (САПП Республики Казахстан, 1999 г., № 58, ст. 562).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z278" w:id="292"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z278" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 21 января 2000 года № 327 "Об утверждении Правил проведения ежегодной оценки деятельности и аттестации административных государственных служащих" (САПП Республики Казахстан, 2000 г., № 1, ст. 1).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z279" w:id="293"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z279" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 10 марта 2000 года № 357 "Об утверждении Положения о порядке прохождения государственной службы" (САПП Республики Казахстан, 2000 г., № 15, ст. 141).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z280" w:id="294"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z280" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 13 апреля 2000 года № 372 "Об утверждении текста присяги политического государственного служащего Республики Казахстан и Правил принесения присяги политическими государственными служащими Республики Казахстан" (САПП Республики Казахстан, 2000 г., № 19, ст. 200).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z281" w:id="295"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z281" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 22 мая 2000 года № 401 "О внесении изменений в некоторые указы Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z282" w:id="296"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z282" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 9 октября 2000 года № 459 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z283" w:id="297"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z283" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Подпункты 1), 3) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 11 мая 2001 года № 605 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2001 г., № 18, ст. 222).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z284" w:id="298"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z284" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Подпункты 3), 5) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 13 ноября 2001 года № 720 "О внесении изменений в некоторые акты Президента Республики Казахстан и признании утратившим силу Указа Президента Республики Казахстан от 11 января 1995 года № 2019".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z285" w:id="299"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z285" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Подпункты 2), 3) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 21 июня 2002 года № 895 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2002 г., № 18, ст. 196).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z286" w:id="300"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z286" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Подпункт 3) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 24 сентября 2002 года № 951 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2002 г., № 18, ст. 196).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z287" w:id="301"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z287" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18911,492 +18993,492 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 21 апреля 2003 года № 1071 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан по вопросам государственной службы" (САПП Республики Казахстан, 2003 г., № 15, ст. 149).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z288" w:id="302"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z288" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 16 мая 2003 года № 1094 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2003 г., № 20, ст. 201).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z289" w:id="303"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z289" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Пункт 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 29 марта 2004 года № 1322 "О внесении дополнений в Указ Президента Республики Казахстан от 10 марта 2000 года № 357" (САПП Республики Казахстан, 2004 г., № 14, ст. 172).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z290" w:id="304"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z290" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 7 мая 2004 года № 1362 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2004 г., № 21, ст. 265).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z291" w:id="305"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z291" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 3 августа 2004 года № 1415 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z292" w:id="306"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z292" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 7 сентября 2004 года № 1435 "О внесении дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2004 г., № 33, ст. 439).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z293" w:id="307"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z293" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 11 октября 2004 года № 1457 "Об утверждении Правил подготовки, переподготовки и повышения квалификации государственных служащих Республики Казахстан" (САПП Республики Казахстан, 2004 г., № 37, ст. 483).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z294" w:id="308"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z294" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 23 марта 2005 года № 1528 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z295" w:id="309"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z295" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Подпункты 3), 4), 5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Указа Президента Республики Казахстан от 30 июня 2005 года № 1598 "О дисциплинарных советах Агентства Республики Казахстан по делам государственной службы и противодействию коррупции в городах Астане и Алматы, областях и внесении изменений и дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2005 г., № 27, ст. 329).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z296" w:id="310"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z296" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 Указа Президента Республики Казахстан от 8 июля 2005 года № 1611 "Вопросы Академии государственного управления при Президенте Республики Казахстан" (САПП Республики Казахстан, 2005 г., № 29, ст. 362).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z297" w:id="311"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z297" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 13 июня 2005 года № 1614 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2005 г., № 30, ст. 380).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z298" w:id="312"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z298" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункт 1 Указа Президента Республики Казахстан от 6 июня 2006 года № 131 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2006 г., № 23, ст. 229).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z299" w:id="313"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z299" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19491,92 +19573,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Республики Казахстан от 27 ноября 2007 года № 446 "О внесении дополнений и изменений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2007 г., № 43, ст. 499).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z300" w:id="314"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z300" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Подпункты 1), 2), 3), 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Указа Президента Республики Казахстан от 28 декабря 2007 года № 501 "О мерах по оптимизации должностей государственных служащих" (САПП Республики Казахстан, 2007 г., № 49, ст. 599).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z301" w:id="315"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z301" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19591,292 +19673,292 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 18 февраля 2011 года № 1157 "О внесении дополнений и изменений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2011 г., № 19, ст. 229).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z302" w:id="316"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z302" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 6 Указа Президента Республики Казахстан от 2 мая 2011 года № 67 "О совершенствовании органов внешнего государственного финансового контроля в регионах" (САПП Республики Казахстан, 2011 г., № 37, ст. 438).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z303" w:id="317"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z303" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Указа Президента Республики Казахстан от 16 ноября 2012 года № 435 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2012 г., № 80, ст. 1178).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z304" w:id="318"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z304" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 4 Указа Президента Республики Казахстан от 7 марта 2013 года № 523 "Об утверждении Реестра должностей государственных служащих" (САПП Республики Казахстан, 2013 г., № 19, ст. 320).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z305" w:id="319"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z305" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 22 марта 2013 года № 526 "О внесении изменений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2013 г., № 20, ст. 331).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z306" w:id="320"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z306" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 22 марта 2013 года № 527 "О внесении изменений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2013 г., № 21, ст. 339).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z307" w:id="321"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z307" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 24 июля 2013 года № 601 "О внесении изменений в указы Президента Республики Казахстан от 29 декабря 1999 года № 319 "Об утверждении текста присяги административного государственного служащего и порядка принесения присяги административными государственными служащими" и от 13 апреля 2000 года № 372 "Об утверждении текста Присяги политического государственного служащего Республики Казахстан и Порядка принесения Присяги политическими государственными служащими Республики Казахстан" (САПП Республики Казахстан, 2013 г., № 40, ст. 574).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z308" w:id="322"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z308" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19891,92 +19973,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 16 августа 2013 года № 616 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2013 г., № 45, ст. 658).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z309" w:id="323"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z309" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Указа Президента Республики Казахстан от 27 августа 2013 года № 623 "О внесении изменений в Указ Президента Республики Казахстан от 11 октября 2004 года № 1457 "Об утверждении Правил переподготовки и повышения квалификации государственных служащих Республики Казахстан" (САПП Республики Казахстан, 2013 г., № 50, ст. 689).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z310" w:id="324"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z310" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19991,132 +20073,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 21 ноября 2013 года № 697 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан 2013 г., № 68, ст. 905).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z311" w:id="325"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z311" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 13 января 2014 года № 721 "Об утверждении Правил проведения ротации административных государственных служащих корпуса "А" и внесении дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2014 г., № 1, ст. 1).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z312" w:id="326"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z312" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 4 мая 2014 года № 814 "Об утверждении Положения о Службе государственной охраны Республики Казахстан" (САПП Республики Казахстан, 2014 г., № 32, ст. 279).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z313" w:id="327"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z313" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20131,145 +20213,145 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 29 августа 2014 года № 900 "О некоторых вопросах Агентства Республики Казахстан по делам государственной службы и противодействию коррупции и внесении изменений и дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2014 г., № 54, ст. 532).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z314" w:id="328"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z314" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые акты Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 1 октября 2015 года № 94 "О внесении изменений и дополнения в некоторые указы Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkEnd w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20595,31 +20677,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>