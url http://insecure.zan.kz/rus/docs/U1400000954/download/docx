--- v0 (2025-10-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="69b5cec" w14:textId="69b5cec">
+    <w:p w14:paraId="1320e44" w14:textId="1320e44">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1335,2178 +1335,2460 @@
         <w:t>
       1) обеспечение Президента Республики Казахстан, государственных органов, Вооруженных Сил Республики Казахстан, других войск и воинских формирований правительственной связью в мирное и военное время, а также органов национальной безопасности Республики Казахстан защищенной связью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z844" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организация шифровальной работы в уполномоченных государственных органах, органах военного управления, национальной безопасности и внутренних дел Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z845" w:id="26"/>
-[...15 lines deleted...]
-      3) обеспечение информационной безопасности сетей правительственной связи, республиканских сетей защищҰнной связи и сетей защищҰнной связи органов национальной безопасности Республики Казахстан;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) пункта 13 предусматривается в редакции Указа Президента РК от 02.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение информационной безопасности сетей правительственной связи, республиканских сетей защищенной связи и сетей защищенной связи органов национальной безопасности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z846" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) иные задачи, определяемые законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z846" w:id="27"/>
-[...15 lines deleted...]
-      4) иные задачи, определяемые законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z847" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z847" w:id="28"/>
-[...15 lines deleted...]
-      14. Права и обязанности:</w:t>
+    <w:bookmarkStart w:name="z848" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) принимать правовые акты в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z848" w:id="29"/>
-[...15 lines deleted...]
-      1) принимать правовые акты в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z849" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обращаться в суд;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z849" w:id="30"/>
-[...15 lines deleted...]
-      2) обращаться в суд;</w:t>
+    <w:bookmarkStart w:name="z850" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организовывать строительство стационарных объектов, линий телекоммуникаций, размещать и использовать средства телекоммуникаций и шифровальные средства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z850" w:id="31"/>
-[...15 lines deleted...]
-      3) организовывать строительство стационарных объектов, линий телекоммуникаций, размещать и использовать средства телекоммуникаций и шифровальные средства;</w:t>
+    <w:bookmarkStart w:name="z851" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) создавать и преобразовывать сети правительственной и защищенной связи органов национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z851" w:id="32"/>
-[...15 lines deleted...]
-      4) создавать и преобразовывать сети правительственной и защищҰнной связи органов национальной безопасности Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z852" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вносить в государственные органы и организации обязательные для исполнения представления об устранении причин и условий, способствующих реализации угроз безопасности Республики Казахстан, в рамках своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z852" w:id="33"/>
-[...15 lines deleted...]
-      5) вносить в государственные органы и организации обязательные для исполнения представления об устранении причин и условий, способствующих реализации угроз безопасности Республики Казахстан, в рамках своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z853" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) направлять указания и (или) рекомендации в части организации, обеспечения, функционирования и безопасности правительственной и республиканских сетей защищенной связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z853" w:id="34"/>
-[...15 lines deleted...]
-      6) направлять указания и (или) рекомендации в части организации, обеспечения, функционирования и безопасности правительственной и республиканских сетей защищҰнной связи;</w:t>
+    <w:bookmarkStart w:name="z854" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) иметь доступ в здания, объекты, помещения, в которых размещены средства телекоммуникаций и шифровальные средства, проходят линии правительственной и защищенной связи органов национальной безопасности Республики Казахстан, для осуществления их технического обслуживания и проведения ремонтно-восстановительных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z854" w:id="35"/>
-[...15 lines deleted...]
-      7) иметь доступ в здания, объекты, помещения, в которых размещены средства телекоммуникаций и шифровальные средства, проходят линии правительственной и защищҰнной связи органов национальной безопасности Республики Казахстан, для осуществления их технического обслуживания и проведения ремонтно-восстановительных работ;</w:t>
+    <w:bookmarkStart w:name="z855" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обращаться в государственные органы и организации с требованиями о необходимости выделения помещений для установки средств телекоммуникаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z855" w:id="36"/>
-[...15 lines deleted...]
-      8) обращаться в государственные органы и организации с требованиями о необходимости выделения помещений для установки средств телекоммуникаций;</w:t>
+    <w:bookmarkStart w:name="z856" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заключать договоры по аренде каналов телекоммуникаций, помещений, по техническому обслуживанию находящихся на балансе линий телекоммуникаций, на поставку средств телекоммуникаций и оборудования электроснабжения для обеспечения функционирования сетей правительственной и защищенной связи органов национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z856" w:id="37"/>
-[...15 lines deleted...]
-      9) заключать договоры по аренде каналов телекоммуникаций, помещений, по техническому обслуживанию находящихся на балансе линий телекоммуникаций, на поставку средств телекоммуникаций и оборудования электроснабжения для обеспечения функционирования сетей правительственной и защищҰнной связи органов национальной безопасности Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z857" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействовать с государственными органами и организациями по вопросам предоставления помещений и линий телекоммуникаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z857" w:id="38"/>
-[...15 lines deleted...]
-      10) взаимодействовать с государственными органами и организациями по вопросам предоставления помещений и линий телекоммуникаций;</w:t>
+    <w:bookmarkStart w:name="z858" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) запрашивать и получать от государственных органов, организаций, их должностных лиц необходимую информацию, документы и иные материалы по вопросам правительственной связи и шифровальной работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z858" w:id="39"/>
-[...15 lines deleted...]
-      11) запрашивать и получать от государственных органов, организаций, их должностных лиц необходимую информацию, документы и иные материалы по вопросам правительственной связи и шифровальной работы;</w:t>
+    <w:bookmarkStart w:name="z859" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) требовать устранения выявленных нарушений и недостатков по шифровальной работе, разрабатывать рекомендации по устранению выявленных нарушений по шифровальной работе, а также организовывать соответствующие проверки исполнения указаний и рекомендаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z859" w:id="40"/>
-[...15 lines deleted...]
-      12) требовать устранения выявленных нарушений и недостатков по шифровальной работе, разрабатывать рекомендации по устранению выявленных нарушений по шифровальной работе, а также организовывать соответствующие проверки исполнения указаний и рекомендаций;</w:t>
+    <w:bookmarkStart w:name="z860" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) создавать рабочие группы для решения возникающих вопросов шифровальной работы с привлечением сотрудников и (или) работников государственных органов и организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z860" w:id="41"/>
-[...15 lines deleted...]
-      13) создавать рабочие группы для решения возникающих вопросов шифровальной работы с привлечением сотрудников и (или) работников государственных органов и организаций;</w:t>
+    <w:bookmarkStart w:name="z861" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) инициировать и участвовать в проведении служебных расследований в органах шифровальной службы по фактам нарушения требований законодательства Республики Казахстан в сфере обеспечения безопасности защищенной связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z861" w:id="42"/>
-[...15 lines deleted...]
-      14) инициировать и участвовать в проведении служебных расследований в органах шифровальной службы по фактам нарушения требований законодательства Республики Казахстан в сфере обеспечения безопасности защищҰнной связи;</w:t>
+    <w:bookmarkStart w:name="z862" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) иметь вне места ее нахождения иные обособленные структурные подразделения, выполняющие часть функций Службы и не подлежащие учетной регистрации в уполномоченном органе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z862" w:id="43"/>
-[...15 lines deleted...]
-      15) иметь вне места ее нахождения иные обособленные структурные подразделения, выполняющие часть функций Службы и не подлежащие учетной регистрации в уполномоченном органе;</w:t>
+    <w:bookmarkStart w:name="z863" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) направлять в служебные командировки сотрудников и работников Службы, в том числе за пределы Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z863" w:id="44"/>
-[...15 lines deleted...]
-      16) направлять в служебные командировки сотрудников и работников Службы, в том числе за пределы Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z864" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) повышать качество предоставления правительственной связи и засекреченной связи органов национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z864" w:id="45"/>
-[...15 lines deleted...]
-      17) повышать качество предоставления правительственной связи и засекреченной связи органов национальной безопасности Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z865" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) обеспечивать надежность сетей правительственной связи и сетей телекоммуникаций специального назначения органов национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z865" w:id="46"/>
-[...15 lines deleted...]
-      18) обеспечивать надежность сетей правительственной связи и сетей телекоммуникаций специального назначения органов национальной безопасности Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z866" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) определять необходимость и целесообразность перевооружения межгосударственных, межведомственных и ведомственных сетей защищенной связи органов национальной безопасности Республики Казахстан, а также вносить соответствующие предложения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z866" w:id="47"/>
-[...15 lines deleted...]
-      19) определять необходимость и целесообразность перевооружения межгосударственных, межведомственных и ведомственных сетей защищҰнной связи органов национальной безопасности Республики Казахстан, а также вносить соответствующие предложения;</w:t>
+    <w:bookmarkStart w:name="z867" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) осуществлять подготовку, переподготовку и повышение квалификации сотрудников и работников Службы по обслуживанию средств телекоммуникаций и шифровальных средств на собственной технической базе и организовывать соответствующие курсы в организациях образования Республики Казахстан и иностранных государств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z867" w:id="48"/>
-[...15 lines deleted...]
-      20) осуществлять подготовку, переподготовку и повышение квалификации сотрудников и работников Службы по обслуживанию средств телекоммуникаций и шифровальных средств на собственной технической базе и организовывать соответствующие курсы в организациях образования Республики Казахстан и иностранных государств;</w:t>
+    <w:bookmarkStart w:name="z868" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) осуществлять руководство, координацию и обеспечивать согласованность действий подразделений, входящих в Службу, оказывать им практическую и методическую помощь;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z868" w:id="49"/>
-[...15 lines deleted...]
-      21) осуществлять руководство, координацию и обеспечивать согласованность действий подразделений, входящих в Службу, оказывать им практическую и методическую помощь;</w:t>
+    <w:bookmarkStart w:name="z869" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, предусмотренные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z869" w:id="50"/>
-[...15 lines deleted...]
-      22) принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, предусмотренные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z870" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) секретно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z870" w:id="51"/>
+    <w:bookmarkStart w:name="z871" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z872" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z873" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z874" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z875" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z876" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z877" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z878" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z879" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z880" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z881" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z882" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z883" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z884" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z885" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z886" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) осуществлять иные полномочия, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z887" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z888" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение функционирования сетей правительственной связи в Республике Казахстан и защищенной связи в органах национальной безопасности Республики Казахстан в мирное и военное время;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z889" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение функционирования сетей правительственной, защищенной связи и сетей телекоммуникаций специального назначения органов национальной безопасности Республики Казахстан в мирное время, в период мобилизации, военного положения и в военное время;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z890" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разработка нормативных правовых актов, методических рекомендаций по вопросам функционирования и обеспечения безопасности сетей правительственной и защищенной связи органов национальной безопасности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z891" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление технической эксплуатации средств и линий телекоммуникаций, шифровальных средств на сетях правительственной и защищенной связи органов национальной безопасности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z892" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проведение изучения, внедрения перспективных телекоммуникационных технологий, средств телекоммуникаций и шифровальных средств для дальнейшего развития сетей правительственной и защищенной связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z893" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществление в установленном порядке взаимодействия с государственными органами, организациями и компетентными организациями иностранных государств по правительственной и защищенной связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z894" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z895" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z896" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z897" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z898" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z899" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z900" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14) исключен Указом Президента РК от 13.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 495</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z902" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z903" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z904" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z905" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z906" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z907" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 21) пункта 15 предусматривается в редакции Указа Президента РК от 02.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 22) пункта 15 предусматривается в редакции Указа Президента РК от 02.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1258</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) секретно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z910" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) секретно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z871" w:id="52"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z911" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) секретно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z872" w:id="53"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z912" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) секретно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z873" w:id="54"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z913" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) секретно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...539 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z914" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) осуществление иных функций, предусмотренных законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным Указом Президента РК от 13.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 495</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">14) исключен Указом Президента РК от 13.03.2024 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z902" w:id="82"/>
+    <w:bookmarkStart w:name="z915" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Службы при организации его деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z916" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Службы осуществляется директором Службы, который несет персональную ответственность за выполнение возложенных на Службу задач и осуществление ей своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z917" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Директор Службы назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z918" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Директор Службы имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z919" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия директора Службы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z920" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z921" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в установленном порядке издает приказы (распоряжения) и дает указания, обязательные для исполнения сотрудниками и работниками Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z922" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) утверждает правовые акты, за исключением актов, затрагивающих права, свободы человека и гражданина;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z923" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) представляет Службу во взаимоотношениях с государственными органами Республики Казахстан, а также специальными и правоохранительными службами, органами правительственной и специальной связи иностранных государств и международными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z924" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) делегирует полномочия своим заместителям, руководителям и должностным лицам Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z925" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) назначает на должности и освобождает от должностей сотрудников и работников Службы в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z926" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) поощряет и наказывает в дисциплинарном порядке сотрудников и работников Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z927" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) оказывает в установленном порядке материальную помощь сотрудникам и работникам Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z928" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) присваивает специальные звания сотрудникам Службы в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z929" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) вносит предложения Председателю КНБ по созданию, ликвидации, передислокации и преобразованию подразделений Службы, а также по ее структуре и штатам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z930" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в пределах полномочий, определенных Председателем КНБ, решает вопросы, связанные с прохождением службы, а также трудовыми отношениями работников Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z931" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) вносит Председателю КНБ предложения по кандидатурам на присвоение специальных званий "лейтенант" и "полковник" в установленном порядке, награждению сотрудников и работников Службы ведомственными наградами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z932" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) организовывает проверки служебной, материально-технической, административной и иной деятельности Службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z933" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) утверждает положения о структурных подразделениях Службы, за исключением ее центров, положения о которых утверждает Председатель КНБ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z934" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) секретно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...239 lines deleted...]
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z935" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z936" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий директора Службы в период его отсутствия осуществляется лицом, его замещающим, в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z937" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Директор Службы определяет полномочия своих заместителей, а также иных лиц в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z938" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z915" w:id="95"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество Службы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z939" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Служба может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z940" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Службы формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z941" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Службой, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z942" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Служба не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ней имуществом и имуществом, приобретенным за счет средств, выданных ей по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z943" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Службы при организации его деятельности</w:t>
-[...497 lines deleted...]
-      Имущество Службы формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z941" w:id="121"/>
-[...15 lines deleted...]
-      22. Имущество, закрепленное за Службой, относится к республиканской собственности.</w:t>
+    <w:bookmarkStart w:name="z944" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Службы осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z942" w:id="122"/>
-[...15 lines deleted...]
-      23. Служба не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ней имуществом и имуществом, приобретенным за счет средств, выданных ей по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z945" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: подпункты 13), 16), 20), 24) и 29) пункта 14, подпункты 2), 7), 8), 9), 10) и 13) пункта 19 настоящего Положения применяются Службой также в отношении военнослужащих подразделений Службы, которые отнесены Председателем КНБ к другим войскам и воинским формированиям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z943" w:id="123"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3617,212 +3899,212 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 ноября 2014 года № 954</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="126"/>
+    <w:bookmarkStart w:name="z9" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ИЗМЕНЕНИЯ И ДОПОЛНЕНИЯ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>которые вносятся в некоторые указы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z10" w:id="127"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z10" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 1 апреля 1996 года № 2922 "Об утверждении Положения о Комитете национальной безопасности Республики Казахстан":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z11" w:id="128"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z11" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Комитете национальной безопасности Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z12" w:id="129"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z12" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       часть вторую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Комитет национальной безопасности осуществляет руководство, в  пределах своих полномочий, единой системой органов национальном безопасности Республики Казахстан (далее - органы национальной безопасности), разведывательной, контрразведывательной, оперативно-розыскной деятельностью, охраной Государственной границы Республики Казахстан (далее - Государственная граница), реализацией задач Службы правительственной связи, а также межведомственную координацию в сферах деятельности, отнесенных к его компетенции.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3871,90 +4153,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1-1. Комитет национальной безопасности имеет подведомственные организации, территориальные и иные органы, а также ведомства: Пограничная служба Комитета национальной безопасности Республики Казахстан (секретно), Служба правительственной связи Комитета национальном безопасности Республики Казахстан (секретно).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="130"/>
+    <w:bookmarkStart w:name="z14" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3985,70 +4267,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) выявление, пресечение, раскрытие и расследование уголовных правонарушений, отнесенных законодательством к ведению органов национальной безопасности;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="131"/>
+    <w:bookmarkStart w:name="z16" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктами 8-2), 8-3), 8-4), 8-5) и 8-6) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8-2) организация и проведение специальных оперативно-розыскных мероприятий по заданиям субъектов оперативно-розыскной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4095,90 +4377,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-5) организация и проведение в установленном законодательством порядке негласных следственных действий;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-6) создание условий для обеспечения проведения негласных следственных действий;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="132"/>
+    <w:bookmarkStart w:name="z17" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4283,70 +4565,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "53) определяет порядок проведения органами национальной безопасности психофизиологических исследований, требования, предъявляемые к соответствию состояния здоровья лиц для службы в органах национальной безопасности;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="133"/>
+    <w:bookmarkStart w:name="z20" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктом 53-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "53-1) определяет порядок проведения полиграфологических исследований в органах национальной безопасности;";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4395,70 +4677,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "55) организует и обеспечивает в соответствии с законодательством содержание под стражей задержанных, подозреваемых, обвиняемых в совершении уголовных правонарушений в изоляторах временного содержания, следственных изоляторах, гауптвахтах органов национальной безопасности, устанавливает порядок их функционирования и осуществления в них оперативно-розыскной деятельности, а также порядок осуществления охраны и надзора за лицами, находящимися в следственных изоляторах органов национальной безопасности;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="134"/>
+    <w:bookmarkStart w:name="z22" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктами 64-1), 64-2), 64-3), 64-4), 64-5), 64-6), 64-7), 64-8), 64-9), 64-10), 64-11), 64-12), 64-13), 64-14), 64-15), 64-16), 64-17) и 64-18) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "64-1) (секретно);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5157,90 +5439,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктом 11-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11-1) выявлять радиоизлучения передающих радиоэлектронных средств, работа которых представляет угрозу безопасности Республики Казахстан;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="135"/>
+    <w:bookmarkStart w:name="z25" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5609,70 +5891,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "29) в целях зашифровки личности сотрудников и военнослужащих органов национальной безопасности, ведомственной принадлежности их подразделений, помещений и транспортных средств или личности граждан, оказывающих содействие органам национальной безопасности на конфиденциальной основе, использовать, изготавливать и (или) оформлять документы других государственных органов, а также организаций, порядок использования, изготовления и (или) оформления которых определяется Председателем Комитета национальной безопасности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае необходимости использования органами национальной безопасности в целях, предусмотренных настоящим подпунктом, документов государственных органов, требующих регистрации в государственных органах, в том числе выдаваемых ими документов, по заявке Комитета национальной безопасности соответствующие государственные органы на безвозмездной основе изготавливают и (или) оформляют их для органов национальной безопасности в порядке, определенном совместными нормативными правовыми актами;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="136"/>
+    <w:bookmarkStart w:name="z29" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктами 29-1) и 29-2) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "29-1) в целях зашифровки личности сотрудников и военнослужащих иных субъектов внешней разведки и специальных государственных органов, ведомственной принадлежности их подразделений, помещений и транспортных средств, а также личности конфиденциальных помощников, изготавливать и (или) оформлять для иных субъектов внешней разведки и специальных государственных органов документы других государственных органов, а также организаций, порядок изготовления и (или) оформления которых определяется совместными нормативными правовыми актами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5683,70 +5965,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае необходимости использования иными субъектами внешней разведки и специальными государственными органами в целях, предусмотренных настоящим подпунктом, документов государственных органов, требующих регистрации в государственных органах, в том числе выдаваемых ими документов, по заявке Комитета национальной безопасности соответствующие государственные органы на безвозмездной основе изготавливают и (или) оформляют их в порядке, определенном совместными нормативными правовыми актами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29-2) направлять в другие государственные органы и организации обязательные для исполнения запросы о предоставлении органам национальной безопасности бланков документов и служебных удостоверений, образцов их заполнения;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="137"/>
+    <w:bookmarkStart w:name="z30" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктами 31-1), 31-2), 31-3), 31-4) и 31-5) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "31-1) проводить технические исследования на предмет отнесения товаров к специальным техническим средствам для проведения оперативно-технических мероприятий и средствам криптографической защиты информации, выдавать по ним соответствующие заключения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5793,90 +6075,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31-4) (секретно);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31-5) (секретно);";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="138"/>
+    <w:bookmarkStart w:name="z31" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6057,70 +6339,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "92) (секретно);";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="139"/>
+    <w:bookmarkStart w:name="z35" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктом 92-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "92-1) (секретно);";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6561,70 +6843,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "124-8) (секретно);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       124-9) (секретно);";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="140"/>
+    <w:bookmarkStart w:name="z42" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктами 124-10), 124-11), 124-12), 124-13), 124-14) и 124-15) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "124-10) (секретно);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6763,70 +7045,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "125-23) утверждает Инструкцию по эксплуатации ведомственных сетей документальной шифрованной, засекреченной и кодированной связи органов национальной безопасности в мирное и военное время;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="141"/>
+    <w:bookmarkStart w:name="z44" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить подпунктом 125-28) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "125-28) утверждает Инструкцию по производству дел об административных правонарушениях в органах национальной безопасности Республики Казахстан;";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6875,70 +7157,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Для выработки единой политики деятельности органов национальной безопасности в области оснащения программными средствами, специальными И иными техническими средствами создается консультативно-совещательный орган - Технический совет Комитета национальной безопасности. Состав и порядок деятельности Технического совета регламентируются Положением, утверждаемым Председателем Комитета национальной безопасности.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="142"/>
+    <w:bookmarkStart w:name="z46" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 19-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19-1. В Комитете национальной безопасности создается специальный государственный архив, порядок деятельности которого определяется Председателем Комитета национальной безопасности.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7043,130 +7325,130 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Комитет национальной безопасности" раздела "Перечень государственных учреждений, находящихся в ведении Комитета национальной безопасности и его ведомств" дополнить строкой, порядковый номер 14, следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Центр специальных технических разработок Комитета национальной безопасности Республики Казахстан (секретно).".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="143"/>
+    <w:bookmarkStart w:name="z49" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 10 декабря 1999 года № 282 "Вопросы Пограничной службы Комитета национальной безопасности Республики Казахстан" (САПП Республики Казахстан, 1999 г., № 54, ст. 533; 2006 г., № 1, ст. 2; 2011 г., № 60, ст. 849):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z50" w:id="144"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z50" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Пограничной службе Комитета национальной безопасности Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7269,70 +7551,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="145"/>
+    <w:bookmarkStart w:name="z55" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
             4. Секретно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7361,110 +7643,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="146"/>
+    <w:bookmarkStart w:name="z61" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 17 января 2004 года № 1283 "Об утверждении реестров должностей военнослужащих, сотрудников специальных государственных органов, правоохранительных органов, органов государственной фельдъегерской службы и органов прокуратуры Республики Казахстан по категориям" (САПП Республики Казахстан, 2004 г., № 19, ст. 234; 2005 г., № 27, ст. 329; № 30, ст. 380; 2006 г., № 38, ст. 420; № 39, ст. 429; 2008 г., № 14, ст. 123; 2010 г., № 51, ст. 466; 2011 г., № 37, ст. 438; № 53, ст. 742; 2012 г., № 35, ст. 457; № 58, ст. 793):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z62" w:id="147"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z62" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       приложения 10, 11 и 15-1 (с грифом "Для служебного пользования"). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7493,124 +7775,124 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="148"/>
+    <w:bookmarkStart w:name="z65" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Секретно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7936,31 +8218,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>