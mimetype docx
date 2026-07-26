--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1320e44" w14:textId="1320e44">
+    <w:p w14:paraId="7491b7e" w14:textId="7491b7e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -122,84 +122,146 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьей 17-1</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Конституционного закона Республики Казахстан от 26 декабря 1995 года "О Президенте Республики Казахстан" </w:t>
+        <w:t>статьей 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституционного закона Республики Казахстан "О Президенте Республики Казахстан" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Реорганизовать государственное учреждение "Специальная информационная служба Комитета национальной безопасности Республики Казахстан":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1253,54 +1315,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Службе запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z840" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Службе законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      Если Службе законами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z841" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z842" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -7844,55 +7968,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8218,31 +8342,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>