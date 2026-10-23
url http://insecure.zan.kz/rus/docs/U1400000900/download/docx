--- v0 (2025-11-14)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="27fea74" w14:textId="27fea74">
+    <w:p w14:paraId="a3671d6" w14:textId="a3671d6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6212,2368 +6212,2452 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Садвакасов                 - международный гроссмейстер".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дармен Канатович</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 утрачивает силу Указом Президента РК от 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1469</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 21.10.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 19 марта 2010 года № 954 "О Системе ежегодной оценки эффективности деятельности центральных государственных и местных исполнительных органов областей, города республиканского значения, столицы" (САПП Республики Казахстан, 2010 г., № 24, ст.173; 2011 г., № 8, ст.95; № 52, ст.710; 2012 г., № 33, ст.419; № 35, ст.456; № 68, ст.976; № 80, ст.1178; 2013 г., № 21, ст.339; № 21, ст.341; 2014 г.,№ 16-17, ст.138):</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к вышеназванному Указу изложить в новой редакции согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим изменениям и дополнениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Утратил силу Указом Президента РК от 30.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 238</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 7 марта 2013 года № 520 "О Национальной комиссии по кадровой политике при Президенте Республики Казахстан и кадровых комиссиях областей, столицы, города республиканского значения" (САПП Республики Казахстан, 2013 г., № 19, ст.319; № 45, ст.658; № 68, ст.905; 2014 г., № 3, ст. 15; № 28, ст.227):</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z147" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Должностном составе Национальной комиссии по кадровой политике при Президенте Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z148" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Председатель Агентства Республики Казахстан по делам государственной службы" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Председатель Агентства Республики Казахстан по делам государственной службы и противодействию коррупции";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Типовом должностном составе кадровой комиссии области, столицы, города республиканского значения, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z150" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Руководитель территориального органа Агентства Республики Казахстан по делам государственной службы — председатель дисциплинарного совета Агентства Республики Казахстан по делам государственной службы области, столицы, города республиканского значения, заместитель председателя" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Заместитель руководителя территориального органа Агентства Республики Казахстан по делам государственной службы - председатель дисциплинарного совета Агентства Республики Казахстан по делам государственной службы и противодействию коррупции области, столицы, города республиканского значения, заместитель председателя".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 7 марта 2013 года № 523 "Об утверждении Реестра должностей государственных служащих" (САПП Республики Казахстан, 2013 г., № 19, ст.320; 2014 г., № 38-39, ст.368):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z152" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Реестре</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должностей государственных служащих, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z153" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разделе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Административные государственные служащие":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z154" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подразделе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Корпус "А":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим изменениям и дополнениям.</w:t>
+        <w:t>строку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Руководители аппаратов Конституционного совета,  Управления делами Президента Республики Казахстан, Центральной избирательной комиссии Республики Казахстан, Счетного комитета по контролю за исполнением республиканского бюджета, Агентства Республики Казахстан по делам государственной службы, руководитель Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Руководители аппаратов Конституционного совета, Управления делами Президента Республики Казахстан, Центральной избирательной комиссии Республики Казахстан, Счетного комитета по контролю за исполнением республиканского бюджета, руководитель Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>строку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Руководители структурных подразделений аппаратов палат Парламента Республики Казахстан, Канцелярии Премьер-Министра Республики Казахстан, Конституционного Совета Республики Казахстан, Управления делами Президента Республики Казахстан, Центральной избирательной комиссии Республики Казахстан, Счетного комитета по контролю за исполнением республиканского бюджета, Агентства Республики Казахстан по делам государственной службы, Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Руководители структурных подразделений аппаратов палат Парламента Республики Казахстан, Канцелярии Премьер-Министра Республики Казахстан, Конституционного Совета Республики Казахстан, Управления делами Президента Республики Казахстан, Центральной избирательной комиссии Республики Казахстан, Счетного комитета по контролю за исполнением республиканского бюджета, Агентства Республики Казахстан по делам государственной службы и противодействию коррупции (за исключением подразделений, осуществляющих правоохранительную деятельность), Департамента по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарата Верховного Суда Республики Казахстан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместители руководителей структурных подразделений Агентства Республики Казахстан по делам государственной службы и противодействию коррупции (за исключением подразделений, осуществляющих правоохранительную деятельность)";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="91"/>
-[...15 lines deleted...]
-      17. В </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>строку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Руководители территориальных органов Агентства Республики Казахстан по делам государственной службы - председатели дисциплинарных советов Агентства Республики Казахстан по делам государственной службы в областях, столицы, города республиканского значения" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Заместители руководителей территориальных органов Агентства Республики Казахстан по делам государственной службы и противодействию коррупции - председатели дисциплинарных советов Агентства Республики Казахстан по делам государственной службы и противодействию коррупции в областях, столице, городе республиканского значения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подразделе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Корпус "Б":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z159" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>группе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> категорий В:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z160" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заголовок изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Аппараты палат Парламента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Канцелярия Премьер-Министра Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент по обеспечению деятельности судов при Верховном Суде Республики Казахстан (аппарат Верховного Суда Республики Казахстан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аппарат Конституционного Совета Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Управление делами Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аппарат Центральной избирательной комиссии Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Счетный комитет по контролю за исполнением республиканского бюджета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Агентство Республики Казахстан по делам государственной службы и противодействию коррупции";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>категорию В-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дополнить строкой следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Руководитель управления, главный инспектор Агентства Республики Казахстан по делам государственной службы и противодействию коррупции";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>категории В-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z163" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Помощник, советник Управляющего делами Президента Республики Казахстан, председателей Счетного комитета по контролю за исполнением республиканского бюджета, Агентства Республики Казахстан по делам государственной службы" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Помощник, советник Управляющего делами Президента Республики Казахстан, председателей Счетного комитета по контролю за исполнением республиканского бюджета, Агентства Республики Казахстан по делам государственной службы и противодействию коррупции";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>группе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> категорий С:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z165" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>категории С-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с грифом "Для служебного пользования");</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z166" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>категории С-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (с грифом "Для служебного пользования");</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z167" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>категории С-О-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z168" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Заведующий секретариатом Дисциплинарного совета Агентства Республики Казахстан по делам государственной службы" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Заведующий секретариатом Дисциплинарного совета Агентства Республики Казахстан по делам государственной службы и противодействию коррупции";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>категории С-О-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z170" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Руководитель структурного подразделения территориального органа Агентства Республики Казахстан по делам государственной службы" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Руководитель структурного подразделения территориального органа Агентства Республики Казахстан по делам государственной службы и противодействию коррупции (за исключением подразделения, осуществляющего правоохранительную деятельность)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в категории С-О-4:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z172" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Консультант территориального органа Агентства Республики Казахстан по делам государственной службы" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Консультант территориального органа Агентства Республики Казахстан по делам государственной службы и противодействию коррупции".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 7 марта 2013 года № 520 "О Национальной комиссии по кадровой политике при Президенте Республики Казахстан и кадровых комиссиях областей, столицы, города республиканского значения" (САПП Республики Казахстан, 2013 г., № 19, ст.319; № 45, ст.658; № 68, ст.905; 2014 г., № 3, ст. 15; № 28, ст.227):</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 3 апреля 2013 года № 537 "О некоторых вопросах кадровой политики в правоохранительных органах Республики Казахстан" (САПП Республики Казахстан, 2013 г., № 24, ст.379):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z174" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>составе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Комиссии при Президенте Республики Казахстан по вопросам кадровой политики в правоохранительных органах Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z175" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Председатель Агентства Республики Казахстан по борьбе с экономической и коррупционной преступностью (финансовой полиции)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по делам государственной службы" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Председатель Агентства Республики Казахстан по делам государственной службы и противодействию коррупции";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="94"/>
-[...73 lines deleted...]
-      18. В </w:t>
+    <w:bookmarkStart w:name="z176" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Министр по чрезвычайным ситуациям Республики Казахстан" исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z177" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      строку "Председатель Общественного совета по вопросам противодействия коррупции и теневой экономике при Агентстве Республики Казахстан по борьбе с экономической и коррупционной преступностью (финансовой полиции) (по согласованию)" изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Председатель Общественного совета по вопросам противодействия коррупции при Агентстве Республики Казахстан по делам государственной службы и противодействию коррупции (по согласованию)".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 7 марта 2013 года № 523 "Об утверждении Реестра должностей государственных служащих" (САПП Республики Казахстан, 2013 г., № 19, ст.320; 2014 г., № 38-39, ст.368):</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="97"/>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 24 июня 2013 года № 588 "Об утверждении Положения об Антитеррористическом центре Республики Казахстан" (САПП Республики Казахстан, 2013 г., № 39, ст.563; 2014 г., № 4, ст.29; № 28, ст.227; № 32, ст.279):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z179" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Реестре</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="98"/>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> об Антитеррористическом центре Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z217" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подпункт 22) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z180" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 9 августа 2013 года № 611 "Об утверждении Правил организации и функционирования государственной системы мониторинга информации и оповещения населения о возникновении угрозы акта терроризма" (САПП Республики Казахстан, 2013 г., № 44, ст.647; 2014 г., № 32, ст.279):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z181" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации и функционирования государственной системы мониторинга информации и оповещения населения о возникновении угрозы акта терроризма, утвержденных вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z182" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z183" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац пятый исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z184" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      абзац восемнадцатый изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Комитет государственных доходов Министерства финансов Республики Казахстан;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу Указом Президента РК от 29.12.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2016).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z192" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 13 января 2014 года № 722 "Об утверждении Правил оформления, выдачи, замены, сдачи, изъятия, учета, хранения и уничтожения дипломатических и служебных паспортов Республики Казахстан и перечня должностных лиц Республики Казахстан, которым выдаются дипломатические и служебные паспорта Республики Казахстан" (САПП Республики Казахстан, 2014 г., № 1, ст.2; № 30, ст.254):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z193" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должностных лиц Республики Казахстан, которым выдаются дипломатические и служебные паспорта Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z194" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>разделе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Административные государственные служащие":</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="99"/>
+        <w:t xml:space="preserve"> "Перечень лиц, которым выдается служебный паспорт Республики Казахстан":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Сотрудники Министерства обороны Республики Казахстан, Службы государственной охраны Республики Казахстан, Генеральной прокуратуры Республики Казахстан, Комитета национальной безопасности Республики Казахстан, Службы внешней разведки Республики Казахстан "Сырбар", Министерства внутренних дел Республики Казахстан, Агентства Республики Казахстан по делам государственной службы и противодействию коррупции и Комитета государственных доходов Министерства финансов Республики Казахстан, имеющие офицерские звания и (или) осуществляющие правоохранительную деятельность, за исключением сотрудников территориальных органов.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 23 мая 2014 года № 819 "Об утверждении перечня компетентных государственных органов по Договору государств-участников Содружества Независимых Государств о противодействии легализации (отмыванию) преступных доходов и финансированию терроризма" (САПП Республики Казахстан, 2014 г., № 32, ст.281):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z197" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подразделе</w:t>
-[...1618 lines deleted...]
-        </w:rPr>
         <w:t>перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> должностных лиц Республики Казахстан, которым выдаются дипломатические и служебные паспорта Республики Казахстан, утвержденном вышеназванным Указом:</w:t>
-[...153 lines deleted...]
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 23 мая 2014 года № 819 "Об утверждении перечня компетентных государственных органов по Договору государств-участников Содружества Независимых Государств о противодействии легализации (отмыванию) преступных доходов и финансированию терроризма" (САПП Республики Казахстан, 2014 г., № 32, ст.281):</w:t>
+        <w:t xml:space="preserve"> компетентных государственных органов по Договору государств-участников Содружества Независимых Государств о противодействии легализации (отмыванию) преступных доходов и финансированию терроризма, утвержденном вышеназванным Указом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z197" w:id="132"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9176,670 +9260,670 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 августа 2014 года № 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="133"/>
+    <w:bookmarkStart w:name="z201" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых указов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень с изменениями, внесенными Указом Президента РК от 04.05.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z202" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 3 декабря 1999 года № 280 "Вопросы Агентства Республики Казахстан по делам государственной службы" (САПП Республики Казахстан, 1999 г., № 54, ст. 532; 2002 г., № 18, ст. 196; 2003 г., № 9, ст. 92; № 15, ст. 149; 2005 г., № 27, ст. 329; № 37, ст. 508; 2009 г., № 56, ст. 468; 2012 г., № 58, ст. 793; 2013 г., № 24, ст. 382; № 43, ст. 632). </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:p>
-[...53 lines deleted...]
-       1. </w:t>
+    <w:bookmarkStart w:name="z203" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Подпункт 1) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 9 октября 2000 года № 459 "О внесении изменений и дополнений в некоторые Указы Президента Республики Казахстан". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z204" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Подпункт 1) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 21 июня 2002 года № 895 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2002 г., № 18, ст. 196). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z205" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 3 декабря 1999 года № 280 "Вопросы Агентства Республики Казахстан по делам государственной службы" (САПП Республики Казахстан, 1999 г., № 54, ст. 532; 2002 г., № 18, ст. 196; 2003 г., № 9, ст. 92; № 15, ст. 149; 2005 г., № 27, ст. 329; № 37, ст. 508; 2009 г., № 56, ст. 468; 2012 г., № 58, ст. 793; 2013 г., № 24, ст. 382; № 43, ст. 632). </w:t>
-[...19 lines deleted...]
-      2. Подпункт 1) пункта 1 </w:t>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 10 февраля 2003 года № 1020 "Об утверждении описаний знамени и символа органов финансовой полиции Республики Казахстан". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z206" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Подпункт 2) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 9 октября 2000 года № 459 "О внесении изменений и дополнений в некоторые Указы Президента Республики Казахстан". </w:t>
-[...59 lines deleted...]
-      4. </w:t>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 27 февраля 2003 года № 1032 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2003 г., № 9, ст. 92). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z207" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 21 апреля 2003 года № 1071 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан по вопросам государственной службы" (САПП Республики Казахстан, 2003 г., № 15, ст. 149). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z208" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 10 февраля 2003 года № 1020 "Об утверждении описаний знамени и символа органов финансовой полиции Республики Казахстан". </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 21 апреля 2003 года № 1071 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан по вопросам государственной службы" (САПП Республики Казахстан, 2003 г., № 15, ст. 149). </w:t>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 21 апреля 2005 года № 1557 "Вопросы Агентства Республики Казахстан по борьбе с экономической и коррупционной преступностью (финансовой полиции)" (САПП Республики Казахстан, 2005 г., № 16, ст. 189).* </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z208" w:id="140"/>
-[...15 lines deleted...]
-      7. </w:t>
+    <w:bookmarkStart w:name="z209" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпункт 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 Указа Президента Республики Казахстан от 30 июня 2005 года № 1598 "О дисциплинарных советах Агентства Республики Казахстан по делам государственной службы в областях, городах Астане и Алматы и внесении изменений и дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2005 г., № 27, ст. 329; 2007 г., № 49, ст. 599; 2011 г., № 19, ст. 229; 2013 г., № 45, ст. 658; № 68, ст. 905).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z210" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 21 апреля 2005 года № 1557 "Вопросы Агентства Республики Казахстан по борьбе с экономической и коррупционной преступностью (финансовой полиции)" (САПП Республики Казахстан, 2005 г., № 16, ст. 189).* </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> пункта 3 Указа Президента Республики Казахстан от 30 июня 2005 года № 1598 "О дисциплинарных советах Агентства Республики Казахстан по делам государственной службы в областях, городах Астане и Алматы и внесении изменений и дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2005 г., № 27, ст. 329; 2007 г., № 49, ст. 599; 2011 г., № 19, ст. 229; 2013 г., № 45, ст. 658; № 68, ст. 905).</w:t>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 14 октября 2005 года № 1660 "О внесении изменений в Указ Президента Республики Казахстан от 3 декабря 1999 года № 280" (САПП Республики Казахстан, 2005 г., № 37, ст. 508). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z210" w:id="142"/>
-[...15 lines deleted...]
-      9. </w:t>
+    <w:bookmarkStart w:name="z211" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 14 октября 2005 года № 1660 "О внесении изменений в Указ Президента Республики Казахстан от 3 декабря 1999 года № 280" (САПП Республики Казахстан, 2005 г., № 37, ст. 508). </w:t>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 30 ноября 2009 года № 894 "О внесении дополнения в Указ Президента Республики Казахстан от 3 декабря 1999 года № 280" (САПП Республики Казахстан, 2009 г., ст. 56, ст. 468). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z211" w:id="143"/>
-[...15 lines deleted...]
-      10. </w:t>
+    <w:bookmarkStart w:name="z212" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые указы Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 21 июня 2012 года № 344 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2012 г., № 58, ст. 793). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z213" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 30 ноября 2009 года № 894 "О внесении дополнения в Указ Президента Республики Казахстан от 3 декабря 1999 года № 280" (САПП Республики Казахстан, 2009 г., ст. 56, ст. 468). </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> изменений и дополнений, которые вносятся в некоторые указы Президента Республики Казахстан, утвержденных Указом Президента Республики Казахстан от 21 июня 2012 года № 344 "О внесении изменений и дополнений в некоторые указы Президента Республики Казахстан" (САПП Республики Казахстан, 2012 г., № 58, ст. 793). </w:t>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 16 апреля 2013 года № 544 "О внесении изменений в Указ Президента Республики Казахстан от 3 декабря 1999 года № 280 "Вопросы Агентства Республики Казахстан по делам государственной службы" (САПП Республики Казахстан, 2013 г., № 24, ст. 382). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z213" w:id="145"/>
-[...15 lines deleted...]
-      12. </w:t>
+    <w:bookmarkStart w:name="z214" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 16 апреля 2013 года № 544 "О внесении изменений в Указ Президента Республики Казахстан от 3 декабря 1999 года № 280 "Вопросы Агентства Республики Казахстан по делам государственной службы" (САПП Республики Казахстан, 2013 г., № 24, ст. 382). </w:t>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 9 августа 2013 года № 608 "О внесении изменений и дополнений в Указ Президента Республики Казахстан от 3 декабря 1999 года № 280 "Вопросы Агентства Республики Казахстан по делам государственной службы" (САПП Республики Казахстан, 2013 г., № 43, ст. 632). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z214" w:id="146"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Президента Республики Казахстан от 9 августа 2013 года № 608 "О внесении изменений и дополнений в Указ Президента Республики Казахстан от 3 декабря 1999 года № 280 "Вопросы Агентства Республики Казахстан по делам государственной службы" (САПП Республики Казахстан, 2013 г., № 43, ст. 632). </w:t>
+    <w:bookmarkStart w:name="z215" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z215" w:id="147"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * настоящий Указ Президента Республики Казахстан утрачивает силу, за исключением норм и положений:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9899,55 +9983,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10273,31 +10357,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>