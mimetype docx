--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a2f10f9" w14:textId="a2f10f9">
+    <w:p w14:paraId="49ece93" w14:textId="49ece93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -165,119 +165,119 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан (выписка)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> пункта 2 статьи 17-1 Конституционного закона Республики Казахстан "О Президенте Республики Казахстан" </w:t>
+      В соответствии с подпунктом 1) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституционного закона Республики Казахстан "О Президенте Республики Казахстан" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЮ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции Указа Президента РК от 10.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 992</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1038,90 +1038,214 @@
         <w:t>
       6. Служба государственной охраны имеет право выступать стороной гражданско-правовых отношений от имени государства, если она уполномочена на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z133" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Служба государственной охраны по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Начальника Службы государственной охраны и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В текст пункта 7 на казахском языке вносятся изменения, текст на русском языке не изменяется в соответствии с Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z134" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности Службы государственной охраны утверждаются Президентом Республики Казахстан по представлению Начальника Службы государственной охраны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z135" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Численность работников Службы государственной охраны устанавливается Начальником Службы государственной охраны в пределах выделенных для этих целей средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В текст пункта 8 на казахском языке вносятся изменения, текст на русском языке не изменяется в соответствии с Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z136" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 010000, Республика Казахстан, город Астана, район "Есиль", проспект Мәңгілік Ел, 30.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1236,54 +1360,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Службе государственной охраны запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Службы государственной охраны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z140" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Службе государственной охраны законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      Если Службе государственной охраны законами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z141" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и полномочия Службы государственной охраны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z142" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1314,51 +1500,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечение безопасности Президента Республики Казахстан и других охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z144" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) выявление, предупреждение и пресечение правонарушений, направленных против жизни, здоровья, прав, свобод, достоинства личности и собственности Президента Республики Казахстан и других охраняемых лиц;</w:t>
+      2) выявление, предупреждение и пресечение правонарушений, направленных против жизни, здоровья, прав, свобод, чести, достоинства и собственности Президента Республики Казахстан и других охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z145" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) охрана собственности, обеспечение общественного порядка и безопасности на охраняемых объектах и в других местах пребывания охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z146" w:id="26"/>
     <w:p>
@@ -1438,50 +1624,112 @@
         <w:t>
       7) организация обеспечения президентской связью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z150" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) иные задачи, определяемые законами и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z151" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Секретно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z152" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1634,51 +1882,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       производить дознание в пределах полномочий, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z160" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      вносить предложения и (или) предписания об устранении обстоятельств, способствующих совершению правонарушений, посягающих на жизнь, здоровье, права, свободы, личное достоинство и собственность охраняемых лиц;</w:t>
+      вносить предложения и (или) предписания об устранении обстоятельств, способствующих совершению правонарушений, посягающих на жизнь, здоровье, права, свободы, честь, достоинство и собственность охраняемых лиц;;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z161" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       создавать вне места нахождения Службы государственной охраны обособленные подразделения, не подлежащие учетной регистрации в уполномоченном органе; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z162" w:id="42"/>
     <w:p>
@@ -1754,51 +2002,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать и получать необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z166" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      командировать в пределах Республики Казахстан и за пределы республики сотрудников и военнослужащих Службы государственной охраны;</w:t>
+      направлять в служебные командировки сотрудников и (или) военнослужащих Службы государственной охраны Республики Казахстан, в том числе в иностранные государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z167" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять на договорной основе подготовку и повышение квалификации кадров в учебных заведениях и научно-исследовательских учреждениях Республики Казахстан, в том числе находящихся в ведении правоохранительных, специальных и иных государственных органов Республики Казахстан, а также в учебных заведениях других государств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z168" w:id="48"/>
     <w:p>
@@ -2314,51 +2562,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       использовать помощь должностных лиц и специалистов, обладающих необходимыми научно-техническими или иными специальными познаниями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z193" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      получать безвозмездно и использовать имеющую значение для решения задач оперативно-розыскной деятельности информацию от других организаций с соблюдением установленных законодательными актами Республики Казахстан требований к разглашению сведений, составляющих коммерческую, банковскую и иную охраняемую законом тайну;</w:t>
+      получать безвозмездно и использовать имеющую значение для решения задач оперативно-розыскной деятельности информацию от других организаций с соблюдением установленных законами Республики Казахстан требований к разглашению сведений, составляющих коммерческую, банковскую и иную охраняемую законом тайну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z194" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       привлекать по согласованию с другими органами, имеющими право осуществления оперативно-розыскной деятельности и негласных следственных действий на территории Республики Казахстан, силы и средства этих органов для проведения контрразведывательных и оперативно-розыскных мероприятий; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z195" w:id="75"/>
     <w:p>
@@ -2554,51 +2802,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z204" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      предотвращать и пресекать правонарушения, посягающие на жизнь, здоровье, права, свободы, личное достоинство и собственность Президента Республики Казахстан, других охраняемых лиц, выявлять обстоятельства, способствующие их возможному совершению, и в пределах своих прав принимать меры по их устранению;</w:t>
+      предотвращать и пресекать правонарушения, посягающие на жизнь, здоровье, права, свободы, честь, достоинство и собственность Президента Республики Казахстан, других охраняемых лиц, выявлять обстоятельства, способствующие их возможному совершению, и в пределах своих прав принимать меры по их устранению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z205" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оказывать помощь охраняемым лицам, пострадавшим от правонарушений и несчастных случаев, а также находящимся в беспомощном либо ином состоянии, опасном для их здоровья и жизни;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z206" w:id="86"/>
     <w:p>
@@ -2614,51 +2862,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимать заявления, сообщения и иную поступающую информацию о готовящихся правонарушениях и событиях, угрожающих личной безопасности охраняемых лиц или общественной безопасности на охраняемых объектах и в других местах их пребывания, своевременно принимать предусмотренные законодательством меры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z207" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      оказывать правоохранительным органам содействие в выявлении и розыске лиц, совершивших уголовные правонарушения против жизни, здоровья, прав, свобод, личного достоинства и собственности охраняемых лиц;</w:t>
+      оказывать правоохранительным органам содействие в выявлении и розыске лиц, совершивших уголовные правонарушения против жизни, здоровья, прав, свобод, чести, достоинства и собственности охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z208" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивать общественный порядок и безопасность на охраняемых объектах и в других местах пребывания охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z209" w:id="89"/>
     <w:p>
@@ -2854,51 +3102,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информировать Президента Республики Казахстан и государственные органы об угрозах национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z217" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      принимать необходимые меры по защите основ конституционного строя, государственного суверенитета, территориальной целостности, экономического, научно-технического и оборонного потенциала Республики Казахстан;</w:t>
+      принимать необходимые меры по защите основ конституционного строя, государственного Суверенитета и Независимости, территориальной целостности, экономического, научно-технического и оборонного потенциала Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z218" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимать меры по обеспечению конспирации при осуществлении контрразведывательной деятельности, а также защищенности сил, средств и информации Службы государственной охраны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z219" w:id="101"/>
     <w:p>
@@ -2923,71 +3171,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменениями, внесенными Указом Президента РК от 19.02.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменениями, внесенными указами Президента РК от 19.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 483</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z220" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3016,51 +3284,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и проводит охранные мероприятия по обеспечению безопасности Президента Республики Казахстан, других охраняемых лиц и объектов. Осуществляет руководство силами и средствами государственных органов, привлеченных для участия в охранных мероприятиях. Определяет границы зоны проведения, время начала и завершения охранных мероприятий, порядок организации и проведения охранных мероприятий, состав сил и средств, привлекаемых к участию в их проведении, а также порядок осуществления звукозаписи, фото- и видеосъемки в зоне проведения охранных мероприятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z222" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осуществляет в порядке, определяемом начальником Службы государственной охраны, охрану и оборону охраняемых объектов, организует несение боевого дежурства по обеспечению безопасности охраняемых лиц и объектов;</w:t>
+      2) осуществляет в порядке, определяемом Начальником Службы государственной охраны, охрану и оборону охраняемых объектов, организует несение боевого дежурства по обеспечению безопасности охраняемых лиц и объектов;;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z223" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проводит оперативно-розыскные и контрразведывательные мероприятия, ведет информационно-аналитическую работу для выполнения возложенных задач;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z224" w:id="106"/>
     <w:p>
@@ -4165,185 +4433,429 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменениями, внесенными Указами Президента РК от 19.02.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменениями, внесенными указами Президента РК от 19.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 483</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 10.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 992</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z260" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия Начальника Службы государственной охраны, Коллегии Службы государственной охраны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В текст заголовка главы 3 на казахском языке вносятся изменения, текст на русском языке не изменяется в соответствии с Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z261" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Руководство Службой государственной охраны осуществляется Начальником, который несет персональную ответственность за личную безопасность Президента Республики Казахстан, выполнение возложенных на Службу государственной охраны задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В текст пункта 18 на казахском языке вносятся изменения, текст на русском языке не изменяется в соответствии с Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z262" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Начальник Службы государственной охраны назначается на должность и освобождается от должности Президентом Республики Казахстан в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В текст пункта 19 на казахском языке вносятся изменения, текст на русском языке не изменяется в соответствии с Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z263" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Начальник Службы государственной охраны имеет заместителей, которые назначаются на должности и освобождаются от должностей Президентом Республики Казахстан по представлению Начальника Службы государственной охраны в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В текст пункта 20 на казахском языке вносятся изменения, текст на русском языке не изменяется в соответствии с Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z264" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Полномочия Начальника Службы государственной охраны: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:bookmarkStart w:name="z265" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4356,51 +4868,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует работу Службы государственной охраны, определяет основные направления развития Службы государственной охраны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:bookmarkStart w:name="z266" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) руководит республиканским оперативным штабом по проведению охранных мероприятий. Определяет руководителей областных, городов республиканского значения, столицы оперативных штабов;</w:t>
+      2) руководит республиканским оперативным штабом по проведению охранных мероприятий. Определяет руководителей оперативных штабов столицы, областей, городов республиканского значения из числа представителей государственных органов, входящих в состав республиканского оперативного штаба по проведению охранных мероприятий или их территориальных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:name="z267" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) руководит с начала проведения охранных мероприятий и до их завершения всеми военнослужащими, сотрудниками и специалистами государственных органов Республики Казахстан, привлекаемыми к их проведению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z268" w:id="164"/>
     <w:p>
@@ -5108,51 +5620,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) определяет порядок использования сил и средств Службы государственной охраны по обеспечению безопасности охраняемых лиц и объектов в мирное время, а также в чрезвычайных ситуациях и в период мобилизации, военного положения и в военное время;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
     <w:bookmarkStart w:name="z301" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37) определяет порядок внесения предписаний об устранении обстоятельств, способствующих совершению правонарушений, посягающих на жизнь, здоровье, права, свободы, личное достоинство и собственность охраняемых лиц;</w:t>
+      37) определяет порядок внесения предписаний об устранении обстоятельств, способствующих совершению правонарушений, посягающих на жизнь, здоровье, права, свободы, честь, достоинство и собственность охраняемых лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
     <w:bookmarkStart w:name="z302" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) определяет порядок аккредитации и перечень участников мероприятий с участием охраняемых лиц, подлежащих аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:bookmarkStart w:name="z303" w:id="198"/>
     <w:p>
@@ -6617,127 +7129,271 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (порядок введения в действие настоящего Указа см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z360" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Начальник Службы государственной охраны определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В текст пункта 22 на казахском языке вносятся изменения, текст на русском языке не изменяется в соответствии с Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z361" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Аппарат Службы государственной охраны, непосредственно подчиненный и подотчетный Начальнику Службы государственной охраны, осуществляет координацию и контроль за деятельностью ведомств и структурных подразделений, организует информационно-аналитическое, правовое, документационное обеспечение деятельности Службы государственной охраны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
     <w:bookmarkStart w:name="z362" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аппарат Службы государственной охраны возглавляется руководителем Аппарата, назначаемым на должность и освобождаемым от должности Начальником Службы государственной охраны в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В текст пункта 23 на казахском языке вносятся изменения, текст на русском языке не изменяется в соответствии с Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z363" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Коллегиальным органом Службы государственной охраны является Коллегия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
     <w:bookmarkStart w:name="z364" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6794,50 +7450,112 @@
         <w:t>
       2) обеспечение выработки мер по повышению эффективности оперативно-служебной деятельности и принятие по ним согласованных решений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
     <w:bookmarkStart w:name="z367" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решения Коллегии объявляются приказом Начальника Службы государственной охраны. Задачи, полномочия, порядок деятельности и персональный состав Коллегии регламентируются положением, утверждаемым Начальником Службы государственной охраны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В текст пункта 24 на казахском языке вносятся изменения, текст на русском языке не изменяется в соответствии с Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z368" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Порядок поступления в Службу государственной охраны и прохождения службы определяется законами Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -11259,55 +11977,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>