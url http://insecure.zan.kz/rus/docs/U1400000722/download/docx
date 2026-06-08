--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eb9c8ef" w14:textId="eb9c8ef">
+    <w:p w14:paraId="6caba7c" w14:textId="6caba7c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4186,51 +4186,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 12.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 779</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 06.01.2025).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 06.01.2025); от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4514,54 +4534,72 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Заместители Премьер-Министра Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z95" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12-1. Заместитель Председателя Конституционного Суда Республики Казахстан.</w:t>
+      12-1. Заместители Руководителя Администрации Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-2. Заместитель Председателя Конституционного Суда Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z59" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Секретарь Совета Безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z98" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6023,55 +6061,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>