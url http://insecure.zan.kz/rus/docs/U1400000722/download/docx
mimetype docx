--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6caba7c" w14:textId="6caba7c">
+    <w:p w14:paraId="fe23ecc" w14:textId="fe23ecc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1221,191 +1221,235 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Паспорт является собственностью Республики Казахстан и оформляется бесплатно, а также считается действительным для выезда из Республики Казахстан во все государства мира.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Президентом Республики Казахстан (далее — перечень).</w:t>
+        <w:t>
+      5. Паспорт выдается Министерством согласно перечню должностных лиц Республики Казахстан, которым выдаются дипломатические и служебные паспорта Республики Казахстан, утверждаемому Президентом Республики Казахстан (далее — перечень).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkStart w:name="z103" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Допускается выдача Министром иностранных дел Республики Казахстан по согласованию с Президентом Республики Казахстан дипломатического и служебного паспортов Республики Казахстан лицам, не указанным в перечне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции Указа Президента РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1287</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Паспорт выдается сроком на пять лет. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z24" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Бланки паспортов являются документами строгой отчетности, которые изготавливаются по заявкам Министерства. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z25" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Оформление, выдача, замена, сдача, изъятие, учет, хранение и уничтожение паспортов осуществляются Министерством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z26" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Порядок оформления, выдачи, замены, сдачи, изъятия, учета, хранения и уничтожения дипломатических и служебных паспортов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z27" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Для оформления паспорта командирующий орган представляет в</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство через уполномоченное лицо следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1474,126 +1518,192 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (кадровой службой) командирующего органа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заполненное заявление на выдачу паспорта (далее - заявление);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:bookmarkStart w:name="z104" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) две цветные фотографии размером 3,5 х 4,5 см. Фотография должна соответствовать возрасту гражданина Республики Казахстан на момент оформления документа, должна быть выполнена строго в анфас на светлом фоне, причем лицо должно занимать около 70-80 % общей площади фотографии. Не допускается использование изображений, изготовленных методом компьютерного сканирования, моделирования или ксерокопирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z105" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) копию удостоверения личности или паспорта гражданина Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. При приеме документов ответственным сотрудником Министерства производится сверка на предмет соответствия данных, указанных в заявлении, с данными документов, удостоверяющих личность. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z29" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Оформление паспортов при наличии другого паспорта допускается в случаях: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наличия иностранной визы, которая может послужить препятствием для въезда в иностранное государство;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1666,190 +1776,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:bookmarkStart w:name="z30" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Срок оформления паспорта составляет до 5 рабочих дней с момента поступления документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z31" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Выдача паспорта осуществляется уполномоченному лицу под роспись в журнале выдачи паспортов при предъявлении удостоверения личности или паспорта гражданина Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z32" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Выдача паспортов из архива Министерства осуществляется на основании письменного обращения командирующего органа с указанием данных о командировании, предусмотренных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и копии приказа о командировании, заверенной службой управления персоналом (кадровой службой) командирующего органа, или иного документа, подтверждающего направление сотрудника в заграничную командировку, представленных через уполномоченное лицо. Уполномоченное лицо после получения паспорта незамедлительно передает его владельцу. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z33" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Замена паспорта производится ответственным сотрудником Министерства после представления документов, предусмотренных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сдача паспорта производится уполномоченным лицом путем представления его в Министерство.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2208,51 +2318,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) смены пола. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Недействительные паспорта подлежат замене.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:bookmarkStart w:name="z34" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Изъятие паспорта производится Министерством. Министерство истребует паспорт в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2267,189 +2377,251 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил. Паспорт истребуется путем устного или письменного уведомления владельца о необходимости сдачи паспорта в архив. В случае несдачи паспорта уполномоченным лицом или командирующим органом в десятидневный срок, Министерство направляет информацию в Пограничную службу Комитета национальной безопасности Республики Казахстан о признании паспорта недействительным. Паспорт изымается Пограничной службой Комитета национальной безопасности при пересечении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>государственной границы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на основании письменного обращения Министерства, после чего паспорт направляется в Министерство. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z35" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. После возвращения граждан Республики Казахстан из заграничной поездки, если его владелец в месячный срок вновь не выезжает за пределы Республики Казахстан, паспорт подлежит сдаче в архив Министерства в десятидневный срок. В случае необоснованной задержки сдачи паспорта Министерство признает его недействительным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Учет паспортов ведется материально-ответственным лицом Министерства путем внесения данных (фамилия, имя, отчество, дата рождения, национальность, место работы, должность, страна выезда, номер паспорта, тип паспорта, нахождение паспорта, дата выдачи, перерегистрация) в электронную базу, после чего паспорт в алфавитном порядке помещается в архив Министерства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z37" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. В случае утраты паспорта за рубежом его владелец незамедлительно заявляет об этом в правоохранительные органы государства пребывания и ближайшее </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>загранучреждение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, а если утрата, кража произошли на территории Казахстана - в Министерство и органы внутренних дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выдача нового паспорта взамен утраченного, украденного производится после проверки информации об утрате, краже в порядке, установленном Министром иностранных дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:bookmarkStart w:name="z38" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Хранение паспортов производится в архиве Министерства. Вместе с паспортом хранится карточка учета паспорта, которая остается в архиве при выдаче паспорта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z39" w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z39" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Паспорт подлежит уничтожению в случаях: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) истечения срока действия паспорта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2633,68 +2805,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дипломатических и служебных паспортов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Для оформления (дипломатического, служебного) паспорта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на бланке командирующей организации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2972,51 +3182,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) две цветные фотографии размером 3,5 х 4,5 см;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) копия удостоверения личности гражданина и паспорта гражданина Республики Казахстан.</w:t>
+      4) ) копия документа, удостоверяющего личность гражданина Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель организации Подпись Ф.И.О. ________/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3182,68 +3392,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дипломатических и служебных паспортов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт уничтожения дипломатического/служебного паспорта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -3456,80 +3666,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________ Ф.И.О.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АКТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об уничтожении испорченных бланков строгой отчетности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мы, нижеподписавшиеся, в составе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3896,131 +4106,131 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 13 января 2014 года № 722</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень должностных лиц Республики Казахстан, которым выдаются дипломатические и служебные паспорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными Указом Президента РК от 05.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень лиц, которым выдается дипломатический паспорт Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z47" w:id="47"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными указами Президента РК от 21.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 807</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4206,480 +4416,644 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 06.01.2025); от 08.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1152</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1343</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Исключен Указом Президента РК от 03.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Президент Республики Казахстан и члены его семьи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z97" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Экс-Президенты Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkStart w:name="z106" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. Вице-Президент Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z49" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Премьер-Министр Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z50" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Председатель Сената Парламента Республики Казахстан. </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+      4. Председатель Курултая Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Исключен Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Исключен Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Руководитель Администрации Президента Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z107" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Председатель Қазақстан Халық Кеңесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z54" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Председатель Конституционного Суда Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z55" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Председатель Верховного Суда Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z56" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Председатель Национального Банка Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z102" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z102" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1. Первый заместитель Руководителя Администрации Президента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z57" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z57" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Председатель Центральной избирательной комиссии Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z58" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z58" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Заместители Премьер-Министра Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z95" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z95" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1. Заместители Руководителя Администрации Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-2. Заместитель Председателя Конституционного Суда Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="59"/>
+    <w:bookmarkStart w:name="z59" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Секретарь Совета Безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z98" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z98" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1. Начальник Канцелярии Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z99" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z99" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-2. Помощники Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z100" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z100" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-3. Советники Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4708,130 +5082,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="63"/>
+    <w:bookmarkStart w:name="z61" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Председатель Высшего Судебного Совета Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z62" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z62" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Специальные представители Президента Республики Казахстан, заместители Секретаря Совета Безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z63" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z63" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководитель Аппарата Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z64" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z64" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первые руководители государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, первые руководители центральных исполнительных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18-1. Начальник Службы государственной охраны Республики Казахстан и его заместители.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4878,150 +5252,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="67"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="69"/>
+    <w:bookmarkStart w:name="z66" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Акимы столицы, областей и городов республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z67" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Депутаты Курултая Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z96" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-1. Судьи Конституционного Суда Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z68" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z68" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Уполномоченный по правам человека в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z69" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z69" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Начальник Службы протокола Президента Республики Казахстан, Пресс-секретарь Президента Республики Казахстан, заведующий Отделом внешней политики Администрации Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5050,110 +5424,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="72"/>
+    <w:bookmarkStart w:name="z71" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Руководитель структурного подразделения Аппарата Правительства Республики Казахстан, курирующего вопросы внешних связей. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z72" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z72" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Помощник Премьер-Министра Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z73" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z73" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Сотрудники дипломатической службы Республики Казахстан, члены их семей (супруги, дети).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5182,220 +5556,220 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="75"/>
+    <w:bookmarkStart w:name="z74" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Сотрудники международных организаций, направляемые от Республики Казахстан, члены их семей (супруги, дети).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z75" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z75" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Военные атташе, их помощники и члены их семей (супруги, дети).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29-1. Официальные представители органов национальной безопасности Республики Казахстан в загранучреждениях Республики Казахстан, их помощники и члены их семей (супруги, дети).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z76" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z76" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Лица, находящиеся на иждивении у владельца дипломатического паспорта Республики Казахстан, выезжающего в длительную заграничную командировку или на работу в международную организацию в качестве сотрудника, направляемого от Республики Казахстан, в случае их совместного выезда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Участники миротворческих операций Организации Объединенных Наций в качестве военных наблюдателей и штабных офицеров Организации Объединенных Наций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Первые руководители акционерного общества "Фонд национального благосостояния "Самрук-Казына", Международного финансового центра "Астана".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Президент Национального олимпийского комитета Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z77" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z77" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень лиц, которым выдается служебный паспорт</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными указами Президента РК от 21.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5590,210 +5964,210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 26.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 975</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="83"/>
+    <w:bookmarkStart w:name="z78" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Судьи Верховного Суда Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z79" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z79" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Политические государственные служащие согласно Реестру должностей политических и административных государственных служащих, утвержденному </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 29 декабря 2015 года № 150, не обладающие правом на получение дипломатического паспорта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z80" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z80" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Административные государственные служащие, занимающие должности корпуса "А", согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Реестру</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> должностей политических и административных государственных служащих, утвержденному Указом Президента Республики Казахстан от 29 декабря 2015 года № 150, за исключением лиц, имеющих право на получение дипломатического паспорта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z81" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z81" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Административные государственные служащие, занимающие должности категорий А и В, категорий С-1, С-2, С-3 корпуса "Б" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Реестра</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> должностей политических и административных государственных служащих, утвержденного Указом Президента Республики Казахстан от 29 декабря 2015 года № 150, за исключением лиц, имеющих право на получение дипломатического паспорта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1. Работники Национального Банка Республики Казахстан, назначенные в загранучреждения Республики Казахстан в порядке прикомандирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5812,304 +6186,304 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="88"/>
+    <w:bookmarkStart w:name="z82" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Сотрудники Министерства обороны Республики Казахстан, Службы государственной охраны Республики Казахстан, Генеральной прокуратуры Республики Казахстан, Комитета национальной безопасности Республики Казахстан, Министерства внутренних дел Республики Казахстан, Службы экономических расследований Агентства Республики Казахстан по финансовому мониторингу, имеющие офицерские звания, классные чины, квалификационные классы и (или) осуществляющие правоохранительную деятельность, за исключением сотрудников территориальных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Военнослужащие, участвующие в выполнении международных обязательств по поддержанию мира и безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z83" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z83" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Работники дипломатической службы Республики Казахстан, члены их семей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z84" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z84" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Первые руководители государственных предприятий, исполнительных органов национальных институтов развития, национальных холдингов, национальных компаний, национальных управляющих холдингов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z91" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z91" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. Первый руководитель Национальной палаты предпринимателей Республики Казахстан "Атамекен", первые руководители региональных палат предпринимателей "Атамекен" и региональные директоры акционерного общества "Национальная компания "KAZAKH INVEST".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z92" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z92" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-2. Первые руководители спортивных федераций, входящих в Национальный олимпийский комитет Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z85" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z85" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Летно-технический персонал казахстанских авиакомпаний, привлекаемых для обеспечения международных перелетов официальных делегаций Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z86" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z86" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Сотрудники представительств организаций, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего перечня, в иностранных государствах и их супруги, дети, а также лица, находящиеся на их иждивении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z87" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z87" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Лица, находящиеся на иждивении у владельца служебного паспорта Республики Казахстан, выезжающего в длительную заграничную командировку или на работу в международную организацию в качестве сотрудника, направляемого от Республики Казахстан, в случае их совместного выезда. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>