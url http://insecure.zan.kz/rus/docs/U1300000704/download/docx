--- v0 (2025-11-26)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="36f1e8a" w14:textId="36f1e8a">
+    <w:p w14:paraId="5668c1b" w14:textId="5668c1b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -96,122 +96,328 @@
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Типового регламента маслихата</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ Президента Республики Казахстан от 3 декабря 2013 года № 704.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Подлежит опубликованию в </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Собрании актов Президента и </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Правительства Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">и республиканской печати </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -774,54 +980,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" (далее – Закон) и устанавливает порядок проведения сессий маслихата, заседаний его органов, внесения и рассмотрения на них вопросов образования и избрания органов маслихата, заслушивания отчетов об их деятельности, отчетов о проделанной работе маслихата перед населением и деятельности его постоянных комиссий, рассмотрения депутатских запросов, полномочия, организацию деятельности депутатских объединений в маслихате, а также голосования, организацию работы аппарата и другие процедурные и организационные вопросы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z87" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Маслихат (местный представительный орган) является выборным органом, избираемым населением области, города республиканского значения и столицы или района (города областного значения), выражающим волю населения и в соответствии с законодательством Республики Казахстан определяющим меры, необходимые для ее реализации, контролирующим их осуществление. Маслихат не обладает правами юридического лица.</w:t>
+      2. Маслихат (местный представительный орган) является выборным органом, избираемым населением столицы, области и города республиканского значения или района (города областного значения), выражающим волю населения и в соответствии с законодательством Республики Казахстан определяющим меры, необходимые для ее реализации, контролирующим их осуществление. Маслихат не обладает правами юридического лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z88" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Деятельность маслихата регулируется Конституцией Республики Казахстан, Законом и иными нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z89" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1432,74 +1700,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Для качественной подготовки вопросов, вносимых на сессию, председатель маслихата своевременно разрабатывает и утверждает план мероприятий по подготовке сессии по согласованию с акимом соответствующей территории.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z120" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. По вопросам, относящимся к ведению маслихата, на сессии маслихата областей, городов республиканского значения и столицы приглашаются председатели маслихатов районов (города областного значения), депутаты Парламента Республики Казахстан, акимы областей, городов республиканского значения и столицы, районов (города областного значения), соответствующей территории, руководители и иные должностные лица организаций, информация о работе которых рассматривается на сессии. Допускается присутствие на сессиях представителей средств массовой информации, государственных органов и общественных объединений по приглашению председателя маслихата.</w:t>
+      14. По вопросам, относящимся к ведению маслихата, на сессии маслихата столицы, областей и городов республиканского значения приглашаются председатели маслихатов районов (города областного значения), депутаты Курултая Республики Казахстан, акимы столицы, областей и городов республиканского значения, районов (города областного значения), соответствующей территории, руководители и иные должностные лица организаций, информация о работе которых рассматривается на сессии. Допускается присутствие на сессиях представителей средств массовой информации, государственных органов и общественных объединений по приглашению председателя маслихата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z121" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По вопросам, относящимся к ведению маслихата, на сессии районного (города областного значения) маслихата приглашаются акимы района (города областного значения), городов районного значения, сел, поселков и сельских округов, руководители и иные должностные лица организаций, работа которых рассматривается на сессии. Допускается присутствие на сессиях представителей средств массовой информации, государственных органов и общественных объединений по приглашению председателя маслихата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z122" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Для лиц, приглашенных на заседание маслихата, отводятся специальные места в зале заседаний. Не допускаются вмешательство приглашенных лиц в работу сессии маслихата, проявление одобрения или неодобрения решений сессии маслихата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z123" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1710,51 +2040,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Проекты решений передаются руководителем аппарата маслихата председателю маслихата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z134" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Принятые к рассмотрению проекты решений с приложением всех необходимых материалов направляются председателем маслихата в постоянные комиссии для рассмотрения и подготовки предложений. Одновременно одной из постоянных комиссий на уровне маслихатов областей, городов республиканского значения и столицы могут быть поручены подготовка заключения по проекту акта маслихата, содоклада на сессию, проведение сбора и анализа дополнительной информации.</w:t>
+      Принятые к рассмотрению проекты решений с приложением всех необходимых материалов направляются председателем маслихата в постоянные комиссии для рассмотрения и подготовки предложений. Одновременно одной из постоянных комиссий на уровне маслихатов столицы, областей и городов республиканского значения могут быть поручены подготовка заключения по проекту акта маслихата, содоклада на сессию, проведение сбора и анализа дополнительной информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z135" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подготовка проекта решения о бюджете соответствующей территории осуществляется в порядке, предусмотренном пунктом 29 настоящего Регламента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z136" w:id="54"/>
     <w:p>
@@ -1774,50 +2104,112 @@
         <w:t>
       Для работы над проектами решений и подготовки других вопросов постоянные комиссии могут создавать рабочие группы. При необходимости в состав рабочей группы могут привлекаться депутаты из другой постоянной комиссии. В работе рабочей группы может принимать участие любой депутат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z137" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, предусмотренных законодательством Республики Казахстан, по представлению соответствующего местного исполнительного органа маслихат принимает совместное с ним решение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z138" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Нормативные правовые решения маслихата подлежат государственной регистрации в органах юстиции и опубликованию в установленном законодательством Республики Казахстан порядке, за исключением случаев, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z139" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2250,74 +2642,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местный уполномоченный орган по бюджетному планированию не позднее чем за две недели до начала сессии представляет председателю маслихата окончательный вариант проекта решения о бюджете с приложением всех необходимых материалов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z161" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Областной бюджет, бюджет города республиканского значения, столицы утверждается на сессии соответствующего маслихата не позднее двухнедельного срока после подписания Президентом Республики Казахстан закона о республиканском бюджете. Районный (города областного значения) бюджет утверждается соответствующим маслихатом не позднее двухнедельного срока после подписания решения областного маслихата об утверждении областного бюджета. Бюджеты городов районного значения, сел, поселков, сельских округов утверждаются маслихатом района (города областного значения) до конца финансового года со дня подписания решения маслихата района (города областного значения) об утверждении районного (города областного значения) бюджета.</w:t>
+      Бюджет столицы, областной бюджет, бюджет города республиканского значения утверждаются на сессии соответствующего маслихата не позднее двухнедельного срока после подписания Президентом Республики Казахстан закона о республиканском бюджете. Районный (города областного значения) бюджет утверждается соответствующим маслихатом не позднее двухнедельного срока после подписания решения областного маслихата об утверждении областного бюджета. Бюджеты городов районного значения, сел, поселков, сельских округов утверждаются маслихатом района (города областного значения) до конца финансового года со дня подписания решения маслихата района (города областного значения) об утверждении районного (города областного значения) бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z162" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается утверждение бюджетов городов районного значения, сел, поселков, сельских округов отдельными решениями маслихата района (города областного значения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z163" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. При внесении на очередную сессию маслихата внеплановых вопросов, касающихся уточнения местного бюджета на соответствующий год, представление материалов осуществляется в сроки, предусмотренные бюджетным законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z164" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2708,91 +3162,153 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатели постоянных комиссий и иных органов маслихата не реже одного раза в год на очередных сессиях маслихата отчитываются о выполнении возложенных функций и полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z184" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37. Отчеты ревизионных комиссий областей, городов республиканского значения, столицы об исполнении бюджета рассматриваются маслихатом ежегодно.</w:t>
+      37. Отчеты ревизионных комиссий столицы, областей, городов республиканского значения об исполнении бюджета рассматриваются маслихатом ежегодно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z185" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Маслихат не реже одного раза в год отчитывается перед населением о проделанной работе маслихата, деятельности его постоянных комиссий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z186" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39. Отчет маслихата области, города республиканского значения, столицы представляется населению не реже одного раза в год на отчетных встречах группой депутатов, возглавляемой председателем маслихата либо лицом, его замещающим, либо председателями постоянных комиссий.</w:t>
+      39. Отчет маслихата столицы, области, города республиканского значения представляется населению не реже одного раза в год на отчетных встречах группой депутатов, возглавляемой председателем маслихата либо лицом, его замещающим, либо председателями постоянных комиссий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z187" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчет маслихата района (города областного значения) представляется населению не реже одного раза в год на сходах местного сообщества группой депутатов, возглавляемой председателем маслихата либо лицом, его замещающим, либо председателями постоянных комиссий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z188" w:id="106"/>
     <w:p>
@@ -2852,50 +3368,112 @@
         <w:t>
       После отчета население вправе задавать вопросы и получать на них ответы, высказывать свое мнение, которые заносятся в протокол.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z191" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протоколы отчетных встреч подготавливаются руководителем аппарата маслихата и подписываются председателем маслихата либо лицом, его замещающим, либо председателем постоянной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z192" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок рассмотрения депутатских запросов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z193" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3756,114 +4334,214 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Председатель постоянной комиссии маслихата осуществляет полномочия в соответствии с законодательством Республики Казахстан, настоящим Регламентом и решением маслихата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkStart w:name="z310" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 4. Председатель постоянной комиссии маслихата области, города республиканского значения, столицы, осуществляющий свою деятельность на постоянной основе</w:t>
+        <w:t xml:space="preserve"> Параграф 4. Председатель постоянной комиссии маслихата столицы, области, города республиканского значения, осуществляющий свою деятельность на постоянной основе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок параграфа – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z311" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      57. Председатель постоянной комиссии маслихата области, города республиканского значения, столицы (далее – председатель постоянной комиссии, работающий на постоянной основе) может являться должностным лицом, работающим на постоянной основе.</w:t>
+      57. Председатель постоянной комиссии маслихата столицы, области, города республиканского значения (далее – председатель постоянной комиссии, работающий на постоянной основе) может являться должностным лицом, работающим на постоянной основе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z312" w:id="156"/>
+    <w:bookmarkStart w:name="z331" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель постоянной комиссии, работающий на постоянной основе, избирается в соответствии с пунктом 54 настоящего Регламента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z313" w:id="157"/>
-[...15 lines deleted...]
-      Маслихатом области, города республиканского значения, столицы на сессии определяется не более двух постоянных комиссий, возглавляемых председателями постоянной комиссии, работающими на постоянной основе.</w:t>
+    <w:bookmarkStart w:name="z332" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маслихатом столицы, области, города республиканского значения на сессии определяется не более двух постоянных комиссий, возглавляемых председателями постоянной комиссии, работающими на постоянной основе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z314" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Председатель постоянной комиссии, работающий на постоянной основе, избирается на срок полномочия маслихата и не может быть избран более двух раз подряд.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z315" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4116,94 +4794,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляет иные функции и полномочия в соответствии с Законом и настоящим Регламентом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:bookmarkStart w:name="z328" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      60. При отсутствии председателя маслихата области, города республиканского значения и столицы его полномочия временно осуществляются председателем одной из постоянных комиссий, работающим на постоянной основе, который определяется на сессии маслихата на весь срок очередного созыва.</w:t>
+      60. При отсутствии председателя маслихата столицы, области и города республиканского значения его полномочия временно осуществляются председателем одной из постоянных комиссий, работающим на постоянной основе, который определяется на сессии маслихата на весь срок очередного созыва.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z329" w:id="173"/>
-[...15 lines deleted...]
-      Председатель постоянной комиссии, работающий на постоянной основе, при временном осуществлении полномочий председателя маслихата области, города республиканского значения и столицы не имеет права решающего голоса в случае, если ответственным за рассмотрение вопроса была постоянная комиссия, председателем которой он является.</w:t>
+    <w:bookmarkStart w:name="z333" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель постоянной комиссии, работающий на постоянной основе, при временном осуществлении полномочий председателя маслихата столицы, области и города республиканского значения не имеет права решающего голоса в случае, если ответственным за рассмотрение вопроса была постоянная комиссия, председателем которой он является.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z330" w:id="174"/>
+    <w:bookmarkStart w:name="z334" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии председателя одной из постоянных комиссий, работающего на постоянной основе, его полномочия временно осуществляются другим председателем постоянной комиссии, работающим на постоянной основе, или по решению председателя маслихата депутатом, являющимся членом данной постоянной комиссии маслихата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 60 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z257" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 5. Счетная комиссия маслихата</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
     <w:bookmarkStart w:name="z258" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5311,55 +6051,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>