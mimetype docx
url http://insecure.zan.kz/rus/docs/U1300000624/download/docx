--- v1 (2026-07-27)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1d66229" w14:textId="1d66229">
+    <w:p w14:paraId="161b988" w14:textId="161b988">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,134 +76,226 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>О формировании Президентского кадрового резерва специальных государственных органов Республики Казахстан</w:t>
+        <w:t>Об утверждении Правил формирования Президентского кадрового резерва специальных государственных органов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ Президента Республики Казахстан от 28 августа 2013 года № 624.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок - в редакции Указа Президента РК от 23.04.2025 </w:t>
+      Сноска. Заголовок - в редакции Указа Президента РК от 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 853</w:t>
+        <w:t>№ 1465</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 37 Закона Республики Казахстан "О специальных государственных органах Республики Казахстан" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПОСТАНОВЛЯЮ:</w:t>
+        <w:t>ПОСТАНОВЛЯЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции Указа Президента РК от 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1465</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -748,1302 +840,1389 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
-[...15 lines deleted...]
-      1. Настоящие Правила формирования Президентского кадрового резерва специальных государственных органов Республики Казахстан (далее – Правила) определяют особый порядок отбора, зачисления сотрудников и военнослужащих специальных государственных органов Республики Казахстан (далее – сотрудники) в Президентский кадровый резерв специальных государственных органов Республики Казахстан (далее – Президентский кадровый резерв), их подготовки и исключения из него.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила формирования Президентского кадрового резерва специальных государственных органов Республики Казахстан (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 37 Закона Республики Казахстан "О специальных государственных органах Республики Казахстан" и определяют порядок отбора, зачисления сотрудников и военнослужащих специальных государственных органов Республики Казахстан (далее – сотрудники) в Президентский кадровый резерв специальных государственных органов Республики Казахстан (далее – Президентский кадровый резерв), их подготовки и исключения из него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции Указа Президента РК от 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1465</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Президентский кадровый резерв – список сотрудников, прошедших особый порядок отбора, предусмотренный настоящими Правилами, для выдвижения на вакантные вышестоящие руководящие должности специальных государственных органов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
-[...15 lines deleted...]
-      2. Президентский кадровый резерв – список сотрудников, прошедших особый порядок отбора, предусмотренный настоящими Правилами, для выдвижения на вакантные вышестоящие руководящие должности специальных государственных органов Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Цель формирования Президентского кадрового резерва – создание профессионального кадрового состава посредством качественного отбора сотрудников и их подготовки для занятия вакантных вышестоящих руководящих должностей в специальных государственных органах Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Формирование Президентского кадрового резерва осуществляется на должности, предусмотренные Перечнем должностей политических государственных служащих, должностных и иных лиц, назначаемых и освобождаемых Президентом Республики Казахстан и (или) по согласованию с ним, избираемых по представлению Президента Республики Казахстан, а также назначаемых и освобождаемых по согласованию с Администрацией Президента Республики Казахстан, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 31 июля 2023 года № 290 "О некоторых вопросах кадровой политики в системе органов государственной власти".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Утверждение Президентского кадрового резерва осуществляется Руководителем Администрации Президента Республики Казахстан по представлению Отдела военной безопасности и обороны Совета Безопасности Республики Казахстан (далее – Отдел военной безопасности и обороны), согласованному с Секретарем Совета Безопасности Республики Казахстан в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
-[...15 lines deleted...]
-      5. Утверждение Президентского кадрового резерва осуществляется Руководителем Администрации Президента Республики Казахстан по представлению Отдела военной безопасности и обороны Совета Безопасности Республики Казахстан (далее – Отдел военной безопасности и обороны), согласованному с Секретарем Совета Безопасности Республики Казахстан в соответствии с настоящими Правилами.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Утверждение Президентского кадрового резерва сотрудников Службы государственной охраны Республики Казахстан (далее – Служба государственной охраны) осуществляется Руководителем Администрации Президента Республики Казахстан по представлению Начальника Службы государственной охраны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
-[...15 lines deleted...]
-      Утверждение Президентского кадрового резерва сотрудников Службы государственной охраны Республики Казахстан (далее – Служба государственной охраны) осуществляется Руководителем Администрации Президента Республики Казахстан по представлению Начальника Службы государственной охраны.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В текст пункта 5 на казахском языке вносится изменение, текст на русском языке не изменяется в соответствии с Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Организация работы по формированию Президентского кадрового резерва возлагается на Отдел военной безопасности и обороны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация работы по формированию списков сотрудников Службы государственной охраны, рекомендованных в Президентский кадровый резерв, и подготовка документов, указанных в пункте 10 настоящих Правил, возлагаются на Службу государственной охраны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Настоящие Правила не распространяются на должности первых руководителей специальных государственных органов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...108 lines deleted...]
-      7. Настоящие Правила не распространяются на должности первых руководителей специальных государственных органов Республики Казахстан.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Формирование Президентского кадрового резерва</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Формирование Президентского кадрового резерва осуществляется ежеквартально с учетом прогноза текущей и перспективной потребности в кандидатах на занятие руководящих должностей специальных государственных органов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Президентский кадровый резерв формируется из числа сотрудников:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соответствующих квалификационным требованиям, включающим требования по стажу службы, уровню профессиональной подготовки, предусмотренным к замещению по предполагаемой должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соответствующих по решению аттестационной комиссии занимаемой должности, в том числе рекомендованных для зачисления в кадровый резерв или выдвижения на вышестоящую должность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не имеющих дисциплинарных взысканий на момент направления материалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первым руководителем специального государственного органа Республики Казахстан в Президентский кадровый резерв при соответствии квалификационным требованиям могут быть рекомендованы сотрудники, прикомандированные к государственным органам и международным организациям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По представлению руководителя структурного подразделения Администрации Президента Республики Казахстан, согласованному с первым руководителем специального государственного органа Республики Казахстан, прикомандировавшего сотрудника, в Президентский кадровый резерв могут быть зачислены сотрудники, прикомандированные к Администрации Президента Республики Казахстан, которые соответствуют предъявляемым требованиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Отбор кандидатов для зачисления в Президентский кадровый резерв производится на основе изучения и оценки личных и деловых качеств сотрудников, результатов их служебной деятельности и решения аттестационной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. До 1 числа последнего месяца соответствующего квартала списки сотрудников, рекомендованных для зачисления в Президентский кадровый резерв, подлежат направлению в Администрацию Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К спискам сотрудников, рекомендованных для зачисления в Президентский кадровый резерв, должны быть приложены следующие материалы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представление первого руководителя специального государственного органа Республики Казахстан с указанием:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деловых и личных качеств сотрудника, основных показателей служебной деятельности в занимаемой должности (в динамике за последние три года);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соответствия квалификационным требованиям, предусмотренным к замещению по предполагаемой должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      решения аттестационной комиссии, а в отношении лиц, не подлежащих аттестации, – конкретных показателей результатов служебной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) справка-объективка (послужной список) с фотографией установленной формы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения о прохождении сотрудником обязательной специальной проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель специального государственного органа Республики Казахстан вправе запросить характеризующие материалы в отношении прикомандированных сотрудников у руководителя того органа (организации), где проходит службу соответствующий сотрудник.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выявления неполноты представленных материалов или указания в них каких-либо неточных сведений кадровыми подразделениями специальных государственных органов Республики Казахстан вышеуказанные недостатки могут быть устранены без возврата Отделом военной безопасности и обороны материалов в отношении сотрудников, рекомендованных для зачисления в Президентский кадровый резерв.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается одновременное направление материалов к зачислению кандидата в Президентский кадровый резерв и представления для согласования назначения на должность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Отдел военной безопасности и обороны ежеквартально:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) до 15 числа последнего месяца соответствующего квартала осуществляют проверку достоверности, полноты представленных материалов и соответствия сотрудников, рекомендованных в Президентский кадровый резерв, требованиям, установленным настоящими Правилами, при необходимости путем запросов сведений проводят дополнительные проверочные мероприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) до 30 числа последнего месяца соответствующего квартала формируют по результатам рассмотрения материалов список сотрудников, рекомендованных для зачисления в Президентский кадровый резерв;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение десяти рабочих дней после утверждения Президентского кадрового резерва информируют первых руководителей специальных государственных органов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Отдел военной безопасности и обороны после формирования списка кандидатов в Президентский кадровый резерв и согласования с Секретарем Совета Безопасности Республики Казахстан вносит его на утверждение Руководителю Администрации Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения представлений к зачислению в Президентский кадровый резерв Руководитель Администрации Президента Республики Казахстан принимает одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зачислить в Президентский кадровый резерв;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отказать в зачислении в Президентский кадровый резерв.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Кадровые подразделения специальных государственных органов Республики Казахстан в течение десяти рабочих дней со дня получения выписки из утвержденного списка Президентского кадрового резерва уведомляют сотрудников о зачислении их в Президентский кадровый резерв.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Срок пребывания сотрудника в Президентском кадровом резерве не должен превышать трех лет. Лица, зачисленные в Президентский кадровый резерв, но не назначенные в период пребывания в нем на вакантные вышестоящие руководящие должности, могут быть вновь зачислены на общих основаниях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не будет решено Президентом Республики Казахстан или Руководителем его Администрации, минимальный срок пребывания в Президентском кадровом резерве для назначения на вышестоящие руководящие должности должен составлять не менее трех месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Первый руководитель специального государственного органа Республики Казахстан вправе представить дополнительные кандидатуры в Президентский кадровый резерв в порядке, установленном настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сотрудники, состоящие в Президентском кадровом резерве, для совершенствования профессиональных навыков, управленческой компетентности, необходимых для назначения на предполагаемые руководящие должности, проходят профессиональную переподготовку и повышение квалификации в Академии правоохранительных органов при Генеральной прокуратуре Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. На сотрудников, зачисленных в Президентский кадровый резерв, за исключением прикомандированных к государственным органам и международным организациям, может быть возложено временное исполнение обязанностей по должности, на которую они зачислены в Президентский кадровый резерв, в порядке, установленном Законом Республики Казахстан "О специальных государственных органах Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Формирование Президентского кадрового резерва</w:t>
-[...659 lines deleted...]
-      17. На сотрудников, зачисленных в Президентский кадровый резерв, за исключением прикомандированных к государственным органам и международным организациям, может быть возложено временное исполнение обязанностей по должности, на которую они зачислены в Президентский кадровый резерв, в порядке, установленном Законом Республики Казахстан "О специальных государственных органах Республики Казахстан".</w:t>
+        <w:t xml:space="preserve"> Глава 3. Исключение из Президентского кадрового резерва</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Исключение из Президентского кадрового резерва</w:t>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Исключение сотрудника из Президентского кадрового резерва производится в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
-[...15 lines deleted...]
-      18. Исключение сотрудника из Президентского кадрового резерва производится в случаях:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) привлечения его в судебном порядке к административной ответственности за умышленное правонарушение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
-[...15 lines deleted...]
-      1) привлечения его в судебном порядке к административной ответственности за умышленное правонарушение;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) привлечения его к дисциплинарной ответственности за совершение коррупционного правонарушения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
-[...15 lines deleted...]
-      2) привлечения его к дисциплинарной ответственности за совершение коррупционного правонарушения;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наложения на него дисциплинарных взысканий в виде предупреждения о неполном служебном соответствии, освобождения от занимаемой должности (понижения в должности на одну ступень), снижения в специальном (воинском) звании на одну ступень;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
-[...15 lines deleted...]
-      3) наложения на него дисциплинарных взысканий в виде предупреждения о неполном служебном соответствии, освобождения от занимаемой должности (понижения в должности на одну ступень), снижения в специальном (воинском) звании на одну ступень;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) подачи им рапорта об исключении из Президентского кадрового резерва;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
-[...15 lines deleted...]
-      4) подачи им рапорта об исключении из Президентского кадрового резерва;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) истечения срока, предусмотренного пунктом 14 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
-[...15 lines deleted...]
-      5) истечения срока, предусмотренного пунктом 14 настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) увольнения его со службы в специальных государственных органах Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
-[...15 lines deleted...]
-      6) увольнения его со службы в специальных государственных органах Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) перевода (откомандирования) его в специальные государственные и правоохранительные органы Республики Казахстан, органы гражданской защиты, Вооруженные Силы Республики Казахстан, другие войска и воинские формирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
-[...15 lines deleted...]
-      7) перевода (откомандирования) его в специальные государственные и правоохранительные органы Республики Казахстан, органы гражданской защиты, Вооруженные Силы Республики Казахстан, другие войска и воинские формирования;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) понижения его в должности либо перемещения с занимаемой должности на нижестоящую должность по результатам аттестации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
-[...15 lines deleted...]
-      8) понижения его в должности либо перемещения с занимаемой должности на нижестоящую должность по результатам аттестации.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Решение об исключении сотрудника из Президентского кадрового резерва принимается при наличии оснований, предусмотренных пунктом 18 настоящих Правил, Руководителем Администрации Президента Республики Казахстан в соответствии с материалами, представленными кадровыми подразделениями специальных государственных органов Республики Казахстан в Отдел военной безопасности и обороны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
-[...15 lines deleted...]
-      19. Решение об исключении сотрудника из Президентского кадрового резерва принимается при наличии оснований, предусмотренных пунктом 18 настоящих Правил, Руководителем Администрации Президента Республики Казахстан в соответствии с материалами, представленными кадровыми подразделениями специальных государственных органов Республики Казахстан в Отдел военной безопасности и обороны.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Сотрудники, исключенные из Президентского кадрового резерва в соответствии с подпунктом 3) пункта 18 настоящих Правил, могут быть зачислены в Президентский кадровый резерв не ранее чем через один год после устранения оснований исключения в порядке, предусмотренном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
-[...15 lines deleted...]
-      20. Сотрудники, исключенные из Президентского кадрового резерва в соответствии с подпунктом 3) пункта 18 настоящих Правил, могут быть зачислены в Президентский кадровый резерв не ранее чем через один год после устранения оснований исключения в порядке, предусмотренном настоящими Правилами.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2369,31 +2548,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>