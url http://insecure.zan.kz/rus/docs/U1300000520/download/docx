--- v0 (2025-11-20)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b54ac3c" w14:textId="b54ac3c">
+    <w:p w14:paraId="8e75876" w14:textId="8e75876">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1064,50 +1064,88 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о Национальной комиссии по кадровой политике при Президенте Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. По всему тексту слова "законодательными актами", "Парламента" заменены соответственно словами "законами", "Курултая" в соответствии с Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1258,51 +1296,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В своей деятельности Национальная комиссия руководствуется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, законодательными актами Республики Казахстан, актами Президента Республики Казахстан и настоящим Положением. </w:t>
+        <w:t xml:space="preserve">, законами Республики Казахстан, актами Президента Республики Казахстан и настоящим Положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи Национальной комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1434,51 +1472,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2) рассмотрение вопросов занятия административных государственных должностей корпуса "Б" без проведения конкурсного отбора:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z119" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      действующими судьями, депутатами Парламента, депутатами маслихатов, работающими на постоянной основе, политическими государственными служащими, международными служащими, выполняющими свои полномочия не менее шести месяцев;</w:t>
+      действующими судьями, депутатами Курултая, депутатами маслихатов, работающими на постоянной основе, политическими государственными служащими, международными служащими, выполняющими свои полномочия не менее шести месяцев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z120" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       международными служащими, судьями, выполнявшими свои полномочия не менее шести месяцев и прекратившими их, за исключением прекративших свои полномочия по отрицательным мотивам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z121" w:id="23"/>
     <w:p>
@@ -2048,51 +2086,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2) принятие решений по вопросам занятия административных государственных должностей корпуса "Б" без проведения конкурсного отбора:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z125" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      действующими судьями, депутатами Парламента, депутатами маслихатов, работающими на постоянной основе, политическими государственными служащими, международными служащими, выполняющими свои полномочия не менее шести месяцев;</w:t>
+      действующими судьями, депутатами Курултая, депутатами маслихатов, работающими на постоянной основе, политическими государственными служащими, международными служащими, выполняющими свои полномочия не менее шести месяцев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z126" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       международными служащими, судьями, выполнявшими свои полномочия не менее шести месяцев и прекратившими их, за исключением прекративших свои полномочия по отрицательным мотивам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z127" w:id="38"/>
     <w:p>
@@ -3557,51 +3595,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 11.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1035</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.10.2025).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.10.2025); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z303" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель Администрации Президента Республики Казахстан, председатель</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z304" w:id="70"/>
     <w:p>
       <w:pPr>
@@ -3696,134 +3754,114 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместитель Премьер-Министра – Руководитель Аппарата Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z308" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заместитель Председателя Сената Парламента Республики Казахстан</w:t>
+      заместитель Председателя Курултая Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z309" w:id="76"/>
-[...15 lines deleted...]
-      заместитель Председателя Мажилиса Парламента Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z310" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по делам государственной службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z310" w:id="77"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по делам государственной службы</w:t>
+    <w:bookmarkStart w:name="z311" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z311" w:id="78"/>
-[...15 lines deleted...]
-      Министр юстиции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z313" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель Национальной комиссии по делам женщин и семейно-демографической политике при Президенте Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z313" w:id="79"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3902,202 +3940,202 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 7 марта 2013 года № 520</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="80"/>
+    <w:bookmarkStart w:name="z68" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовое положение о кадровой комиссии области, города республиканского значения, столицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок в редакции Указа Президента РК от 04.08.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 723</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="81"/>
+    <w:bookmarkStart w:name="z69" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 1 - в редакции Указа Президента РК от 18.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 495</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="82"/>
+    <w:bookmarkStart w:name="z70" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Кадровая комиссия области, города республиканского значения, столицы (далее – комиссия) образуется в целях реализации </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственной службе Республики Казахстан" и кадровой политики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4116,1081 +4154,1167 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="83"/>
+    <w:bookmarkStart w:name="z71" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В своей деятельности комиссия руководствуется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, законодательными актами Республики Казахстан, актами Президента Республики Казахстан и настоящим Положением. </w:t>
+        <w:t xml:space="preserve">, законами Республики Казахстан, актами Президента Республики Казахстан и настоящим Положением. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z72" w:id="84"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 - в редакции Указа Президента РК от 18.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 495</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="85"/>
+    <w:bookmarkStart w:name="z73" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Задачами комиссии являются:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z131" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализация решений Национальной комиссии по кадровой политике при Президенте Республики Казахстан (далее – Национальная комиссия);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z131" w:id="86"/>
-[...15 lines deleted...]
-      1) реализация решений Национальной комиссии по кадровой политике при Президенте Республики Казахстан (далее – Национальная комиссия);</w:t>
+    <w:bookmarkStart w:name="z132" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выработка и внесение в Национальную комиссию предложений по формированию кадровой политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z132" w:id="87"/>
-[...15 lines deleted...]
-      2) выработка и внесение в Национальную комиссию предложений по формированию кадровой политики;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) общая координация работы по формированию регионального кадрового резерва области, города республиканского значения, столицы (далее – региональный резерв);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z133" w:id="88"/>
-[...15 lines deleted...]
-      3) общая координация работы по формированию регионального кадрового резерва области, города республиканского значения, столицы (далее – региональный резерв);</w:t>
+    <w:bookmarkStart w:name="z134" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решение вопросов о зачислении в региональный резерв и исключении из него.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z134" w:id="89"/>
-[...15 lines deleted...]
-      4) решение вопросов о зачислении в региональный резерв и исключении из него.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 3 - в редакции Указа Президента РК от 15.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Функции комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:p>
-[...88 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 - в редакции Указа Президента РК от 18.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 495</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="91"/>
+    <w:bookmarkStart w:name="z77" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В соответствии с задачами на комиссию возлагаются следующие функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z135" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрос и получение информации из государственных органов и иных организаций по вопросам, относящимся к компетенции комиссии;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z135" w:id="92"/>
-[...15 lines deleted...]
-      1) запрос и получение информации из государственных органов и иных организаций по вопросам, относящимся к компетенции комиссии;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заслушивание на заседаниях руководителей и представителей государственных органов, организаций по вопросам, относящимся к компетенции комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z136" w:id="93"/>
-[...15 lines deleted...]
-      2) заслушивание на заседаниях руководителей и представителей государственных органов, организаций по вопросам, относящимся к компетенции комиссии;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принятие решений по вопросам, относящимся к компетенции комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z137" w:id="94"/>
-[...15 lines deleted...]
-      3) принятие решений по вопросам, относящимся к компетенции комиссии;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) направление решений руководителям государственных органов, организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z138" w:id="95"/>
-[...15 lines deleted...]
-      4) направление решений руководителям государственных органов, организаций;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) привлечение по мере необходимости должностных лиц и специалистов государственных органов, ведомств и организаций к рассмотрению вопросов, относящихся к компетенции комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z139" w:id="96"/>
-[...15 lines deleted...]
-      5) привлечение по мере необходимости должностных лиц и специалистов государственных органов, ведомств и организаций к рассмотрению вопросов, относящихся к компетенции комиссии;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) приглашение на заседания комиссии должностных и иных лиц, не являющихся членами комиссии, а также представителей средств массовой информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z140" w:id="97"/>
-[...15 lines deleted...]
-      6) приглашение на заседания комиссии должностных и иных лиц, не являющихся членами комиссии, а также представителей средств массовой информации;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) внесение Национальной комиссии предложений по разработке поручений и нормативных правовых актов по вопросам, относящимся к компетенции комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z141" w:id="98"/>
-[...15 lines deleted...]
-      7) внесение Национальной комиссии предложений по разработке поручений и нормативных правовых актов по вопросам, относящимся к компетенции комиссии;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение кандидатур, рекомендованных к зачислению в региональный резерв;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z142" w:id="99"/>
-[...15 lines deleted...]
-      8) рассмотрение кандидатур, рекомендованных к зачислению в региональный резерв;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) рассмотрение вопроса об исключении лица из регионального резерва;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z143" w:id="100"/>
-[...15 lines deleted...]
-      9) рассмотрение вопроса об исключении лица из регионального резерва;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) утверждение сроков проведения этапов отбора, количества кандидатов, зачисляемых в региональный резерв, отраслевых направлений с учетом социально-экономической ситуации в области, городе республиканского значения, столице и приоритетов развития системы государственного управления для каждого конкретного отбора по согласованию с уполномоченным органом в сфере государственной службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z144" w:id="101"/>
-[...15 lines deleted...]
-      10) утверждение сроков проведения этапов отбора, количества кандидатов, зачисляемых в региональный резерв, отраслевых направлений с учетом социально-экономической ситуации в области, городе республиканского значения, столице и приоритетов развития системы государственного управления для каждого конкретного отбора по согласованию с уполномоченным органом в сфере государственной службы;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осуществление иных функций, установленных Президентом Республики Казахстан и решениями Национальной комиссии, необходимых для осуществления возложенных на комиссию задач.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z145" w:id="102"/>
-[...15 lines deleted...]
-      11) осуществление иных функций, установленных Президентом Республики Казахстан и решениями Национальной комиссии, необходимых для осуществления возложенных на комиссию задач.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции Указа Президента РК от 15.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Глава 4. Состав и организация деятельности комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:p>
-[...87 lines deleted...]
-    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 - в редакции Указа Президента РК от 18.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 495</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="104"/>
+    <w:bookmarkStart w:name="z88" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Комиссия состоит из председателя, его заместителя и членов комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z89" w:id="105"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z89" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Председатель комиссии: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z90" w:id="106"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z90" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осуществляет общее руководство деятельностью комиссии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z91" w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z91" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) определяет место и время проведения заседаний комиссии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z92" w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z92" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) председательствует на заседаниях комиссии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z93" w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z93" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) утверждает персональный состав комиссии и, по представлению рабочего органа, определяет секретаря рабочего органа; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z94" w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z94" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) утверждает план работы комиссии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z95" w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z95" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) дает обязательные для исполнения указания членам комиссии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z96" w:id="112"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z96" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) отчитывается перед Национальной комиссией о работе комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z97" w:id="113"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z97" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Во время отсутствия председателя комиссии его функции выполняет заместитель председателя комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z98" w:id="114"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z98" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Заседания комиссии проводятся в соответствии с графиком ее работы, а также по мере необходимости, но не реже одного раза в полугодие. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z99" w:id="115"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z99" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Заседание комиссии считается правомочным, если на нем присутствует не менее двух третей ее состава. Члены комиссии участвуют в ее заседаниях без права замены. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z100" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решения комиссии принимаются открытым голосованием простым большинством голосов от общего числа присутствующих на заседании членов комиссии. В случае равенства голосов голос председателя является решающим.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z100" w:id="116"/>
-[...15 lines deleted...]
-      Решения комиссии принимаются открытым голосованием простым большинством голосов от общего числа присутствующих на заседании членов комиссии. В случае равенства голосов голос председателя является решающим.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Решения комиссии оформляются протоколом, подписываемым председателем и секретарем комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z101" w:id="117"/>
-[...15 lines deleted...]
-      10. Решения комиссии оформляются протоколом, подписываемым председателем и секретарем комиссии.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решения комиссии направляются соответствующим государственным органам, организациям и подлежат обязательному рассмотрению в установленный комиссией срок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z102" w:id="118"/>
-[...15 lines deleted...]
-      Решения комиссии направляются соответствующим государственным органам, организациям и подлежат обязательному рассмотрению в установленный комиссией срок.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Рабочим органом комиссии является территориальное подразделение уполномоченного органа по делам государственной службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z103" w:id="119"/>
-[...15 lines deleted...]
-      11. Рабочим органом комиссии является территориальное подразделение уполномоченного органа по делам государственной службы.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Рабочий орган осуществляет информационно-аналитическое и организационное обеспечение деятельности комиссии, в том числе обеспечивает подготовку проектов планов работы, повесток дня заседаний комиссии и иных материалов, необходимых для организации ее работы, представляет их на рассмотрение комиссии, мониторинг прохождения государственной службы лиц, зачисленных в региональный резерв.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z104" w:id="120"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5331,68 +5455,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 7 марта 2013 года № 520</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="121"/>
+    <w:bookmarkStart w:name="z106" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовой должностной состав кадровой комиссии области, города республиканского значения, столицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Типовой должностной состав в редакции Указа Президента РК от 04.08.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5447,204 +5571,204 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 15.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 255</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="122"/>
+    <w:bookmarkStart w:name="z107" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аким области, города республиканского значения, столицы, председатель комиссии</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z108" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель территориального подразделения Агентства Республики Казахстан по делам государственной службы, заместитель председателя комиссии</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z108" w:id="123"/>
-[...15 lines deleted...]
-      Руководитель территориального подразделения Агентства Республики Казахстан по делам государственной службы, заместитель председателя комиссии</w:t>
+    <w:bookmarkStart w:name="z109" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель аппарата акима области, города республиканского значения, столицы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z109" w:id="124"/>
-[...15 lines deleted...]
-      Руководитель аппарата акима области, города республиканского значения, столицы</w:t>
+    <w:bookmarkStart w:name="z110" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель маслихата области, города республиканского значения, столицы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z110" w:id="125"/>
-[...15 lines deleted...]
-      Председатель маслихата области, города республиканского значения, столицы</w:t>
+    <w:bookmarkStart w:name="z111" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель ревизионной комиссии области, города республиканского значения, столицы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z111" w:id="126"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>