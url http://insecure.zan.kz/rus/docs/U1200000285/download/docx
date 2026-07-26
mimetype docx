--- v0 (2025-11-26)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f169215" w14:textId="f169215">
+    <w:p w14:paraId="9e862e2" w14:textId="9e862e2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -214,358 +214,344 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 10)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 19 Конституционного закона Республики Казахстан "О Президенте Республики Казахстан" и в целях осуществления межведомственной координации по вопросам стабильности и эффективного развития энергетической отрасли в Республике Казахстан </w:t>
+        <w:t>подпунктом 8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 22 Конституционного закона Республики Казахстан "О Президенте Республики Казахстан" и в целях осуществления межведомственной координации по вопросам стабильности и эффективного развития энергетической отрасли в Республике Казахстан </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции Указа Президента РК от 30.09.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1. Образовать Энергетический совет при Президенте Республики Казахстан (далее - Совет).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции Указа Президента РК от 30.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1028</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Утвердить прилагаемые: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о Совете; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>состав</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Совета. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Правительству Республики Казахстан принять необходимые меры, вытекающие из настоящего Указа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Настоящий Указ вводится в действие со дня подписания. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -832,124 +818,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 марта 2012 года № 285</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение об Энергетическом совете при Президенте Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок – в редакции Указа Президента РК от 30.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1028</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 1 – в редакции Указа Президента РК от 30.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1024,1742 +1010,1750 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Совет является консультативно-совещательным органом при Президенте Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Совет в своей деятельности руководствуется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан и иными нормативными правовыми актами Республики Казахстан, а также настоящим Положением о Совете.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и права Совета</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 – в редакции Указа Президента РК от 30.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1028</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Основными задачами Совета являются:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выработка предложений по стратегическим направлениям развития энергетической отрасли Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
-[...15 lines deleted...]
-      1) выработка предложений по стратегическим направлениям развития энергетической отрасли Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выработка предложений по взаимодействию с зарубежными партнерами, работающими на крупнейших нефтегазовых месторождениях Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
-[...15 lines deleted...]
-      2) выработка предложений по взаимодействию с зарубежными партнерами, работающими на крупнейших нефтегазовых месторождениях Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции Указа Президента РК от 30.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1028</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Совет в установленном порядке и по вопросам, входящим в его компетенцию, имеет право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вносить на рассмотрение Президента Республики Казахстан предложения по стратегическим направлениям развития энергетической отрасли Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формировать рабочие группы для решения вопросов, входящих в компетенцию Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) запрашивать необходимую информацию у государственных органов, ведомств и организаций по вопросам, относящимся к компетенции Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) привлекать специалистов заинтересованных государственных органов, консультантов в целях реализации задач, установленных пунктом 4 настоящего Положения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществлять иные права, необходимые для обеспечения эффективной деятельности Совета в рамках его компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции Указа Президента РК от 30.09.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции Указа Президента РК от 30.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1028</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
-[...15 lines deleted...]
-      5. Совет в установленном порядке и по вопросам, входящим в его компетенцию, имеет право:</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Формирование и организация деятельности Совета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...168 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 – в редакции Указа Президента РК от 30.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1028</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Состав Совета утверждается Президентом Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Совет возглавляется председателем Совета. Председатель Совета: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осуществляет общее руководство деятельностью Совета; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) председательствует на заседаниях Совета; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) определяет место и время проведения заседаний Совета; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осуществляет общий контроль за реализацией решений Совета; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) Исключен указом Президента РК от 29.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 591</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Во время отсутствия председателя его функции выполняет заместитель, которому председателем делегированы соответствующие полномочия.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">5) Исключен указом Президента РК от 29.06.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными указами Президента РК от 30.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1028</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 29.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 591</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
-[...15 lines deleted...]
-      Во время отсутствия председателя его функции выполняет заместитель, которому председателем делегированы соответствующие полномочия.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Члены Совета вправе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) вносить предложения по повестке дня заседания Совета и порядку обсуждения вопросов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) участвовать в подготовке материалов к заседаниям Совета, проектов его решений. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z53" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. Секретарь Совета:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z53" w:id="27"/>
-[...15 lines deleted...]
-      8-1. Секретарь Совета:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирует проект повестки дня заседаний Совета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z54" w:id="28"/>
-[...15 lines deleted...]
-      1) формирует проект повестки дня заседаний Совета;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует подготовку материалов к заседаниям Совета, а также проектов протоколов заседаний Совета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z55" w:id="29"/>
-[...15 lines deleted...]
-      2) организует подготовку материалов к заседаниям Совета, а также проектов протоколов заседаний Совета;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по поручению председателя Совета осуществляет иные функции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z56" w:id="30"/>
-[...15 lines deleted...]
-      3) по поручению председателя Совета осуществляет иные функции.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 8-1 в соответствии с Указом Президента РК от 30.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1028</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заседания Совета проводятся по мере необходимости в сроки, определяемые председателем Совета, но не реже одного раза в полугодие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По решению председателя Совета допускаются вынесение и рассмотрение вопросов путем заочного голосования. Заочное голосование проводится на бумажном носителе. Для проектов с пометкой "Для служебного пользования", а также содержащих государственные секреты, голосование осуществляется с соблюдением требований по защите государственных секретов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок заочного голосования членов Совета не должен превышать 1 (один) рабочий день со дня рассылки материалов по проекту решения для голосования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае наличия замечаний по проекту решения, направленному на заочное голосование, члены Совета до окончания срока заочного голосования информируют рабочий орган Совета в письменном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае непредставления ответа в установленный срок считается, что член Совета проголосовал за принятие проекта решения "по умолчанию".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заседание Совета считается правомочным, если на заседании присутствуют не менее половины его членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Делегирование членами Совета своих полномочий иным должностным лицам не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 8-1 в соответствии с Указом Президента РК от 30.09.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции Указа Президента РК от 11.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1090</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Рабочим органом Совета является Министерство энергетики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции Указа Президента РК от 06.08.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 888</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Рабочий орган Совета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает организацию проведения заседаний Совета и осуществляет подготовку соответствующих материалов для проведения заседаний Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оповещает членов Совета о месте, времени проведения, повестке дня очередного заседания Совета и своевременно обеспечивает их необходимыми материалами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет согласование протокола заседания Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в течение двух недель со дня принятия решений Совета направляет копию протокола и иные необходимые материалы членам Совета и другим заинтересованным государственным органам и иным организациям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет мониторинг и анализ реализации и применения рекомендаций Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции Указа Президента РК от 30.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1028</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
-[...451 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. По итогам заседаний Совета принимаются решения, оформляемые протоколом, который подписывается всеми членами Совета, присутствовавшими на заседании. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Решения Совета принимаются открытым или заочным голосованием большинством голосов от общего числа членов Совета, присутствующих на заседании или участвовавших в заочном голосовании. Решения Совета носят рекомендательный характер. При равенстве голосов голос председательствующего является решающим.      .</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      13. Решения Совета принимаются открытым или заочным голосованием большинством голосов от общего числа членов Совета, присутствующих на заседании или участвовавших в заочном голосовании. Решения Совета носят рекомендательный характер. При равенстве голосов голос председательствующего является решающим.      .</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены Совета вправе выразить в письменном виде свое особое мнение, которое прилагается к протоколу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции Указа Президента РК от 11.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1090</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Решения Совета могут быть опубликованы в средствах массовой информации или доведены до сведения субъектов энергетической отрасли любым иным способом в соответствии с законодательством Республики Казахстан. Перечень и объем информации для публикации либо передачи субъектам энергетической отрасли определяются Советом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции Указа Президента РК от 11.11.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1090</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 14 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Прекращение деятельности Совета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 – в редакции Указа Президента РК от 30.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1028</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Основанием прекращения деятельности Совета является решение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -2866,68 +2860,68 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 14 марта 2012 года </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 285</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ Энергетического совета при Президенте Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Состав - в редакции Указа Президента РК от 29.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2960,464 +2954,464 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня подписания, за исключением норм и положений по осуществлению Агентством функций по формированию государственной политики в области использования атомной энергии и реализации государственной политики по регулированию операций по разведке урана, которые вводятся в действие со дня введения в действие законов Республики Казахстан, предусматривающих внесение изменений и дополнений в соответствующие законодательные акты Республики Казахстан).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Премьер-Министр Республики Казахстан, председатель</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z271" w:id="44"/>
+    <w:bookmarkStart w:name="z271" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый заместитель Премьер-Министра Республики Казахстан, заместитель председателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z272" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z272" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       советник Президента Республики Казахстан, курирующий вопросы развития энергетического сектора, заместитель председателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z273" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z273" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       вице-министр энергетики Республики Казахстан, секретарь </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z274" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      члены Совета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z275" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Национального Банка Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z274" w:id="47"/>
-[...15 lines deleted...]
-      члены Совета:</w:t>
+    <w:bookmarkStart w:name="z276" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления акционерного общества "Фонд национального благосостояния "Самрук-Казына" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z275" w:id="48"/>
-[...15 lines deleted...]
-      Председатель Национального Банка Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z288" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по атомной энергии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z276" w:id="49"/>
-[...15 lines deleted...]
-      председатель правления акционерного общества "Фонд национального благосостояния "Самрук-Казына" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z277" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z288" w:id="50"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по атомной энергии</w:t>
+    <w:bookmarkStart w:name="z278" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z277" w:id="51"/>
-[...15 lines deleted...]
-      Министр юстиции Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z279" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр промышленности и строительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z278" w:id="52"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z280" w:id="54"/>
+    <w:bookmarkStart w:name="z280" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр национальной экономики Республики Казахстан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z281" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр экологии и природных ресурсов Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z282" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр энергетики Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z281" w:id="55"/>
-[...15 lines deleted...]
-      Министр экологии и природных ресурсов Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z283" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления акционерного общества "Национальная атомная компания "Казатомпром" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z282" w:id="56"/>
-[...15 lines deleted...]
-      Министр энергетики Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z284" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления акционерного общества "Национальная компания "КазМунайГаз" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z283" w:id="57"/>
-[...15 lines deleted...]
-      председатель правления акционерного общества "Национальная атомная компания "Казатомпром" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z285" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления акционерного общества "Самрук-Энерго" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z284" w:id="58"/>
-[...15 lines deleted...]
-      председатель правления акционерного общества "Национальная компания "КазМунайГаз" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z286" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления акционерного общества "Национальная компания "QazaqGaz" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z285" w:id="59"/>
-[...15 lines deleted...]
-      председатель правления акционерного общества "Самрук-Энерго" (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z287" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель правления акционерного общества "Казахстанская компания по управлению электрическими сетями "KEGOC" (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z286" w:id="60"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>