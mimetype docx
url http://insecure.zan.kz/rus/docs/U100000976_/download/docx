--- v0 (2025-10-12)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2ba8b33" w14:textId="2ba8b33">
+    <w:p w14:paraId="b0336fb" w14:textId="b0336fb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -190,432 +190,490 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в Собрании актов Президента и</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правительства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...39 lines deleted...]
-        <w:t>:</w:t>
+      В соответствии с подпунктом 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 26 Конституционного закона Республики Казахстан "О Президенте Республики Казахстан" ПОСТАНОВЛЯЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утвердить прилагаемые Правила подготовки и реализации послания, работы с актами и поручениями Президента Республики Казахстан и осуществления контроля за их исполнением, проведения мониторинга нормативных правовых указов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...15 lines deleted...]
-      1. Утвердить прилагаемые Правила подготовки и реализации послания, работы с актами и поручениями Президента Республики Казахстан и осуществления контроля за их исполнением, проведения мониторинга нормативных правовых указов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции Указа Президента РК от 25.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 903</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 2 октября 1998 года № 4097 "Об утверждении Положения о порядке подготовки, согласования, представления на подпись актов, проведения мониторинга нормативных правовых указов Президента Республики Казахстан и контроля за исполнением актов и поручений Президента Республики" (САПП Республики Казахстан, 2008 г., № 20, ст. 182; 2009 г., № 30, ст. 260);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 Указа Президента Республики Казахстан от 24 апреля 2008 года № 576 "О внесении изменений и дополнений в некоторые акты Президента Республики Казахстан" (САПП Республики Казахстан, 2008 г., № 20, ст. 182);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 18 июня 2009 года № 828 "О внесении дополнений в Указ Президента Республики Казахстан от 2 октября 1998 года № 4097" (САПП Республики Казахстан, 2009 г., № 30, ст. 260).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Администрации Президента Республики Казахстан, Правительству Республики Казахстан, государственным органам и организациям в течение двух месяцев со дня введения в действие настоящего Указа:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...15 lines deleted...]
-      3. Администрации Президента Республики Казахстан, Правительству Республики Казахстан, государственным органам и организациям в течение двух месяцев со дня введения в действие настоящего Указа:</w:t>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) привести свои акты в соответствие с настоящим Указом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
-[...15 lines deleted...]
-      1) привести свои акты в соответствие с настоящим Указом;</w:t>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) провести инвентаризацию действующих актов и поручений Президента Республики Казахстан с пересмотром сроков их исполнения в соответствии с настоящим Указом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
-[...15 lines deleted...]
-      2) провести инвентаризацию действующих актов и поручений Президента Республики Казахстан с пересмотром сроков их исполнения в соответствии с настоящим Указом;</w:t>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принять иные меры по реализации настоящего Указа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
-[...15 lines deleted...]
-      3) принять иные меры по реализации настоящего Указа.</w:t>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий Указ вводится в действие со дня подписания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -895,2208 +953,2419 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 27 апреля 2010 года </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 976</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила подготовки и реализации послания, работы с актами и поручениями Президента Республики Казахстан и осуществления контроля за их исполнением, проведения мониторинга нормативных правовых указов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила – в редакции Указа Президента РК от 25.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 903</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила подготовки и реализации послания, работы с актами и поручениями Президента Республики Казахстан (далее – Президент) и осуществления контроля за их исполнением, проведения мониторинга нормативных правовых указов (далее – Правила) регулируют порядок:    </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) подготовки, согласования и представления на рассмотрение Президенту проекта послания Президента;    </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) подготовки, согласования, представления на подпись проектов актов и поручений Президента;    </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) реализации послания Президента;   </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осуществления контроля за исполнением государственными органами и организациями актов и поручений Президента;  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) проведения мониторинга нормативных правовых указов Президента.  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Основными исполнителями актов и поручений Президента являются Правительство Республики Казахстан (далее – Правительство), центральные государственные и местные исполнительные органы, их должностные лица.  </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъекты квазигосударственного сектора (организации) определяются как соисполнители поручений. При этом ответственность за координацию исполнения возлагается на государственный орган управления или единственного учредителя в лице Правительства. В отношении негосударственных организаций даются поручения рекомендательного характера, при этом координация исполнения возлагается на государственный орган соответствующей отрасли государственного управления.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      Субъекты квазигосударственного сектора (организации) определяются как соисполнители поручений. При этом ответственность за координацию исполнения возлагается на государственный орган управления или единственного учредителя в лице Правительства. В отношении негосударственных организаций даются поручения рекомендательного характера, при этом координация исполнения возлагается на государственный орган соответствующей отрасли государственного управления.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Первые руководители государственных органов несут ответственность за качество подготовки вносимых проектов актов и поручений Президента, в том числе за соответствие требованиям законодательства, согласование со всеми заинтересованными государственными органами, полноту и всестороннюю проработку рассматриваемых вопросов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      3. Первые руководители государственных органов несут ответственность за качество подготовки вносимых проектов актов и поручений Президента, в том числе за соответствие требованиям законодательства, согласование со всеми заинтересованными государственными органами, полноту и всестороннюю проработку рассматриваемых вопросов.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Основные термины, применяемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      4. Основные термины, применяемые в настоящих Правилах:</w:t>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) акты Президента – указы и распоряжения Президента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      1) акты Президента – указы и распоряжения Президента;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поручения Президента – поручения, данные по итогам региональных поездок, международных и общественно значимых мероприятий, рабочих совещаний, расширенных заседаний Правительства с участием Президента, заявлений (обращений) Президента, заседаний консультативно-совещательных органов, Совета Безопасности Республики Казахстан (далее – Совет Безопасности) и иных органов, возглавляемых Президентом; поручения Президента по служебным документам, обращениям физических и юридических лиц, а также личные поручения Президента, в том числе опубликованные в его официальных аккаунтах и официальных аккаунтах Администрации Президента Республики Казахстан (далее – Администрация Президента) в социальных сетях и средствах массовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) контроль за исполнением актов и поручений Президента – совокупность мер по осуществлению поэтапных контрольных действий, направленных на обеспечение качественного и своевременного исполнения актов и поручений государственными органами и организациями, а также по согласованию – негосударственными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      2) поручения Президента – поручения, данные по итогам региональных поездок, международных и общественно значимых мероприятий, рабочих совещаний, расширенных заседаний Правительства с участием Президента, заявлений (обращений) Президента, заседаний консультативно-совещательных органов, Совета Безопасности Республики Казахстан (далее – Совет Безопасности), Ассамблеи народа Казахстана (решения сессии и Совета) и иных органов, возглавляемых Президентом; поручения Президента по служебным документам, обращениям физических и юридических лиц, а также личные поручения Президента, в том числе опубликованные в его официальных аккаунтах и официальных аккаунтах Администрации Президента Республики Казахстан (далее – Администрация Президента) в социальных сетях и средствах массовой информации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)  послание Президента – обращение Президента к народу Казахстана, посвященное положению в стране и основным направлениям внутренней и внешней политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) закрепление контроля по реализации акта или поручения Президента – документ установленной формы, обеспечивающий возможность осуществления мониторинга и контроля исполнения акта/поручения, отражающий по каждому пункту поручения срок исполнения, форму завершения, ответственных исполнителей, уровень осуществления контроля, структурные подразделения Администрации Президента, ответственные за контроль, и при необходимости конечный результат исполнения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...15 lines deleted...]
-      3) контроль за исполнением актов и поручений Президента – совокупность мер по осуществлению поэтапных контрольных действий, направленных на обеспечение качественного и своевременного исполнения актов и поручений государственными органами и организациями, а также по согласованию – негосударственными организациями;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) исполнение акта или поручения Президента – полное и качественное достижение и выполнение поставленных в содержании акта или поручения целей и задач, конечного результата и/или формы завершения акта или поручения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...15 lines deleted...]
-      4) послание Президента – ежегодное обращение Президента к народу Казахстана, посвященное положению в стране и основным направлениям внутренней и внешней политики;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) продление срока исполнения акта или поручения Президента – решение Президента или иных уполномоченных лиц, указанных в пунктах 71 и 76 настоящих Правил, по определению следующего срока исполнения пункта акта или поручения в случае неисполнения, отсутствия возможности завершения исполнения или неполного, некачественного исполнения по истечении первоначально установленного срока исполнения, в том числе по форме завершения или достижению конечного результата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
-[...15 lines deleted...]
-      5) закрепление контроля по реализации акта или поручения Президента – документ установленной формы, обеспечивающий возможность осуществления мониторинга и контроля исполнения акта/поручения, отражающий по каждому пункту поручения срок исполнения, форму завершения, ответственных исполнителей, уровень осуществления контроля, структурные подразделения Администрации Президента, ответственные за контроль, и при необходимости конечный результат исполнения;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) некачественное исполнение акта или поручения Президента – наличие нареканий к качеству исполнения, в том числе формальное исполнение, внесение исполнителями несогласованных и непроработанных предложений и выводов, не устранение ранее данных Администрацией Президента замечаний. Вывод о некачественном исполнении содержится в экспертном заключении структурного подразделения Администрации Президента, резолюции или протокольных решениях Президента или руководства Администрации Президента, Премьер-Министра Республики Казахстан (далее – Премьер-Министр) или его заместителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...15 lines deleted...]
-      6) исполнение акта или поручения Президента – полное и качественное достижение и выполнение поставленных в содержании акта или поручения целей и задач, конечного результата и/или формы завершения акта или поручения;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) частичное исполнение акта или поручения Президента – незавершение всех запланированных мероприятий в установленные сроки, неполнота представления отчетной информации, необеспечение полного выполнения поставленных в содержании акта или поручения задач, а также полного достижения запланированных целей, результатов и формы завершения. Вывод о частичном исполнении акта или поручения содержится в экспертном заключении (оценке исполнения) структурного подразделения Администрации Президента, резолюции или протокольных решениях Президента или руководства Администрации Президента, Премьер-Министра или его заместителей, а также в отчетной информации государственного органа-исполнителя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) отчетная информация по актам или поручениям Президента – документ, подготовленный ответственным исполнителем по установленной форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам для информирования о ходе и результатах исполнения акта или поручения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) экспертное заключение к контрольному акту или поручению Президента – документ, подготовленный ответственным структурным подразделением Администрации Президента для оценки полноты и качества исполнения поручения, объективности продления срока исполнения либо его перевода на среднесрочный/долгосрочный контроль. Требования к структуре экспертного заключения ответственного структурного подразделения Администрации Президента устанавливаются внутренними актами Администрации Президента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) конечный результат исполнения – ожидаемый количественный и/или качественный показатель действий, событий. Конечный результат определяется только по поручениям и актам, содержание которых предполагает принятие конкретных выработанных мер, позволяющих достичь определенного измеряемого социально-экономического или иного эффекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) дублирующее поручение – поручение, содержание (смысловое значение) которого или конечный результат полностью охватывает имеющийся на контроле акт или поручение;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...15 lines deleted...]
-      11) экспертное заключение к контрольному акту или поручению Президента – документ, подготовленный ответственным структурным подразделением Администрации Президента для оценки полноты и качества исполнения поручения, объективности продления срока исполнения либо его перевода на среднесрочный/долгосрочный контроль. Требования к структуре экспертного заключения ответственного структурного подразделения Администрации Президента устанавливаются внутренними актами Администрации Президента;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14) Иисключен Указом Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными указами Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Порядок подготовки, согласования, внесения на рассмотрение Президенту Республики Казахстан проекта послания Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...15 lines deleted...]
-      12) конечный результат исполнения – ожидаемый количественный и/или качественный показатель действий, событий. Конечный результат определяется только по поручениям и актам, содержание которых предполагает принятие конкретных выработанных мер, позволяющих достичь определенного измеряемого социально-экономического или иного эффекта;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Президент обращается с посланием к народу Казахстана о положении в стране и основных направлениях внутренней и внешней политики Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ежегодно в мае Правительство и государственные органы, непосредственно подчиненные и подотчетные Президенту, направляют в Администрацию Президента предложения по тематике и содержанию проекта послания Президента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...15 lines deleted...]
-      13) дублирующее поручение – поручение, содержание (смысловое значение) которого или конечный результат полностью охватывает имеющийся на контроле акт или поручение;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Администрацией Президента формируются окончательные предложения по тематике и содержанию проекта послания, которые согласовываются с Президентом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Администрация Президента представляет проект послания Президенту до 20 августа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Президентом могут быть установлены иной порядок, сроки подготовки и выступления с посланием, в том числе во внеочередном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Порядок подготовки, согласования и представления на подпись проектов актов Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Подготовка проектов актов Президента осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Администрацией Президента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Правительством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Верховным Судом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственными органами, непосредственно подчиненными и подотчетными Президенту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) местными исполнительными органами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) иными государственными органами и должностными лицами, определяемыми Президентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Проект акта Президента, разработанный структурным подразделением Администрации Президента, готовится в бумажном и электронном виде. Проект в бумажном виде полистно парафируется руководителем структурного подразделения-разработчика Администрации Президента, за исключением первого листа, если акт состоит из двух и более листов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проект акта Президента согласовывается с заинтересованными структурными подразделениями и ответственными должностными лицами Администрации Президента в порядке, установленном пунктом 24 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При необходимости согласования проекта акта Президента, разработанного Администрацией Президента, с иными должностными лицами Правительства или центральных государственных органов такое согласование осуществляется в бумажном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Подготовка проектов актов Президента осуществляется соответствующими государственными органами по своей инициативе согласно их компетенции либо по поручению вышестоящих государственных органов или должностных лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Проекты актов Президента и приложения к ним на государственном и русском языках, подготовленные Правительством, а также местными исполнительными органами, вносятся в Администрацию Президента постановлением Правительства в электронном виде через систему электронного документооборота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции Указа Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">14) Иисключен Указом Президента РК от 04.12.2023 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Проекты актов Президента вносятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z536" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Правительством – за подписью Премьер-Министра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z537" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иными государственными органами – за подписью первых руководителей этих органов в электронном виде через систему электронного документооборота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z538" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проекты актов Президента согласовываются руководителями государственного органа-разработчика, Министерства юстиции Республики Казахстан, уполномоченного органа по бюджетному планированию и других заинтересованных государственных органов на электронном листе согласования, за исключением проектов актов Президента по вопросам назначения на должности и освобождения от должностей судей, которые визируются только руководителем государственного органа-разработчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z539" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проекты актов Президента, содержащие государственные секреты, согласовываются и вносятся в Администрацию Президента в бумажном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z540" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проекты актов Президента, содержащие служебную информацию ограниченного распространения, согласовываются и вносятся в Администрацию Президента в бумажном виде только в исключительных случаях при отсутствии возможности передачи в электронном формате через систему электронного документооборота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции Указа Президента РК от 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...538 lines deleted...]
-      2) иными государственными органами – за подписью первых руководителей этих органов в электронном виде через систему электронного документооборота.</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. К вносимому проекту акта Президента прилагаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z538" w:id="59"/>
-[...15 lines deleted...]
-      Проекты актов Президента согласовываются руководителями государственного органа-разработчика, Министерства юстиции Республики Казахстан, уполномоченного органа по бюджетному планированию и других заинтересованных государственных органов на электронном листе согласования, за исключением проектов актов Президента по вопросам назначения на должности и освобождения от должностей судей, которые визируются только руководителем государственного органа-разработчика.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пояснительная записка объемом не более трех страниц, а по сложным вопросам – пяти страниц, где излагается предмет вопроса, социально-экономическое и при необходимости политико-правовое, экологическое, демографическое и иные обоснования, прогноз ожидаемых последствий принятия акта, перечень ранее принятых актов Президента по этому вопросу и информация об их исполнении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z539" w:id="60"/>
-[...15 lines deleted...]
-      Проекты актов Президента, содержащие государственные секреты, согласовываются и вносятся в Администрацию Президента в бумажном виде.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пояснительная записка к проекту акта Президента, вносимому Правительством, подписывается Премьер-Министром, вносимому иными государственными органами – первым руководителем государственного органа-разработчика;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z540" w:id="61"/>
-[...15 lines deleted...]
-      Проекты актов Президента, содержащие служебную информацию ограниченного распространения, согласовываются и вносятся в Администрацию Президента в бумажном виде только в исключительных случаях при отсутствии возможности передачи в электронном формате через систему электронного документооборота.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копии экспертных заключений членов экспертного совета, Национальной палаты предпринимателей Республики Казахстан в случае, если проект акта Президента затрагивает отраслевые интересы субъектов частного предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:p>
-[...77 lines deleted...]
-      15. К вносимому проекту акта Президента прилагаются:</w:t>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сравнительная таблица действующей и предлагаемой редакции проекта акта Президента с соответствующим обоснованием вносимых изменений и дополнений, в случае если проект акта предусматривает внесение изменений и/или дополнений в действующие акты Президента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) лист согласования, составленный по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) соответствующие проекты нормативных правовых актов, принятие которых необходимо в реализацию вносимого проекта акта Президента, при наличии их прямой компетенции, устанавливаемой проектом акта Президента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) копия приказа или распоряжения о возложении обязанностей на лиц, исполняющих обязанности первого руководителя государственного органа, или о предоставлении им права согласования проектов актов Президента в случае наличия их виз на проекте акта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) иные необходимые материалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным Указом Президента РК от 13.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Акты Президента, затрагивающие полномочия:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
-[...15 lines deleted...]
-      5) соответствующие проекты нормативных правовых актов, принятие которых необходимо в реализацию вносимого проекта акта Президента, при наличии их прямой компетенции, устанавливаемой проектом акта Президента;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Правительства и Премьер-Министра, согласовываются с Премьер-Министром, а также руководителями заинтересованных государственных органов. При этом проекты актов Президента, предусматривающие сокращение государственных доходов или увеличение государственных расходов, а также проекты актов, подготавливаемые по инициативе Правительства, скрепляются подписью Премьер-Министра, Руководителя Аппарата Правительства Республики Казахстан (далее – Аппарат Правительства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
-[...15 lines deleted...]
-      6) копия приказа или распоряжения о возложении обязанностей на лиц, исполняющих обязанности первого руководителя государственного органа, или о предоставлении им права согласования проектов актов Президента в случае наличия их виз на проекте акта;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иных государственных органов, согласовываются с руководителями данных государственных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
-[...15 lines deleted...]
-      7) иные необходимые материалы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменением, внесенным Указом Президента РК от 13.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Проекты актов Президента о международных договорах и соглашениях, наделении правом подписи на таких документах должны представляться в Администрацию Президента не менее чем за пять рабочих дней до намеченного дня подписания международных документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Администрацией Президента проводится экспертиза проектов актов Президента на предмет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)  соответствия Конституции Республики Казахстан, законам Республики Казахстан, указам Президента, иным нормативным правовым актам, а также ратифицированным международным договорам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соответствия основным направлениям внутренней и внешней политики, определяемой Президентом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соответствия стратегическим целям и задачам страны, в том числе влияния их исполнения на достижение стратегических показателей развития страны, определенным в Национальном плане развития Республики Казахстан и иных документах Системы государственного планирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)  соответствия поручениям Президента, Вице-Президента, Администрации Президента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) определения социально-экономических, политико-правовых, экологических, демографических и иных последствий принятия предлагаемого акта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) согласованности со всеми заинтересованными государственными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) соответствия требованиям юридической техники и делопроизводства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) аутентичности текстов на государственном и русском языках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) соответствия иным требованиям настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным Указом Президента РК от 13.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 195</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Экспертиза проектов актов Президента в Администрации Президента, за исключением актов по вопросам назначения на должности и освобождения от должностей судей, осуществляется в течение пяти рабочих дней со дня их поступления, если Руководителем Администрации Президента не установлены иные сроки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты экспертизы проектов актов Президента оформляются в виде экспертных заключений структурных подразделений Администрации Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия у структурных подразделений Администрации Президента, являющихся соисполнителями, возражений по проекту акта Президента, подготовка ими экспертных заключений не требуется, результаты экспертизы оформляются электронными визами ответственных должностных лиц Администрации Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Проекты актов Президента об утверждении документов системы государственного планирования рассматриваются структурными подразделениями Администрации Президента в срок не более десяти рабочих дней со дня их поступления в Администрацию Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменением, внесенным Указом Президента РК от 13.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 195</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции Указа Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
-[...195 lines deleted...]
-      8) аутентичности текстов на государственном и русском языках;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В случае если в проекте акта Президента выявляются недостатки или по нему имеются возражения, устранимые в рабочем порядке, то проект может быть доработан в Администрации Президента с участием всех заинтересованных государственных органов в течение пяти рабочих дней, если иной срок не установлен Руководителем Администрации Президента, Секретарем Совета Безопасности, первым заместителем Руководителя Администрации Президента, заместителями Руководителя Администрации Президента, начальником Канцелярии Президента, помощником или советником Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Если недостатки или возражения по проекту существенны и устранение их на стадии рассмотрения в Администрации Президента невозможно, то по решению Руководителя Администрации Президента проект акта Президента возвращается на доработку внесшему его государственному органу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z86" w:id="84"/>
-[...263 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       После доработки проект акта Президента вносится в Администрацию Президента повторно в электронном виде сопроводительным письмом Заместителя Премьер-Министра или Руководителя Аппарата Правительства либо письмом государственного органа-разработчика, не входящего в структуру Правительства, в течение десяти рабочих дней, если не установлены иные сроки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3115,190 +3384,222 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. После проработки проекта акта Президента в Администрации Президента в соответствии с пунктами 21 или 22 настоящих Правил ответственное структурное подразделение Администрации Президента обеспечивает подготовку его окончательного варианта в бумажном виде на соответствующих бланках на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Окончательный вариант проекта акта Президента на соответствующих бланках на бумажных носителях, полистно парафированный руководителем ответственного структурного подразделения Администрации Президента, передается в рабочем порядке Аппарату Правительства или государственному органу-разработчику для обеспечения получения визы уполномоченного лица в течение двух рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Окончательный вариант проекта акта Президента на бумажном носителе визируется первым руководителем государственного органа-разработчика. Визирование проекта акта Премьер-Министром обеспечивается Аппаратом Правительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      До внесения на подпись Президенту проект акта визируется в бумажном виде Руководителем Администрации Президента, а также Секретарем Совета Безопасности, первым заместителем Руководителя Администрации Президента, заместителями Руководителя Администрации Президента, начальником Канцелярии Президента, помощником или советником Президента, курирующими ответственный отдел Администрации Президента согласно распределению обязанностей, и руководителем Общего отдела Администрации Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С Государственно-правовым отделом и другими структурными подразделениями Администрации Президента, являющимися соисполнителями, а также координирующими их деятельность руководящими должностными лицами Администрации Президента проект акт согласовывается только в электронном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При необходимости проект акта Президента в электронном виде визируется Вице-Президентом Республики Казахстан..</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При условии соответствия проекта акта Президента установленным требованиям Руководитель Администрации Президента представляет его на подпись Президенту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3360,426 +3661,478 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.02.2024); от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 777</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. После подписания проекта акта, в случае наличия в нем поручений, подлежащих контролю, ответственное структурное подразделение Администрации Президента в течение трех рабочих дней готовит закрепление контроля по его реализации по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Порядок оформления актов Президента (в том числе в части юридической техники, реквизитов, внутренней структуры), их регистрации, рассылки, опубликования и хранения определяется Администрацией Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Президентом может быть установлен иной порядок и сроки подготовки, согласования и представления проектов актов на подпись.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Порядок подготовки, согласования и представления на подпись проектов поручений Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Подготовка проектов поручений Президента осуществляется при организации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) региональных поездок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) международных мероприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) общественно значимых мероприятий с участием Президента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заявлений (обращений) Президента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рабочих совещаний;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z102" w:id="100"/>
-[...15 lines deleted...]
-      26. Порядок оформления актов Президента (в том числе в части юридической техники, реквизитов, внутренней структуры), их регистрации, рассылки, опубликования и хранения определяется Администрацией Президента.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) расширенных заседаний Правительства с участием Президента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z103" w:id="101"/>
-[...15 lines deleted...]
-      27. Президентом может быть установлен иной порядок и сроки подготовки, согласования и представления проектов актов на подпись.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заседаний консультативно-совещательных органов, Совета Безопасности и иных органов, возглавляемых Президентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проекты поручений по итогам мероприятий, предусмотренных подпунктами 1), 5), 6) и 7) части первой настоящего пункта, оформляются в виде протокола, а по итогам заседаний Совета Безопасности – в виде решения, которое, как правило, подписывается Президентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в ходе региональной поездки совещания Президента не проводились, то проекты озвученных им поручений оформляются планом мероприятий по их исполнению, утверждаемым приказом Руководителя Администрации Президента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z104" w:id="102"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4. Порядок подготовки, согласования и представления на подпись проектов поручений Президента Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проекты поручений по итогам мероприятий, предусмотренных подпунктом 2) части первой настоящего пункта, оформляются в виде текста поручений, подписываемого Президентом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z105" w:id="103"/>
-[...15 lines deleted...]
-      28. Подготовка проектов поручений Президента осуществляется при организации:</w:t>
+    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проекты поручений по итогам мероприятий, предусмотренных подпунктом 3) части первой настоящего пункта, оформляются в виде протокола, который, как правило, подписывается Президентом, либо плана мероприятий, утверждаемого приказом Руководителя Администрации Президента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z106" w:id="104"/>
-[...15 lines deleted...]
-      1) региональных поездок;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проекты поручений по итогам заявлений (обращений) Президента, предусмотренных подпунктом 4) части первой настоящего пункта, оформляются в виде плана мероприятий, утверждаемого приказом Руководителя Администрации Президента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z107" w:id="105"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="116"/>
+    <w:bookmarkStart w:name="z118" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       К протоколам, решениям, а также к текстам поручений, оформляемым по итогам мероприятий, предусмотренных подпунктом 2) части первой настоящего пункта, прилагаются закрепление контроля по реализации поручений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3794,535 +4147,603 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и бумажная копия электронного листа согласования в Администрации Президента согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z119" w:id="117"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z119" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       План мероприятий (проекты поручений), утверждаемый приказом Руководителя Администрации Президента, оформляется по форме, аналогичной закреплению контроля, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Порядок подготовки региональных поездок, общественно значимых мероприятий и совещаний с участием Президента устанавливается Администрацией Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z121" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Особенности подготовки и согласования проектов поручений Президента по итогам международных мероприятий с его участием определяются Президентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z122" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. При подготовке проектов поручений Президента учитываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z541" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проработанность поднимаемых вопросов и согласованность со всеми заинтересованными государственными органами и организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z542" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соответствие стратегическим целям и задачам страны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z543" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) конкретный ожидаемый результат и эффективность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z544" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) реальность сроков исполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z545" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) экономическая целесообразность и обеспеченность ресурсами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z546" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) самостоятельность и полная ответственность Правительства за реализацию экономической политики.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции Указа Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z547" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-1. На стадии подготовки в Администрации Президента проектов поручений в закреплениях контроля по их реализации, резолюциях Президента или руководства Администрации Президента определяется уровень государственного органа, ответственного за их контроль, и принятие соответствующих решений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 4 дополнена пунктом 30-1 в соответствии с Указом Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Ответственное структурное подразделение Администрации Президента не менее чем за четыре рабочих дня до проведения мероприятия с участием Президента представляет проект поручений Президента Руководителю Администрации Президента, при необходимости согласовав его в рабочем порядке с заинтересованными государственными органами и организациями.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z120" w:id="118"/>
-[...343 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="129"/>
+    <w:bookmarkStart w:name="z129" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Ответственное структурное подразделение Администрации Президента в течение пяти рабочих дней после мероприятия (со дня завершения рабочей поездки) с участием Президента (кроме международных мероприятий) разрабатывает проект поручений Президента согласно пункту 28 настоящих Правил. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z130" w:id="130"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z130" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Проекты поручений Президента в рабочем порядке в течение одного рабочего дня согласовываются с Аппаратом Правительства или заинтересованными государственными органами, непосредственно подчиненными и подотчетными Президенту. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z131" w:id="131"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z131" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом проект поручений Президента, реализация которых затрагивает компетенцию Правительства, визируется Премьер-Министром на бумажном носителе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z132" w:id="132"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z132" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости Администрация Президента может поручить разработку и согласование проекта поручений Президента в течение трех рабочих дней государственным органам, которые были задействованы в организации проведения мероприятия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z133" w:id="133"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z133" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Особенности подготовки и согласования проектов поручений по итогам заседаний Совета Безопасности определяются Администрацией Президента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4341,110 +4762,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="134"/>
+    <w:bookmarkStart w:name="z134" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. В случае поручения государственным органам разработать проект поручений Президента, Администрация Президента обеспечивает его рассмотрение и согласование в течение трех рабочих дней со дня поступления, в том числе на предмет соответствия пункту 30 настоящих Правил, а также исключения дублирования с ранее данными Президентом поручениями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="136"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проект поручений Президента согласовывается только в электронном виде с Государственно-правовым отделом, заинтересованными структурными подразделениями Администрации Президента, соответствующими курирующими их Секретарем Совета Безопасности, первым заместителем Руководителя Администрации Президента, заместителями Руководителя Администрации Президента, начальником Канцелярии Президента, помощниками и советниками Президента. Визы руководителя ответственного структурного подразделения Администрации Президента, соответствующего курирующего руководящего должностного лица, руководителя Общего отдела проставляются как в электронном виде, так и на бумажном носителе проекта поручений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проект поручений вносится на визирование Руководителю Администрации Президента и на подпись Президенту в бумажном и электронном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4466,2965 +4903,3161 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.02.2024); от 10.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 777</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="137"/>
+    <w:bookmarkStart w:name="z137" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Президентом может быть установлен иной порядок и сроки подготовки проектов поручений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z138" w:id="138"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z138" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Порядок реализации послания Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z139" w:id="139"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z139" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. В целях реализации послания Президента разрабатывается общенациональный план мероприятий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z140" w:id="140"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z140" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. В течение двух рабочих дней после обращения Президента с посланием ответственное структурное подразделение Администрации Президента совместно с заинтересованными структурными подразделениями Администрации Президента формирует проект общенационального плана мероприятий по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и в рабочем порядке направляет его в Аппарат Правительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z676" w:id="141"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z676" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аппарат Правительства в течение двух рабочих дней отрабатывает проект общенационального плана мероприятий в рабочем порядке с заинтересованными государственными органами, организациями и направляет его в Администрацию Президента. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 – в редакции Указа Президента РК от 10.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 777</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Проект общенационального плана мероприятий дорабатывается в рабочем порядке с учетом замечаний и предложений структурных подразделений Администрации Президента в течение двух рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z143" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае наличия разногласий по формулировкам и срокам исполнения мероприятий решение принимается руководящим должностным лицом Администрации Президента, курирующим структурное подразделение, ответственное за подготовку общенационального плана мероприятий, или Руководителем Администрации Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 с изменением, внесенным Указом Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Доработанный с учетом замечаний и предложений структурных подразделений Администрации Президента, заинтересованных государственных органов и организаций проект указа Президента об утверждении общенационального плана вносится постановлением Правительства в Администрацию Президента в течение двух рабочих дней в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z145" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Отработка проекта указа Президента об утверждении общенационального плана, его согласование и визирование осуществляются в порядке, установленном пунктом 24 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z146" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. После подписания проекта указа Президента об утверждении общенационального плана ответственное структурное подразделение Администрации Президента по согласованию с заинтересованными структурными подразделениями Администрации Президента в течение трех рабочих дней готовит закрепление контроля по его реализации. Закрепление утверждается Руководителем Администрации Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z677" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40-1. Аппарат Правительства в течение двадцати рабочих дней после утверждения общенационального плана обеспечивает формирование и заполнение дорожных карт по реализации мероприятий общенационального плана в информационной системе проектного управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z678" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оперативный мониторинг за исполнением дорожных карт по реализации мероприятий общенационального плана осуществляется посредством информационной системы проектного управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z679" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии рисков несвоевременного исполнения и иных существенных проблем неисполнения поручений руководители ответственных структурных подразделений Администрации Президента информируют и вносят соответствующие предложения Руководителю Администрации Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена пунктом 40-1 в соответствии с Указом Президента РК от 10.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 777</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Порядок осуществления контроля за исполнением актов и поручений Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Контроль за исполнением актов и поручений Президента осуществляют:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Администрация Президента – в отношении Правительства, центральных и местных исполнительных органов, государственных органов, непосредственно подчиненных и подотчетных Президенту, иных государственных органов и организаций, а также негосударственных организаций (по согласованию);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Правительство – в отношении центральных и местных исполнительных органов, иных государственных органов и организаций, а также негосударственных организаций (по согласованию);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) центральные государственные и местные исполнительные органы – в отношении подведомственных организаций и должностных лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Объектами контроля актов и поручений Президента являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z548" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) акты либо пункты актов Президента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поручения Президента (либо пункты поручений), данные по итогам региональных поездок, международных и общественно значимых мероприятий, заявлений (обращений) Президента, рабочих совещаний, расширенных заседаний Правительства с участием Президента, заседаний консультативно-совещательных органов, Совета Безопасности и иных органов, возглавляемых Президентом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z550" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) личные поручения Президента, в том числе опубликованные в его официальных аккаунтах и официальных аккаунтах Администрации Президента в социальных сетях или средствах массовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z551" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) поручения либо пункты поручений Президента по служебным и иным документам, обращениям физических и юридических лиц при наличии штампа "Бақылауға алынды" на бумажных носителях или отметки о статусе контроля в электронной карточке документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 36 – в редакции Указа Президента РК от 10.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 777</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 42 - в редакции Указа Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024); с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="142"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z552" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42-1. В Администрации Президента ставятся на контроль:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z553" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поручения, связанные с выработкой и реализацией новых подходов в стратегических направлениях социально-экономического развития государства, вопросах внутренней и внешней политики, обороны и безопасности, правовой и кадровой политики, а также направленные на решение системных проблем в отраслях управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поручения, требующие внесения изменений и дополнений в законы или принятия нового кодекса или закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z555" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) поручения, связанные с реализацией крупных значимых индустриально-промышленных, социальных и иных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) поручения, содержащиеся в решениях Совета Безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z557" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) личные поручения Президента, в том числе опубликованные в его официальных аккаунтах и официальных аккаунтах Администрации Президента в социальных сетях и средствах массовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z558" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) поручения, данные непосредственно в адрес Администрации Президента и ее руководящих должностных лиц, а также требующие непосредственного информирования Президента или Руководителя Администрации Президента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z559" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) иные значимые поручения в соответствии с решением Президента или руководства Администрации Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z560" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не ставятся на контроль Администрации Президента поручения текущего (локального) характера, за исключением вопросов, вызвавших общественный резонанс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Все иные поручения ставятся на контроль Правительства или центрального государственного или местного исполнительного органа согласно закреплению контроля или содержанию резолюции Президента или Руководителя Администрации Президента, Вице-Президента Республики Казахстан, Секретаря Совета Безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z562" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом контроль за исполнением актов и поручений Президента, переданных на контроль Правительства и государственных органов (за исключением государственных органов, непосредственно подчиненных и подотчетных Президенту), осуществляется Правительством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 37 с изменением, внесенным Указом Президента РК от 04.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 6 дополнена пунктом 42-1 в соответствии с Указом Президента РК от 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024); с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">43. Исключен Указом Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z144" w:id="144"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z563" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43-1. Контроль хода реализации и конечных результатов исполнения поручений Президента может осуществляться Администрацией Президента путем проведения плановых или внеплановых проверок с посещением объекта проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z564" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Плановые проверки проводятся согласно утвержденному графику проверок государственных органов и организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z565" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внеплановые проверки проводятся в рамках тематических выездов на место государственных инспекторов, а также сотрудников структурных подразделений Администрации Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z566" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверка проводится посредством:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z567" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) истребования необходимой информации (документы на бумажных и электронных носителях, в том числе размещенные на объектах информатизации), а также вызова должностных лиц объекта проверки с целью получения информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z568" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечения доступа к автоматизированным базам данных (информационным системам);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z569" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ревизии и иных форм документальной проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z570" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) других, не противоречащих законодательству способов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z571" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственные инспекторы, а также сотрудники структурных подразделений Администрации Президента вправе привлекать специалистов, консультантов и экспертов государственных органов и организаций к участию в проверке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z572" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок проведения проверки Администрацией Президента устанавливается Регламентом Администрации Президента. В рамках проверок Администрацией Президента рассматриваются вопросы хода исполнения и достигнутого конечного результата по поручениям, переданным на контроль Правительства или государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z573" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок проведения Аппаратом Правительства проверок хода реализации и конечных результатов исполнения поручений Президента определяется Регламентом Правительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена пунктом 40-1 в соответствии с Указом Президента РК от 10.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 777</w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 6 дополнена пунктом 43-1 в соответствии с Указом Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="150"/>
-[...395 lines deleted...]
-      6) поручения, данные непосредственно в адрес Администрации Президента и ее руководящих должностных лиц, а также требующие непосредственного информирования Президента или Руководителя Администрации Президента;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. В государственных органах и организациях субъектами, осуществляющими контроль за исполнением актов и поручений Президента, являются следующие должностные лица:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z559" w:id="167"/>
-[...15 lines deleted...]
-      7) иные значимые поручения в соответствии с решением Президента или руководства Администрации Президента.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) первый руководитель государственного органа и организации, осуществляющий общее руководство, контроль и являющийся ответственным за полное, своевременное и качественное исполнение актов и поручений Президента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z560" w:id="168"/>
-[...15 lines deleted...]
-      Не ставятся на контроль Администрации Президента поручения текущего (локального) характера, за исключением вопросов, вызвавших общественный резонанс.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заместители первого руководителя государственного органа и организации, обеспечивающие полное, своевременное и качественное исполнение актов и поручений Президента по курируемым направлениям работы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z561" w:id="169"/>
-[...15 lines deleted...]
-      Все иные поручения ставятся на контроль Правительства или центрального государственного или местного исполнительного органа согласно закреплению контроля или содержанию резолюции Президента или Руководителя Администрации Президента, Государственного советника Республики Казахстан, Секретаря Совета Безопасности.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) руководитель аппарата государственного органа, организующий контроль за исполнением актов и поручений Президента и соблюдением исполнительской дисциплины, в том числе за сроками предоставления отчетной информации, обеспечивающий эффективное взаимодействие подразделений государственного органа при исполнении поручений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z562" w:id="170"/>
-[...15 lines deleted...]
-      При этом контроль за исполнением актов и поручений Президента, переданных на контроль Правительства и государственных органов (за исключением государственных органов, непосредственно подчиненных и подотчетных Президенту), осуществляется Правительством.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В субъектах квазигосударственного сектора и негосударственных организациях общее руководство и контроль за исполнением актов и поручений Президента осуществляют по согласованию их первые руководители.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:p>
-[...131 lines deleted...]
-      43-1. Контроль хода реализации и конечных результатов исполнения поручений Президента может осуществляться Администрацией Президента путем проведения плановых или внеплановых проверок с посещением объекта проверки.</w:t>
+    <w:bookmarkStart w:name="z169" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанные в подпунктах 1) и 2) настоящего пункта должностные лица, а также должностные лица государственных органов-соисполнителей (организаций), за исключением должностных лиц негосударственных организаций, несут персональную ответственность за полное, своевременное и качественное исполнение актов и поручений Президента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z564" w:id="172"/>
-[...15 lines deleted...]
-      Плановые проверки проводятся согласно утвержденному графику проверок государственных органов и организаций.</w:t>
+    <w:bookmarkStart w:name="z170" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное лицо, указанное в подпункте 3) настоящего пункта, несет персональную ответственность за организацию контроля за исполнением актов и поручений Президента, соблюдение исполнительской дисциплины, в том числе сроков предоставления отчетной информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z565" w:id="173"/>
-[...381 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="189"/>
+    <w:bookmarkStart w:name="z171" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Вопросы исполнительской дисциплины по актам и поручениям Президента на системной основе, не реже одного раза в месяц, рассматриваются на аппаратных совещаниях руководства Правительства, первых руководителей государственных органов и/или руководителей аппаратов центральных государственных и местных исполнительных органов, руководства субъектов квазигосударственного сектора с выявлением и своевременным устранением рисков неисполнения. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z172" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. В целях полного, своевременного и качественного исполнения актов и поручений Президента в государственных органах и субъектах квазигосударственного сектора:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z173" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не позднее трех рабочих дней со дня поступления поручения Президента и руководства Администрации Президента на уровне курирующего политического государственного служащего или должностного лица субъекта квазигосударственного сектора (заместителей первых руководителей) обеспечивается выработка видения процесса и этапов исполнения, в том числе определение необходимых трудовых и иных ресурсов, подготовка и направление соответствующих запросов и писем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z174" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в процессе исполнения (до наступления контрольного срока) обеспечивается рабочее взаимодействие ответственных сотрудников и должностных лиц с закрепленными структурными подразделениями Аппарата Правительства, Администрации Президента, в том числе для предварительной выработки основных подходов и направлений работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z175" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на уровне курирующих заместителей первого руководителя государственных органов и субъектов квазигосударственного сектора осуществляются системный внутренний промежуточный контроль и мониторинг поэтапного хода исполнения поручения с проведением скрам-встреч и исключением составления излишних официальных отчетов в соответствии с требованиями Правил осуществления проектного управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z680" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственный государственный орган в двухнедельный срок со дня поступления поручения Президента и руководства Администрации Президента по вопросам принятия законодательных поправок вносит в Администрацию Президента и Аппарат Правительства видение процесса исполнения и его этапов, согласованное с Министерством юстиции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 46 с изменениями, внесенными указами Президента РК от 13.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 10.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 777</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z176" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Оперативный контроль и мониторинг исполнения отдельных актов и поручений Президента могут осуществляться дистанционно посредством информационных систем, позволяющих в онлайн-режиме или путем сквозного контроля наблюдать ход и промежуточные результаты исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 - в редакции Указа Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z177" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Координацию работы государственных органов и организаций, ответственных за исполнение актов и поручений Президента по итогам международных мероприятий, осуществляет Министерство иностранных дел Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z574" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Особенности осуществления контроля и предоставления отчетности о ходе выполнения поручений Президента по итогам международных мероприятий определяются Президентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 - в редакции Указа Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z575" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48-1. Особенности осуществления контроля за исполнением поручений по обращениям физических и юридических лиц, поступившим на имя Президента и его Администрации, определяются Администрацией Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 6 дополнена пунктом 48-1 в соответствии с Указом Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Государственные органы и организации, представители которых присутствовали на заседании (совещании), обязаны приступить к исполнению поручений сразу после заседания (совещания), не дожидаясь поступления в их адрес протокола заседания (совещания) или подписанного поручения Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Исполнение актов и поручений Президента обеспечивается в сроки, указанные в данных актах и поручениях либо закреплении контроля по их реализации, или в сроки, указанные в резолюциях Президента, Вице-Президента, Руководителя Администрации Президента, Секретаря Совета Безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях если в самом тексте акта/поручения или соответствующей резолюции отсутствуют сроки исполнения и к документу не составляется закрепление контроля, то сроки определяются в порядке, установленном Администрацией Президента, и отражаются в электронной карточке контрольного поручения (в бумажной – для содержащего государственные секреты), а также в системе электронного документооборота государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сроки исполнения поручений исчисляются в рабочих днях со дня их поступления в государственный орган и организацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 50 - в редакции Указа Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024); с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Личные поручения Президента подлежат исполнению всеми государственными органами, организациями и должностными лицами не более чем в двухнедельный срок со дня подписания поручения, если иной срок не установлен в самом тексте поручения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 51 - в редакции Указа Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Государственные органы, организации и должностные лица (в случае прямого указания в поручении ответственного государственного органа либо организации) обязаны приступить к исполнению поручений Президента, опубликованных в его официальных аккаунтах и официальных аккаунтах Администрации Президента в социальных сетях или средствах массовой информации, сразу после опубликования, не дожидаясь поступления в их адрес закрепленного поручения Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z184" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок закрепления поручений Президента, опубликованных в его официальных аккаунтах и официальных аккаунтах Администрации Президента в социальных сетях или средствах массовой информации, определяется Администрацией Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z185" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Акты и поручения Президента с учетом установленных сроков исполнения ставятся на следующие виды контроля:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z186" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) срочный – с пометками: "весьма срочно" – в течение трех рабочих дней, "срочно", "ускорить" – до десяти рабочих дней;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z172" w:id="190"/>
-[...15 lines deleted...]
-      46. В целях полного, своевременного и качественного исполнения актов и поручений Президента в государственных органах и субъектах квазигосударственного сектора:</w:t>
+    <w:bookmarkStart w:name="z187" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) краткосрочный – от десяти рабочих дней до одного месяца;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z173" w:id="191"/>
-[...15 lines deleted...]
-      1) не позднее трех рабочих дней со дня поступления поручения Президента и руководства Администрации Президента на уровне курирующего политического государственного служащего или должностного лица субъекта квазигосударственного сектора (заместителей первых руководителей) обеспечивается выработка видения процесса и этапов исполнения, в том числе определение необходимых трудовых и иных ресурсов, подготовка и направление соответствующих запросов и писем;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) среднесрочный – от одного до шести месяцев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z174" w:id="192"/>
-[...15 lines deleted...]
-      2) в процессе исполнения (до наступления контрольного срока) обеспечивается рабочее взаимодействие ответственных сотрудников и должностных лиц с закрепленными структурными подразделениями Аппарата Правительства, Администрации Президента, в том числе для предварительной выработки основных подходов и направлений работы;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) долгосрочный – свыше шести месяцев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z175" w:id="193"/>
-[...15 lines deleted...]
-      3) на уровне курирующих заместителей первого руководителя государственных органов и субъектов квазигосударственного сектора осуществляются системный внутренний промежуточный контроль и мониторинг поэтапного хода исполнения поручения с проведением скрам-встреч и исключением составления излишних официальных отчетов в соответствии с требованиями Правил осуществления проектного управления.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. В отношении должностных лиц, допустивших нарушение сроков предоставления в Администрацию Президента информации об исполнении актов и поручений Президента, рассматривается вопрос о привлечении к дисциплинарной ответственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z680" w:id="194"/>
-[...15 lines deleted...]
-      Ответственный государственный орган в двухнедельный срок со дня поступления поручения Президента и руководства Администрации Президента по вопросам принятия законодательных поправок вносит в Администрацию Президента и Аппарат Правительства видение процесса исполнения и его этапов, согласованное с Министерством юстиции.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Если в акте и поручении, поступившем из Администрации Президента, предусматривается совместное рассмотрение вопроса государственными органами и организациями, то ответственным за обобщение и представление в Администрацию Президента информации является руководитель государственного органа (организации), указанный в акте и поручении первым, или рядом с наименованием которого стоит пометка "(созыв)".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z192" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. В случае, когда исполнение актов и поручений Президента, имеющих комплексный и межведомственный характер со сроком исполнения свыше шести месяцев, возлагается на два и более государственных органа в рамках их компетенции, а также направлено на формирование и реализацию новых либо изменение имеющихся подходов, норм и правил в какой-либо отрасли/сфере/регионе, государственный орган-исполнитель в течение десяти рабочих дней после поступления документа разрабатывает план организационных мероприятий (дорожная карта) по форме согласно приложению 3 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 46 с изменениями, внесенными указами Президента РК от 13.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 195</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 56 - в редакции Указа Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 10.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 777</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. План организационных мероприятий (дорожная карта), разработчиком которого является центральный государственный орган, непосредственно подчиненный и подотчетный Президенту или не входящий в структуру Правительства, утверждается его первым руководителем после согласования с Премьер-Министром (лицом, исполняющим его обязанности) или уполномоченным им должностным лицом в случаях, если план организационных мероприятий (дорожная карта) затрагивает полномочия Правительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z576" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если План организационных мероприятий (дорожная карта), разработчиком которого является иной центральный государственный орган (организация), содержит мероприятия межведомственного характера, то он утверждается курирующим Заместителем Премьер-Министра или Руководителем Аппарата Правительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      План организационных мероприятий (дорожная карта), разработчиком которого (которой) является местный исполнительный орган, утверждается акимом столицы, соответствующей области, города республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z578" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      План организационных мероприятий (дорожная карта), в которых задействован только государственный орган-исполнитель и при необходимости его подведомственные организации, утверждается первым руководителем данного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z579" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае необходимости план организационных мероприятий (дорожная карта) может быть согласован с Администрацией Президента в рабочем порядке, в том числе по запросу структурного подразделения Администрации Президента. Согласование осуществляется в течение пяти рабочих дней в порядке, установленном Администрацией Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 - в редакции Указа Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="195"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z196" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Порядок составления и требования к содержанию плана организационных мероприятий (дорожной карты) определяются Администрацией Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z197" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. План организационных мероприятий (дорожная карта) в обязательном порядке разрабатывается при переводе поручений на долгосрочный контроль. Государственный орган-исполнитель разрабатывает план организационных мероприятий (дорожную карту) по форме согласно приложению 3 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z580" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок утверждения плана организационных мероприятий (дорожной карты) по поручениям, переведенным на долгосрочный контроль, аналогичен порядку, установленному пунктом 57 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 47 - в редакции Указа Президента РК от 04.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 59 - в редакции Указа Президента РК от 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="196"/>
-[...421 lines deleted...]
-      52. Государственные органы, организации и должностные лица (в случае прямого указания в поручении ответственного государственного органа либо организации) обязаны приступить к исполнению поручений Президента, опубликованных в его официальных аккаунтах и официальных аккаунтах Администрации Президента в социальных сетях или средствах массовой информации, сразу после опубликования, не дожидаясь поступления в их адрес закрепленного поручения Президента.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. В случае отсутствия плана организационных мероприятий (дорожной карты) решением первого руководителя государственного органа-исполнителя (организации) при необходимости утверждается план мероприятий по реализации актов и поручений Президента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z184" w:id="204"/>
-[...15 lines deleted...]
-      Порядок закрепления поручений Президента, опубликованных в его официальных аккаунтах и официальных аккаунтах Администрации Президента в социальных сетях или средствах массовой информации, определяется Администрацией Президента.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Координация исполнения Плана мероприятий по реализации актов и поручений Президента, исполнителем которого является Правительство, осуществляется соответствующим заместителем Премьер-Министра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z185" w:id="205"/>
-[...15 lines deleted...]
-      53. Акты и поручения Президента с учетом установленных сроков исполнения ставятся на следующие виды контроля:</w:t>
+    <w:bookmarkStart w:name="z201" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Контроль реализации общенациональных планов мероприятий осуществляется также посредством их мониторинга, который проводится в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z186" w:id="206"/>
-[...545 lines deleted...]
-    <w:bookmarkStart w:name="z681" w:id="224"/>
+    <w:bookmarkStart w:name="z681" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ответственные государственные органы и организации не позднее 15 января года, следующего за отчетным годом, направляют информацию о реализации общенационального плана по итогам отчетного года в уполномоченные органы по государственному и стратегическому планированию согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z682" w:id="225"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z682" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уполномоченный орган по государственному планированию не позднее 25 января года, следующего за отчетным годом, вносит в Аппарат Правительства информацию о реализации общенационального плана по итогам отчетного года, а также предложения к проекту доклада по реализации общенационального плана на имя Главы государства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z683" w:id="226"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z683" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) не позднее 5 февраля года, следующего за отчетным годом, Аппарат Правительства вносит в Администрацию Президента информацию и проект доклада на имя Главы государства о реализации общенационального плана по итогам года, а уполномоченный орган по стратегическому планированию – независимую оценку реализации общенационального плана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z684" w:id="227"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z684" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) отчетная информация Аппарата Правительства рассматривается структурными подразделениями Администрации Президента не более пяти рабочих дней с дальнейшим направлением заключения в ответственное за свод структурное подразделение Администрации Президента. В заключении указываются возможные риски в реализации общенационального плана, а также предложения по дальнейшей его реализации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z685" w:id="228"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z685" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ответственное структурное подразделение Администрации Президента не позднее 1 марта года, следующего за отчетным годом, формирует проект доклада Руководителя Администрации Президента Президенту о ходе исполнения общенациональных планов мероприятий по итогам года. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7443,210 +8076,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="229"/>
+    <w:bookmarkStart w:name="z204" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Промежуточный мониторинг реализации общенациональных планов мероприятий проводится в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z686" w:id="230"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z686" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ответственные государственные органы и организации не позднее 5 июля по итогам полугодия отчетного года направляют информацию о ходе реализации общенационального плана в уполномоченные органы по стратегическому и государственному планированию согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z687" w:id="231"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z687" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уполномоченный орган по государственному планированию не позднее 15 июля вносит в Аппарат Правительства информацию о ходе реализации общенационального плана по итогам отчетного полугодия согласно приложению 4 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z688" w:id="232"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z688" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) не позднее 25 июля Аппарат Правительства вносит в Администрацию Президента информацию о реализации общенационального плана по итогам отчетного полугодия, а уполномоченный орган по стратегическому планированию – независимую оценку хода реализации общенационального плана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z689" w:id="233"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z689" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) информация по реализации общенационального плана по итогам отчетного полугодия рассматривается структурными подразделениями Администрации Президента не более пяти рабочих дней со дня их поступления в Администрацию Президента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z690" w:id="234"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z690" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководители ответственных структурных подразделений Администрации Президента при установлении рисков несвоевременного, некачественного, неполного исполнения и иных существенных проблем неисполнения поручений информируют и вносят соответствующие предложения Руководителю Администрации Президента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z691" w:id="235"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z691" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости полугодовые итоги реализации общенационального плана заслушиваются на аппаратных совещаниях Руководителя Администрации Президента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7665,3186 +8298,3300 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="236"/>
+    <w:bookmarkStart w:name="z205" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. В случае если в поручении Президента имеются пометки "весьма срочно", "срочно" и "ускорить", то Администрация Президента незамедлительно (в тот же день) доводит их до государственного органа-исполнителя (организации) и государственных органов-соисполнителей (организаций).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z206" w:id="237"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z206" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Государственные органы-соисполнители (организации) актов и поручений Президента вносят свои предложения сводящему государственному органу (организации) при исполнении актов и поручений, поставленных на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z207" w:id="238"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z207" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) срочный контроль, с пометкой "весьма срочно" – в течение одного рабочего дня со дня поступления поручения, "срочно", "ускорить" – не позднее чем за три рабочих дня, если иное не установлено соответствующим поручением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z208" w:id="239"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z208" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) краткосрочный контроль – не позднее чем за пять рабочих дней до установленного срока исполнения, если иное не установлено соответствующим поручением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z209" w:id="240"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z209" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) среднесрочный контроль и долгосрочный контроль – не позднее чем за десять рабочих дней до установленного срока исполнения, если иное не установлено соответствующим поручением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z210" w:id="241"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z210" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. Отчетная информация о ходе реализации актов и поручений Президента включает сведения по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, за исключением случаев, установленных правовым актом Администрации Президента, отчетной информации по поручениям оперативного характера со сроком исполнения до десяти рабочих дней, а также связанной с предоставлением информационно-справочных материалов к совещаниям и иным международным и общественно значимым мероприятиям.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z211" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетная информация о ходе реализации документов системы государственного планирования представляется в Администрацию Президента в соответствии с требованиями Системы государственного планирования в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 66 с изменением, внесенным Указом Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z581" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66-1. Администрацией Президента при необходимости может быть принято решение об установлении промежуточного срока контроля с официальным информированием на периодической основе (ежемесячно, ежеквартально или на полугодовой, годовой основе).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внесенная промежуточная отчетность государственных органов, за исключением сводных отчетов Аппарата Правительства о ходе выполнения поручений Президента по итогам международных мероприятий, подлежит рассмотрению Секретарем Совета Безопасности, первым заместителем Руководителя Администрации Президента, заместителем Руководителя Администрации Президента, начальником Канцелярии Президента, помощником или советником Президента в зависимости от курируемых направлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z583" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если в поручении не установлены промежуточные сроки информирования Администрации Президента, то мониторинг и контроль хода его исполнения осуществляются на уровне структурных подразделений Администрации Президента в рабочем порядке, в том числе путем обмена информацией посредством официальной электронной почты, применения соответствующего функционала информационных систем, проведения заслушивания и проверок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии рисков несвоевременного исполнения и иных существенных проблем неисполнения поручений руководители ответственных структурных подразделений Администрации Президента информируют и вносят соответствующие предложения Руководителю Администрации Президента, по поручениям, данным персонально Вице-Президенту Республики Казахстан и не требующим личного информирования Президента, – Вице-Президенту Республики Казахстан, по поручениям, содержащимся в решениях Совета Безопасности, – Секретарю Совета Безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 6 дополнена пунктом 66-1 в соответствии с Указом Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024); с изменениями, внесенными указами Президента РК от 10.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 777</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z585" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66-2. Контроль за полным, своевременным и качественным исполнением актов и поручений Президента осуществляется путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z586" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведения периодичного мониторинга исполнения поручений в целях недопущения отклонений от плановых показателей, которые в будущем могут привести к негативным последствиям, в том числе через проектное управление, онлайн-сервисы, видеосервисы и так далее;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z587" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) истребования необходимой официальной информации посредством системы электронного документооборота, в том числе с использованием служебной электронной почты, государственных объектов информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z588" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заслушивания и обсуждения отчетов и докладов об исполнении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z589" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ревизии и иных форм документальной проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z590" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проверки с выездом на место;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z591" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) других, не противоречащих законодательству, способов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 6 дополнена пунктом 66-2 в соответствии с Указом Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z592" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66-3. Мониторинг и промежуточный контроль хода исполнения отдельных поручений осуществляются без применения формата периодической отчетности, в том числе по вопросам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z593" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) строительства и ввода в эксплуатацию объектов строительства, сооружений монументального искусства или их реконструкции (ремонта) – посредством выездов на место, а также дистанционного контроля в режиме онлайн с применением возможностей функционала систем удаленного мониторинга, в том числе подключения видеонаблюдения, предоставления фото- и видеосъемок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z594" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом предоставление фото- и видеосъемок по данным объектам, а также видеонаблюдение обеспечиваются государственным органом-исполнителем с возможностью доступа к нему ответственных сотрудников Администрации Президента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z595" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) цифровизации – посредством презентации функционала тестовой или введенной в опытную эксплуатацию информационной системы, иных объектов информатизации, а также предоставления (в случае возможности) права доступа к введенной в промышленную эксплуатацию информационной системе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принятия законодательных поправок или нового закона – посредством запроса в рабочем порядке у ответственных государственных органов информации о ходе реализации таких поручений, мониторинга состояния законодательного процесса в Курултае Республики Казахстан, а также использования информационной системы законотворческого процесса с предварительным официальным согласованием с Администрацией Президента в установленном порядке проектов законов или законодательных поправок с указанием конкретных наименований законов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z597" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведения общественно значимых, юбилейных и международных мероприятий, присвоения наименования улицам и объектам государственной собственности – посредством рабочего контроля хода организации мероприятия и контроля результата исполнения по факту проведения мероприятия, подтвержденного участием Президента или руководства Администрации Президента, Правительства, ответственных сотрудников Администрации Президента или Аппарата Правительства или освещением мероприятия, факта присвоения наименования улицам и объектам государственной собственности в средствах массовой информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z598" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В течение срока реализации поручений в случаях наличия рисков срыва сроков завершения работ и (или) невозможности исполнения ввиду возникших различных обстоятельств государственный орган-исполнитель незамедлительно информирует об этом ответственное структурное подразделение Администрации Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководители ответственных структурных подразделений Администрации Президента при установлении рисков несвоевременного, некачественного, неполного исполнения и иных существенных проблем неисполнения поручений, указанных в настоящем пункте Правил, информируют и вносят соответствующие предложения Руководителю Администрации Президента, по поручениям, данным персонально Вице-Президенту Республики Казахстан и не требующим личного информирования Президента, – Вице-Президенту Республики Казахстан, по поручениям, содержащимся в решениях Совета Безопасности, – Секретарю Совета Безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 6 дополнена пунктом 66-3 в соответствии с Указом Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024, за исключением абзаца первого подпункта 1), подпункта 2) и подпунктом 3) в части применения возможностей функционала информационных систем, которые вводятся в действие со дня готовности их к эксплуатации); с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Информация Правительства о ходе реализации актов и поручений Президента вносится в Администрацию Президента за подписью Премьер-Министра, соответствующего Заместителя Премьер-Министра или Руководителя Аппарата Правительства в зависимости от адресата резолюции Президента, Руководителя Администрации Президента или Секретаря Совета Безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z693" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Промежуточная отчетная информация о ходе реализации актов и поручений Президента, адресованная первому заместителю Руководителя Администрации Президента, заместителям Руководителя Администрации Президента, начальнику Канцелярии Президента, помощникам и советникам Президента, может вноситься за подписью заместителей Руководителя Аппарата Правительства, заместителей первого руководителя государственного органа и членов коллегиальных органов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 67 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z213" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. В случае если пункты актов или поручений Президента не могут быть выполнены в установленный срок, то руководитель государственного органа-исполнителя (организации) не позднее установленного срока вносит письмо в Администрацию Президента с указанием текущего состояния исполнения, аргументированным обоснованием необходимости продления срока исполнения либо его перевода на среднесрочный или долгосрочный контроль. При этом указываются конкретный срок исполнения, ответственные политические государственные служащие государственного органа-исполнителя, а также государственных органов-соисполнителей и должностные лица организаций.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z211" w:id="242"/>
-[...15 lines deleted...]
-      Отчетная информация о ходе реализации документов системы государственного планирования представляется в Администрацию Президента в соответствии с требованиями Системы государственного планирования в Республике Казахстан.</w:t>
+    <w:bookmarkStart w:name="z214" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Продление сроков исполнения пунктов актов или поручений Президента либо их перевод на среднесрочный или долгосрочный контроль допускается не более одного раза по решению Президента или Руководителя Администрации Президента на основании экспертного заключения структурного подразделения Администрации Президента либо его согласия с предложением Правительства либо государственного органа-исполнителя, завизированного ответственными должностными лицами Администрации Президента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z601" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По поручениям, содержащимся в решениях Совета Безопасности, решение о продлении срока исполнения, переводе их на среднесрочный или долгосрочный контроль принимается Секретарем Совета Безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z602" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о переводе на среднесрочный контроль принимается в случае невозможности завершения исполнения поручения и/или достижения конечного результата в течение первоначально установленного срока по объективно сложившимся внешним обстоятельствам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z603" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о переводе на долгосрочный контроль принимается в случаях невозможности завершения исполнения поручения к установленному сроку по объективно сложившимся внешним обстоятельствам, а также необходимости осуществления контроля эффективности результатов исполнения поручения или его влияния на достижение стратегических показателей развития страны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z692" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продление срока исполнения поручений (первое продление) допускается по решению Президента или Руководителя Администрации Президента с рассмотрением вопроса о дисциплинарной ответственности виновных должностных лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 66 с изменением, внесенным Указом Президента РК от 04.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 69 - в редакции Указа Президента РК от 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024); с изменением, внесенным Указом Президента РК от 10.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 777</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z218" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. По актам или поручениям Президента на основании экспертного заключения структурного подразделения Администрации Президента или письма ответственного государственного органа-исполнителя может быть принято решение об установлении нового срока (переносе срока) исполнения в случаях, если:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z219" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) поручение по содержанию было исполнено, но вопрос оставлен на контроле для оценки его конечной результативности и эффективности, внедрения новых предложенных подходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z220" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) возникла необходимость проработки дополнительных вопросов в рамках качественной и всесторонней реализации ранее данного поручения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z221" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) реализация поручения напрямую связана с другими поручениями, сроки исполнения которых продлены или перенесены;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z222" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) введены ограничения в организации работы государственных органов и организаций, связанные с чрезвычайным положением, чрезвычайной ситуацией и карантинными мерами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z223" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение об установлении нового срока (переносе срока) исполнения актов или поручений Президента принимается Президентом или Руководителем Администрации Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z224" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение об установлении нового срока (переносе срока) исполнения поручений, содержащихся в решениях Совета Безопасности, принимается Президентом или Секретарем Совета Безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Статья 70 с изменениями, внесенными Указом Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z581" w:id="243"/>
-[...1150 lines deleted...]
-    <w:bookmarkEnd w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Продление сроков исполнения, перевод на среднесрочный и долгосрочный контроль, установление нового срока исполнения поручений Президента по служебным и иным документам, указанным в подпункте 5) пункта 42 настоящих Правил, данных персонально Вице-Президенту Республики Казахстан и не требующих личного информирования Президента, могут осуществляться решением Вице-Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Пункт </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">71 – в редакции </w:t>
+        <w:t>71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Указ</w:t>
+        <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>а</w:t>
+        <w:t xml:space="preserve">в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Президента РК от 14.06.2022</w:t>
+        <w:t xml:space="preserve">Указа Президента </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>РК</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i w:val="false"/>
-[...8 lines deleted...]
-          <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="278"/>
+    <w:bookmarkStart w:name="z226" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Повторное продление срока исполнения поручений в рамках общенационального плана мероприятий по реализации послания Президента народу Казахстана и его предвыборной программы допускается в исключительных случаях по решению Президента с рассмотрением вопроса о дисциплинарной ответственности первых руководителей государственных органов и организаций, а также соответствующих заместителей первых руководителей государственных органов-соисполнителей (организаций).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z604" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Повторное продление срока исполнения пунктов актов или поручений, за исключением случаев, установленных в части первой настоящего пункта, допускается по решению Президента или Руководителя Администрации Президента с рассмотрением вопроса о дисциплинарной ответственности политических государственных служащих и ответственных должностных лиц организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z605" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Повторное продление срока исполнения поручений, содержащихся в решениях Совета Безопасности, допускается в исключительных случаях по решению Президента или Секретаря Совета Безопасности с рассмотрением вопроса о дисциплинарной ответственности политических государственных служащих и ответственных должностных лиц организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z606" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация о принятых мерах представляется в Администрацию Президента в срок не более одного месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 72 - в редакции Указа Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z228" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. В случае внесения предложения о продлении срока исполнения пунктов актов или поручений Президента более двух раз рассматривается вопрос о наказании первых руководителей государственных органов (организаций), а также при необходимости ответственных политических должностных лиц Правительства по закрепленным за ними поручениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z229" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Продление сроков исполнения личных поручений Президента осуществляется только Президентом, за исключением поручений, опубликованных в его официальных аккаунтах и официальных аккаунтах Администрации Президента в социальных сетях и средствах массовой информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 74 - в редакции Указа Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z607" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74-1. Порядок осуществления контроля исполнения и принятия решения о продлении срока, переводе на среднесрочный и долгосрочный контроль по актам и поручениям Президента, за которыми контроль исполнения первоначально закреплен за Правительством или центральными и местными исполнительными органами, организациями, а также переданным им на контроль Администрацией Президента, аналогичен порядку, установленному нормами пунктов 50-73 настоящих Правил. Уровень принятия соответствующих решений определяется Регламентом Правительства или внутренними регламентами центральных и местных государственных органов и организаций соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 6 дополнена пунктом 74-1 в соответствии с Указом Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Основаниями для снятия с контроля пунктов актов и поручений являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z608" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) полное и качественное исполнение, в том числе подписанный закон, принятый акт Президента или Правительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z609" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) новое поручение Президента, охватывающее (дублирующее) ранее данное поручение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z610" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) невозможность исполнения ввиду возникших объективных обстоятельств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z611" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) передача дальнейшего контроля исполнения Правительству или другому государственному органу, организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 75 - в редакции Указа Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z612" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75-1. Правительство и другие государственные органы по итогам года вносят в Администрацию Президента информацию о состоянии и результатах контроля за исполнением поручений, переданных на их контроль, по установленной форме согласно приложению 8 к настоящим Правилам. Отчет Правительства вносится в Администрацию Президента за подписью Заместителя Премьер-Министра или Руководителя Аппарата Правительства в зависимости от курируемых направлений и по структуре должен состоять из поручений в сферах, курируемых министерствами, входящими в структуру Правительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 6 дополнена пунктом 75-1 в соответствии с Указом Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z236" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Снятие с контроля пунктов актов и поручений Президента осуществляется Президентом или Руководителем Администрации Президента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z237" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по предложению государственного органа-исполнителя (организации) на основании экспертного заключения структурного подразделения Администрации Президента либо его согласия, оформленного визами ответственных должностных лиц Администрации Президента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z238" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на основании экспертного заключения структурного подразделения Администрации Президента по итогам проверок Администрации Президента с выездом на место, а также проведенных ревизий и иных форм документальной проверки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z239" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Снятие с контроля поручений, переданных на контроль Правительства или государственного органа согласно подпункту 4) пункта 75 настоящих Правил, осуществляется Премьер-Министром или его заместителем, первым руководителем соответствующего государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z240" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если будет установлено, что пункт поручения Президента был снят с контроля с нарушением требований подпунктов 1), 2) и 3) пункта 75 настоящих Правил, Президентом или Руководителем Администрации Президента на основании экспертного заключения структурного подразделения Администрации Президента принимается решение о возобновлении контроля и продлении срока исполнения такого пункта поручения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z242" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Снятие с контроля поручений, содержащихся в решениях Ассамблеи народа Казахстана, осуществляется Президентом или Руководителем Администрации Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 76 с изменениями, внесенными указами Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z613" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76-1. Снятие с контроля поручений, указанных в пункте 66-3 настоящих Правил, осуществляется в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z614" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по поручениям, указанным в подпункте 1) пункта 66-3 настоящих Правил, – на основании служебной записки ответственного структурного подразделения Администрации Президента о факте возведения (установления) сооружений монументального искусства, без представления официального отчета ответственного государственного органа-исполнителя, а по вопросам строительства, реконструкции (ремонта) иных объектов строительства – на основании итоговой отчетной информации государственного органа-исполнителя о завершении строительных работ с вводом в эксплуатацию и готовности их к дальнейшему использованию согласно целевому назначению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z615" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по поручениям, указанным в подпункте 2) пункта 66-3 настоящих Правил, – на основании служебной записки ответственного структурного подразделения Администрации Президента о вводе в промышленную эксплуатацию объектов цифровизации и тестирования их функционала, с предоставлением заключительного отчета ответственного государственного органа-исполнителя о достижении конечных результатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z616" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по поручениям, указанным в подпункте 3) пункта 66-3 настоящих Правил:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае, если поручение по форме завершения и (или) конечному результату предусматривало принятие отдельного закона с указанием конкретного наименования, отражающего предмет регулирования, – по факту подписания Президентом, без представления официального отчета государственного органа и без внесения экспертного заключения ответственного структурного подразделения Администрации Президента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z695" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае, если содержанием поручения было предусмотрено принятие поправок в законодательство, – на основании экспертного заключения ответственного структурного подразделения Администрации Президента с указанием конкретных наименований принятых законов и краткого содержания исполнения поручения, без представления официального отчета ответственного государственного органа-исполнителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z619" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по поручениям, указанным в подпункте 4) пункта 66-3 настоящих Правил, – по факту проведения мероприятия, присвоения наименования улицам и объектам государственной собственности, без представления официального отчета государственного органа и без внесения экспертного заключения ответственного структурного подразделения Администрации Президента.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z604" w:id="279"/>
-[...15 lines deleted...]
-      Повторное продление срока исполнения пунктов актов или поручений, за исключением случаев, установленных в части первой настоящего пункта, допускается по решению Президента или Руководителя Администрации Президента с рассмотрением вопроса о дисциплинарной ответственности политических государственных служащих и ответственных должностных лиц организаций.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 6 дополнена пунктом 76-1 в соответствии с Указом Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024); с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z243" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Снятие с контроля личных поручений Президента и поручений, опубликованных в его официальных аккаунтах и официальных аккаунтах Администрации Президента в социальных сетях, осуществляется только Президентом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z605" w:id="280"/>
-[...15 lines deleted...]
-      Повторное продление срока исполнения поручений, содержащихся в решениях Совета Безопасности, допускается в исключительных случаях по решению Президента или Секретаря Совета Безопасности с рассмотрением вопроса о дисциплинарной ответственности политических государственных служащих и ответственных должностных лиц организаций.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 77 - в редакции Указа Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      78. Снятие с контроля поручений Президента по служебным и иным документам, указанным в подпункте 5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, данных персонально Вице-Президенту Республики Казахстан и не требующих личного информирования Президента, может осуществляться решением Вице-Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 78 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z245" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Пункты актов и поручений Президента, контролируемых на уровне Администрации Президента, снимаются с контроля государственным органом-исполнителем (организацией) только после снятия их с контроля в Администрации Президента в установленном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z606" w:id="281"/>
-[...15 lines deleted...]
-      Информация о принятых мерах представляется в Администрацию Президента в срок не более одного месяца.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 79 - в редакции Указа Президента РК от 04.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z246" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Руководитель Администрации Президента по итогам года докладывает Президенту о:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z620" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) состоянии и результатах контроля за исполнением актов и поручений Президента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z621" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ходе исполнения общенациональных планов мероприятий и предвыборной программы Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 72 - в редакции Указа Президента РК от 04.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 80 - в редакции Указа Президента РК от 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="282"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z622" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80-1. Правительство по итогам года вносит в Администрацию Президента отчет и заключение о ходе реализации документов системы государственного планирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 74 - в редакции Указа Президента РК от 04.12.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 6 дополнена пунктом 80-1 в соответствии с Указом Президента РК от 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z607" w:id="284"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z250" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Государственные органы на системной основе обеспечивают информирование населения страны, в том числе в средствах массовой информации и социальных сетях, о ходе и результатах реализации актов и поручений Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z251" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Порядок проведения мониторинга нормативных правовых указов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z252" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Мониторинг нормативных правовых указов Президента (далее – указы) проводится с целью выявления в принятых указах противоречий законодательству Республики Казахстан, дублирований, пробелов, неэффективно реализуемых, устаревших и коррупциогенных норм права и выработки предложений по их совершенствованию путем прогнозирования, анализа, оценки эффективности реализации принятых указов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 6 дополнена пунктом 74-1 в соответствии с Указом Президента РК от 04.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 403</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 82 - в редакции Указа Президента РК от 13.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="285"/>
-[...75 lines deleted...]
-      3) невозможность исполнения ввиду возникших объективных обстоятельств;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Мониторинг указов ведется государственными органами-разработчиками на постоянной основе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z611" w:id="289"/>
-[...1177 lines deleted...]
-    <w:bookmarkStart w:name="z254" w:id="316"/>
+    <w:bookmarkStart w:name="z254" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       84. Мониторинг указов, подготовленных Администрацией Президента, осуществляется непосредственно разработавшими их структурными подразделениями. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z255" w:id="317"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z255" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Государственными органами информация о результатах мониторинга и, в случае необходимости, предложения о внесении в соответствующие указы изменений и (или) дополнений либо признании их утратившими силу направляется в Администрацию Президента до 31 декабря текущего года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z256" w:id="318"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z256" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Методические рекомендации по проведению мониторинга указов, требования к представляемой информации, а также порядок взаимодействия структурных подразделений Администрации Президента и государственных органов-разработчиков указов по вопросам мониторинга указов утверждаются Руководителем Администрации Президента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z257" w:id="319"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z257" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87. В целях сбора, учета и хранения информации об указах, используемой для их мониторинга, Администрацией Президента ведется регистр указов в электронном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkEnd w:id="292"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11050,144 +11797,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нормативных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">правовых указов </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="320"/>
+    <w:bookmarkStart w:name="z259" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЛИСТ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>согласования проекта акта Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z260" w:id="321"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z260" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРОЕКТ: ___________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z261" w:id="322"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z261" w:id="295"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkEnd w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11275,80 +12022,80 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z264" w:id="323"/>
+          <w:bookmarkStart w:name="z264" w:id="296"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Номер проекта / Версия:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="323"/>
+          <w:bookmarkEnd w:id="296"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11360,80 +12107,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z267" w:id="324"/>
+          <w:bookmarkStart w:name="z267" w:id="297"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ГО разработчик:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="324"/>
+          <w:bookmarkEnd w:id="297"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11445,80 +12192,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z270" w:id="325"/>
+          <w:bookmarkStart w:name="z270" w:id="298"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Руководитель ГО:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="325"/>
+          <w:bookmarkEnd w:id="298"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11530,100 +12277,100 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z273" w:id="326"/>
+          <w:bookmarkStart w:name="z273" w:id="299"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Руководитель юр.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>службы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="326"/>
+          <w:bookmarkEnd w:id="299"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -11635,80 +12382,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z276" w:id="327"/>
+          <w:bookmarkStart w:name="z276" w:id="300"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ответственный исполнитель:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="327"/>
+          <w:bookmarkEnd w:id="300"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12046,80 +12793,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z288" w:id="328"/>
+          <w:bookmarkStart w:name="z288" w:id="301"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="328"/>
+          <w:bookmarkEnd w:id="301"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12259,80 +13006,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z295" w:id="329"/>
+          <w:bookmarkStart w:name="z295" w:id="302"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="329"/>
+          <w:bookmarkEnd w:id="302"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12472,80 +13219,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z302" w:id="330"/>
+          <w:bookmarkStart w:name="z302" w:id="303"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="330"/>
+          <w:bookmarkEnd w:id="303"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12685,80 +13432,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z309" w:id="331"/>
+          <w:bookmarkStart w:name="z309" w:id="304"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="331"/>
+          <w:bookmarkEnd w:id="304"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -12898,80 +13645,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z316" w:id="332"/>
+          <w:bookmarkStart w:name="z316" w:id="305"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="332"/>
+          <w:bookmarkEnd w:id="305"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13340,141 +14087,141 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нормативных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">правовых указов  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z324" w:id="333"/>
+    <w:bookmarkStart w:name="z324" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Общенациональный план мероприятий по реализации послания Главы государства народу Казахстана </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z325" w:id="334"/>
+          <w:bookmarkStart w:name="z325" w:id="307"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="334"/>
+          <w:bookmarkEnd w:id="307"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13598,80 +14345,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z331" w:id="335"/>
+          <w:bookmarkStart w:name="z331" w:id="308"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="335"/>
+          <w:bookmarkEnd w:id="308"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13795,80 +14542,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z337" w:id="336"/>
+          <w:bookmarkStart w:name="z337" w:id="309"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="336"/>
+          <w:bookmarkEnd w:id="309"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13976,80 +14723,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z343" w:id="337"/>
+          <w:bookmarkStart w:name="z343" w:id="310"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="337"/>
+          <w:bookmarkEnd w:id="310"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14157,80 +14904,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z349" w:id="338"/>
+          <w:bookmarkStart w:name="z349" w:id="311"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="338"/>
+          <w:bookmarkEnd w:id="311"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14607,312 +15354,312 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z356" w:id="339"/>
+          <w:bookmarkStart w:name="z356" w:id="312"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>СОГЛАСОВАНО ____________________________ _________ 20__ года № _______</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="339"/>
+          <w:bookmarkEnd w:id="312"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 УТВЕРЖДАЮ ____________________________ _________ 20__ года № _______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z359" w:id="340"/>
+    <w:bookmarkStart w:name="z359" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План организационных мероприятий (дорожная карта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z360" w:id="341"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z360" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вид документа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z361" w:id="342"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z361" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Содержание поручения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z362" w:id="343"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z362" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Промежуточный срок контроля:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z363" w:id="344"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z363" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конечный срок исполнения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z364" w:id="345"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z364" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственный государственный орган – исполнитель:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z365" w:id="346"/>
+          <w:bookmarkStart w:name="z365" w:id="319"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="346"/>
+          <w:bookmarkEnd w:id="319"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15109,133 +15856,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z373" w:id="347"/>
+          <w:bookmarkStart w:name="z373" w:id="320"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Этап 1. Организационно-подготовительная работа</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="347"/>
+          <w:bookmarkEnd w:id="320"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z375" w:id="348"/>
+          <w:bookmarkStart w:name="z375" w:id="321"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="348"/>
+          <w:bookmarkEnd w:id="321"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -15407,80 +16154,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z383" w:id="349"/>
+          <w:bookmarkStart w:name="z383" w:id="322"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="349"/>
+          <w:bookmarkEnd w:id="322"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -15653,133 +16400,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z391" w:id="350"/>
+          <w:bookmarkStart w:name="z391" w:id="323"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Этап 2. Практическая реализация</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="350"/>
+          <w:bookmarkEnd w:id="323"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z393" w:id="351"/>
+          <w:bookmarkStart w:name="z393" w:id="324"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="351"/>
+          <w:bookmarkEnd w:id="324"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -16180,145 +16927,145 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нормативных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">правовых указов </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z402" w:id="352"/>
+    <w:bookmarkStart w:name="z402" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о ходе исполнения общенационального плана мероприятий по реализации послания Президента Республики Казахстан народу Казахстана</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkEnd w:id="325"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z403" w:id="353"/>
+          <w:bookmarkStart w:name="z403" w:id="326"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="353"/>
+          <w:bookmarkEnd w:id="326"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16586,80 +17333,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z413" w:id="354"/>
+          <w:bookmarkStart w:name="z413" w:id="327"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="354"/>
+          <w:bookmarkEnd w:id="327"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18086,80 +18833,80 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 - в редакции Указа Президента РК от 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z454" w:id="355"/>
+    <w:bookmarkStart w:name="z454" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАКРЕПЛЕНИЕ КОНТРОЛЯ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по реализации акта или поручения Президента Республики Казахстан ____________________________ № _______ от _____ ___________ 20____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkEnd w:id="328"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -19136,70 +19883,70 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z623" w:id="356"/>
+    <w:bookmarkStart w:name="z623" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkEnd w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19538,110 +20285,110 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">документа </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z491" w:id="357"/>
+    <w:bookmarkStart w:name="z491" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЭЛЕКТРОННЫЙ ЛИСТ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>согласования проекта поручений Президента Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z492" w:id="358"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z492" w:id="331"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Содержание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkEnd w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19876,80 +20623,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z500" w:id="359"/>
+          <w:bookmarkStart w:name="z500" w:id="332"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="359"/>
+          <w:bookmarkEnd w:id="332"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -20057,80 +20804,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z506" w:id="360"/>
+          <w:bookmarkStart w:name="z506" w:id="333"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="360"/>
+          <w:bookmarkEnd w:id="333"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -20238,80 +20985,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z512" w:id="361"/>
+          <w:bookmarkStart w:name="z512" w:id="334"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="361"/>
+          <w:bookmarkEnd w:id="334"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -20689,358 +21436,358 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нормативных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">правовых указов </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z520" w:id="362"/>
+    <w:bookmarkStart w:name="z520" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ФОРМА     </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>информации о ходе реализации актов и поручений Президента Республики Казахстан, представляемой в Администрацию Президента*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkEnd w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 с изменением, внесенным Указом Президента РК от 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.02.2024).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z521" w:id="363"/>
+    <w:bookmarkStart w:name="z521" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Реквизиты поручения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z522" w:id="364"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z522" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.1. наименование (протокол, Указ Президента и т.д.), дата и номер документа, содержащего поручение и ссылка на его пункт; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z523" w:id="365"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z523" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2. ответственный исполнитель, соисполнители;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z524" w:id="366"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z524" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.3. первоначальный срок исполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z525" w:id="367"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z525" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Краткое содержание поручения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z526" w:id="368"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z526" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Итоги реализации поручения в отчетный период:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z527" w:id="369"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z527" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1. ход исполнения мероприятий, направленных на реализацию поручения (в случае предоставления промежуточной или периодической информации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z528" w:id="370"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z528" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2. результат (конечный результат), достигнутый после проведенных мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z529" w:id="371"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z529" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       собственная оценка по результатам исполнения поручения с конкретными формулировками: "выполнено", "выполнено частично", "не выполнено". Во втором и третьем случаях в информации в обязательном порядке указываются причины частичного выполнения или невыполнения поручения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z530" w:id="372"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z530" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Выводы и предложения государственного органа о:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z531" w:id="373"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z531" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       снятии с контроля с указанием одного из оснований, установленных пунктом 75 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z532" w:id="374"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z532" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продлении срока либо переводе на среднесрочный или долгосрочный контроль, установлении нового срока.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkEnd w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21276,68 +22023,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мониторинга нормативных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">правовых указов </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z626" w:id="375"/>
+    <w:bookmarkStart w:name="z626" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сводного ежегодного отчета Правительства (центрального государственного или местного исполнительного органа) по переданным на их контроль поручениям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkEnd w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 8 в соответствии с Указом Президента РК от 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21376,80 +22123,80 @@
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z627" w:id="376"/>
+          <w:bookmarkStart w:name="z627" w:id="349"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="376"/>
+          <w:bookmarkEnd w:id="349"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21683,80 +22430,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z637" w:id="377"/>
+          <w:bookmarkStart w:name="z637" w:id="350"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="377"/>
+          <w:bookmarkEnd w:id="350"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -21970,80 +22717,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z647" w:id="378"/>
+          <w:bookmarkStart w:name="z647" w:id="351"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="378"/>
+          <w:bookmarkEnd w:id="351"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -22257,80 +23004,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z657" w:id="379"/>
+          <w:bookmarkStart w:name="z657" w:id="352"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="379"/>
+          <w:bookmarkEnd w:id="352"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -22544,80 +23291,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z667" w:id="380"/>
+          <w:bookmarkStart w:name="z667" w:id="353"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="380"/>
+          <w:bookmarkEnd w:id="353"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -22737,90 +23484,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z674" w:id="381"/>
+    <w:bookmarkStart w:name="z674" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z675" w:id="382"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z675" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *центральные государственные органы указывают сферу регулирования в соответствии с их положениями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkEnd w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -22858,55 +23605,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>