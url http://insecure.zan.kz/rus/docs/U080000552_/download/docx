--- v1 (2026-03-11)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="01c4eac" w14:textId="01c4eac">
+    <w:p w14:paraId="f5dee80" w14:textId="f5dee80">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -335,180 +335,150 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктами 19)</w:t>
+        <w:t>подпунктами 20)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>21)</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> статьи 45 Конституции Республики Казахстан, </w:t>
+        <w:t>22)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 46, пунктом 1 статьи 47 Конституции Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 17-1 Конституционного закона Республики Казахстан "О Президенте Республики Казахстан" </w:t>
-[...9 lines deleted...]
-        <w:t>ПОСТАНОВЛЯЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 20 Конституционного закона Республики Казахстан "О Президенте Республики Казахстан" ПОСТАНОВЛЯЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции Указа Президента РК от 03.01.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z39" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1161,172 +1131,458 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z3" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Настоящее положение в соответствии с </w:t>
+      Настоящее Положение в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан, законодательными и иными нормативными правовыми актами Республики Казахстан определяет статус, миссию, основные задачи и функции, полномочия, организацию работы Администрации Президента Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан, законами и иными нормативными правовыми актами Республики Казахстан определяет статус, миссию, основные задачи и функции, полномочия, организацию работы Администрации Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z4" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 1 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Администрация Президента Республики Казахстан (далее - Администрация) является государственным органом, формируемым Президентом Республики Казахстан (далее - Президент), непосредственно ему подчиненным и подотчетным.</w:t>
+      1. Администрация Президента Республики Казахстан (далее - Администрация) является государственным органом, формируемым Президентом Республики Казахстан, непосредственно ему подчиненным и подотчетным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Администрация и ее сотрудники в своей деятельности руководствуются Конституцией, законами, актами Президента Республики Казахстан, настоящим положением, а также иными нормативными правовыми актами.</w:t>
+      2. Администрация и ее сотрудники в своей деятельности руководствуются Конституцией Республики Казахстан, законами, актами Президента Республики Казахстан, настоящим Положением, а также иными нормативными правовыми актами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Администрация является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, а также счета в банках, в том числе валютные, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z8" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Структура и штатная численность Администрации определяются Президентом.</w:t>
+      4. Структура и штатная численность Администрации определяются Президентом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Полное наименование Администрации: "Государственное учреждение "Администрация Президента Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z10" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1429,74 +1685,174 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Финансирование деятельности Администрации осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z12" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Миссия и основные задачи Администрации</w:t>
+        <w:t xml:space="preserve"> Глава 2. Миссия и основные задачи Администрации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 2 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Миссией Администрации является качественное и своевременное информационно-аналитическое, правовое, протокольно-организационное, документационное и иное обеспечение деятельности Президента.</w:t>
+      8. Миссией Администрации является качественное и своевременное информационно-аналитическое, правовое, протокольно-организационное, документационное и иное обеспечение деятельности Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Основными задачами Администрации являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z15" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1609,74 +1965,92 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в области кадровой политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z21" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в отношении Парламента Республики Казахстан (далее - Парламент);</w:t>
+      в отношении Курултая Республики Казахстан (далее - Курултай);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z22" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в отношении Правительства Республики Казахстан (далее - Правительство);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в отношении Қазақстан Халық Кеңесі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в отношении Конституционного Суда Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z24" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1693,130 +2067,150 @@
         <w:t>
       в отношении судов и судей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z25" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в отношении Центральной избирательной комиссии Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z26" w:id="36"/>
-[...15 lines deleted...]
-      в отношении местных представительных и исполнительных органов, акимов областей, городов республиканского значения и столицы и в сфере региональной политики;</w:t>
+    <w:bookmarkStart w:name="z245" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в отношении Уполномоченного по правам человека в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z27" w:id="37"/>
+    <w:bookmarkStart w:name="z26" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в отношении местных представительных и исполнительных органов, акимов столицы, областей, городов республиканского значения и в сфере региональной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z27" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в отношении государственных органов, ему непосредственно подчиненных и подотчетных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z29" w:id="39"/>
+    <w:bookmarkStart w:name="z28" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение деятельности Вице-Президента Республики Казахстан (далее – Вице-Президент) и консультативно-совещательных органов при Президенте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z29" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) иные задачи, установленные законодательством Республики Казахстан и (или) определяемые Президентом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1888,4299 +2282,4831 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 02.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2023); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1343</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="40"/>
+    <w:bookmarkStart w:name="z30" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Основные функции Администрации</w:t>
-[...19 lines deleted...]
-      10. Для обеспечения реализации полномочий Президента в области внешней политики Администрация выполняет следующие функции:</w:t>
+        <w:t xml:space="preserve"> Глава 3. Основные функции Администрации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z32" w:id="42"/>
-[...15 lines deleted...]
-      1) осуществляет мониторинг, анализ и прогнозирование процессов мирового развития, а также актуальных проблем международных отношений, выработку рекомендаций Президенту по реализации его внешнеполитических полномочий;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 3 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Для обеспечения реализации полномочий Президента Республики Казахстан в области внешней политики Администрация выполняет следующие функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z33" w:id="43"/>
-[...15 lines deleted...]
-      2) осуществляет организацию содержательной части международных мероприятий с участием Президента;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляет мониторинг, анализ и прогнозирование процессов мирового развития, а также актуальных проблем международных отношений, выработку рекомендаций Президенту Республики Казахстан по реализации его внешнеполитических полномочий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z34" w:id="44"/>
-[...15 lines deleted...]
-      3) обеспечивает взаимодействие Президента с государственными органами зарубежных стран и их должностными лицами, иностранными политическими и общественными деятелями, международными и иностранными организациями;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет организацию содержательной части международных мероприятий с участием Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z35" w:id="45"/>
-[...15 lines deleted...]
-      4) вносит Президенту предложения:</w:t>
+    <w:bookmarkStart w:name="z34" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает взаимодействие Президента Республики Казахстан с государственными органами зарубежных стран и их должностными лицами, иностранными политическими и общественными деятелями, международными и иностранными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z36" w:id="46"/>
+    <w:bookmarkStart w:name="z35" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносит Президенту Республики Казахстан предложения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z36" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по основным направлениям внешней политики, совершенствованию политического и экономического сотрудничества с иностранными государствами и улучшению имиджа Республики Казахстан за рубежом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z37" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z37" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по реализации решений международных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z49" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z49" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по вопросам заключения, приостановления и прекращения действия международных договоров Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z51" w:id="50"/>
-[...15 lines deleted...]
-      1) вносит Президенту предложения:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Для обеспечения реализации полномочий Президента Республики Казахстан в области социально-экономической и иных направлений внутренней политики Администрация выполняет следующие функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z52" w:id="51"/>
-[...15 lines deleted...]
-      по формированию и совершенствованию социально-экономической и иной внутренней политики государства, в том числе государственной молодежной и информационной политики, политики в сфере образования, науки, здравоохранения, миграции, демографии, культуры, языковой политики и спорта, концепции казахстанского патриотизма;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вносит Президенту Республики Казахстан предложения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:bookmarkStart w:name="z52" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по формированию и совершенствованию социально-экономической и иной внутренней политики государства, в том числе государственной молодежной и информационной политики, политики в сфере образования, науки, здравоохранения, миграции, демографии, культуры, языковой политики и спорта, цифровизации концепции казахстанского патриотизма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z53" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по обеспечению внутриполитической стабильности в стране, в том числе в вопросах межэтнических и межконфессиональных отношений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z54" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z54" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществляет мониторинг, анализ и прогнозирование процессов развития экономической и социально-политической ситуации в стране;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z55" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z55" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечивает взаимодействие с институтами гражданского общества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z57" w:id="56"/>
-[...15 lines deleted...]
-      1) вносит Президенту предложения по основным направлениям военной политики страны, политики в области обеспечения обороноспособности и национальной безопасности государства, мобилизации и мобилизационной подготовки;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Для обеспечения реализации полномочий Президента Республики Казахстан в области обеспечения обороноспособности и безопасности государства Администрация выполняет следующие функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z58" w:id="57"/>
-[...15 lines deleted...]
-      2) обеспечивает деятельность Президента при принятии решения о призыве граждан Республики Казахстан на срочную воинскую службу и об увольнении в запас военнослужащих срочной службы;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вносит Президенту Республики Казахстан предложения по основным направлениям военной политики страны, политики в области обеспечения обороноспособности и национальной безопасности государства, мобилизации и мобилизационной подготовки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z59" w:id="58"/>
+    <w:bookmarkStart w:name="z58" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает деятельность Президента Республики Казахстан при принятии решения о призыве граждан Республики Казахстан на срочную воинскую службу и об увольнении в запас военнослужащих срочной службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z59" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет мониторинг, координацию и контроль за деятельностью Вооруженных Сил, других войск и воинских формирований Республики Казахстан, правоохранительных и иных государственных органов по обеспечению национальной безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z61" w:id="60"/>
-[...15 lines deleted...]
-      1) вносит Президенту предложения:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Для обеспечения реализации полномочий Президента Республики Казахстан в области правовой политики, законности и правопорядка Администрация выполняет следующие функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z62" w:id="61"/>
+    <w:bookmarkStart w:name="z61" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вносит Президенту Республики Казахстан предложения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z62" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по основным направлениям и совершенствованию правовой политики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z63" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z63" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по повышению эффективности механизмов правового регулирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z64" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z64" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по укреплению законности и обеспечению правопорядка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z66" w:id="65"/>
+    <w:bookmarkStart w:name="z65" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о правовом регулировании его указами вопросов, не входящих в законодательную компетенцию Курултая, а также не относящихся к установленной законами Республики Казахстан компетенции Правительства и других государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z66" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организует работу по разработке программных документов государства в области правовой политики, обеспечения законности и правопорядка в Республике Казахстан на соответствующий период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z68" w:id="67"/>
-[...15 lines deleted...]
-      1) вносит Президенту предложения по кадровой политике в Республике Казахстан;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Для обеспечения реализации полномочий Президента Республики Казахстан в области кадровой политики Администрация выполняет следующие функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z69" w:id="68"/>
-[...15 lines deleted...]
-      2) координирует взаимодействие и осуществляет контроль за деятельностью государственных органов по реализации кадровой политики Президента;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вносит Президенту Республики Казахстан предложения по кадровой политике в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z70" w:id="69"/>
+    <w:bookmarkStart w:name="z69" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) координирует взаимодействие и осуществляет контроль за деятельностью государственных органов по реализации кадровой политики Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z70" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) координирует деятельность по формированию кадрового резерва политических государственных служащих;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z72" w:id="71"/>
-[...15 lines deleted...]
-      15. Для обеспечения реализации полномочий Президента в отношении Парламента Администрация выполняет следующие функции:</w:t>
+    <w:bookmarkStart w:name="z71" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организует решение вопросов, связанных с прохождением государственной службы должностными лицами, назначаемыми и согласуемыми с Президентом Республики Казахстан, ведет их личные дела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z73" w:id="72"/>
-[...15 lines deleted...]
-      1) в целях реализации права законодательной инициативы Президента организует разработку, осуществляет правовую и иную экспертизу и разрабатывает проекты законодательных актов, обеспечивает их внесение в Мажилис Парламента и представляет их в Парламенте;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Для обеспечения реализации полномочий Президента Республики Казахстан в отношении Курултая Администрация выполняет следующие функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z74" w:id="73"/>
-[...15 lines deleted...]
-      2) вносит Президенту предложения:</w:t>
+    <w:bookmarkStart w:name="z246" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в целях реализации права законодательной инициативы Президента Республики Казахстан организует разработку, а также осуществляет правовую и иную экспертизу проектов законов, обеспечивает их внесение в Курултай и представляет их в Курултае;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z75" w:id="74"/>
-[...15 lines deleted...]
-      по определению приоритетности рассмотрения Парламентом проектов законов;</w:t>
+    <w:bookmarkStart w:name="z247" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вносит Президенту Республики Казахстан предложения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z76" w:id="75"/>
-[...15 lines deleted...]
-      об участии на совместных или раздельных заседаниях Палат Парламента;</w:t>
+    <w:bookmarkStart w:name="z248" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по определению приоритетности рассмотрения Курултаем проектов законов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z77" w:id="76"/>
-[...15 lines deleted...]
-      по проведению встреч Президента с руководством Парламента, партийных фракций и депутатских групп, отдельными депутатами Парламента;</w:t>
+    <w:bookmarkStart w:name="z249" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об участии на заседаниях Курултая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z78" w:id="77"/>
-[...15 lines deleted...]
-      3) осуществляет правовую и иную экспертизу законов Республики Казахстан, вносимых на подпись Президенту;</w:t>
+    <w:bookmarkStart w:name="z250" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по проведению встреч Президента Республики Казахстан с руководством Курултая, партийных фракций и депутатских групп, отдельными депутатами Курултая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z79" w:id="78"/>
-[...15 lines deleted...]
-      4) обеспечивает по решению Президента возврат законов или отдельных их статей в Парламент для повторного обсуждения и голосования;</w:t>
+    <w:bookmarkStart w:name="z251" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет правовую и иную экспертизу законов Республики Казахстан, вносимых на подпись Президенту Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z80" w:id="79"/>
-[...15 lines deleted...]
-      5) представляет интересы Президента в Парламенте, в том числе позицию Президента в Парламенте по возражениям к законам, представленным на подпись;</w:t>
+    <w:bookmarkStart w:name="z252" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает по решению Президента Республики Казахстан возврат законов или отдельных их статей в Курултай для повторного обсуждения и голосования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z81" w:id="80"/>
-[...15 lines deleted...]
-      6) регулярно информирует Президента о состоянии законодательного процесса в Парламенте и рассматриваемых им вопросах, разъясняет позицию Президента по проектам законов.</w:t>
+    <w:bookmarkStart w:name="z253" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представляет интересы Президента Республики Казахстан в Курултае, в том числе позицию Президента Республики Казахстан в Курултае по возражениям к законам, представленным на подпись;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z254" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) регулярно информирует Президента Республики Казахстан о состоянии законодательного процесса в Курултае и рассматриваемых им вопросах, разъясняет позицию Президента по проектам законов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 15 с изменением, внесенным Указом Президента РК от 05.05.2017 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 471</w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 15 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="81"/>
-[...35 lines deleted...]
-      1) организует и обеспечивает проведение в установленном порядке оценку эффективности деятельности министерств;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Для обеспечения реализации полномочий Президента Республики Казахстан в отношении Правительства Администрация выполняет следующие функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z84" w:id="83"/>
-[...15 lines deleted...]
-      2) вносит Президенту предложения:</w:t>
+    <w:bookmarkStart w:name="z255" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует и обеспечивает проведение в установленном порядке оценки эффективности деятельности министерств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z85" w:id="84"/>
+    <w:bookmarkStart w:name="z256" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вносит Президенту Республики Казахстан предложения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z257" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о совершенствовании структуры Правительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z86" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z258" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о даче поручений Правительству;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z89" w:id="87"/>
-[...15 lines deleted...]
-      о необходимости председательствования Президента на заседаниях Правительства по особо важным вопросам;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об издании актов, в соответствии с которыми на Правительство возлагается осуществление исполнительных функций, кроме тех, что установлены Конституцией Республики Казахстан и законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z90" w:id="88"/>
-[...15 lines deleted...]
-      3) согласовывает проекты решений Правительства, выработанные на заседаниях Правительства под председательством Президента;</w:t>
+    <w:bookmarkStart w:name="z260" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о необходимости председательствования Президента Республики Казахстан на заседаниях Правительства по особо важным вопросам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:bookmarkStart w:name="z261" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) согласовывает проекты решений Правительства, выработанные на заседаниях Правительства под председательством Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z262" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обеспечивает согласование проектов актов Правительства и государственных органов в случаях, установленных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z263" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в установленном порядке проводит правовую и иную экспертизу и согласовывает разработанные Правительством проекты законов до их внесения в Курултай.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...19 lines deleted...]
-        <w:t>№ 815</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...2840 lines deleted...]
-    <w:bookmarkStart w:name="z201" w:id="191"/>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">17. Для обеспечения реализации полномочий Президента Республики Казахстан в отношении Конституционного Суда Администрация осуществляет функцию по подготовке обращений Президента Республики Казахстан в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 46 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Для обеспечения реализации полномочий Президента Республики Казахстан в отношении судов и судей Администрация выполняет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z264" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает деятельность Президента Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z265" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при назначении Президентом Республики Казахстан по рекомендации Высшего Судебного Совета на должность Председателя Верховного Суда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z266" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при освобождении Президентом Республики Казахстан от должности Председателя Верховного Суда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z267" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при назначении Президентом Республики Казахстан на должность и освобождении от должности Председателя Высшего Судебного Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z268" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по представлению Курултаю для избрания на должности и освобождения от должностей судей Верховного Суда по рекомендации Высшего Судебного Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z269" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при назначении Президентом Республики Казахстан по рекомендации Высшего Судебного Совета на должности и освобождении от должностей председателей и судей местных и других судов, председателей коллегий соответствующих судов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z270" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при принятии основанного на заключении Высшего Судебного Совета решения о даче согласия на содержание судьи под стражей, его привод, применение к нему мер административного взыскания, налагаемых в судебном порядке, привлечение его к уголовной ответственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z271" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вносит Президенту Республики Казахстан предложения по совершенствованию судебной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Для обеспечения реализации полномочий Президента Республики Казахстан в отношении Центральной избирательной комиссии Администрация выполняет функцию по внесению предложений Президенту Республики Казахстан о совершенствовании избирательной системы Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Для обеспечения реализации полномочий Президента Республики Казахстан в отношении местных представительных и исполнительных органов, акимов столицы, областей, городов республиканского значения и в сфере региональной политики Администрация выполняет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z272" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует оценку эффективности деятельности местных исполнительных органов столицы, областей и городов республиканского значения и обеспечивает ее проведение в установленном порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z273" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проводит мониторинг и анализ социально-экономического развития регионов и информирует Президента Республики Казахстан о положении дел в регионах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z274" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществляет контроль за проведением отчетных встреч руководителей местных исполнительных органов с населением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z275" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносит предложения Президенту Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z276" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о совершенствовании деятельности акимов и местных исполнительных органов столицы, областей и городов республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z277" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по стратегии и программам регионального развития, конструктивной совместной работе местных представительных и исполнительных органов, их взаимодействию с центральными органами страны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z278" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при необходимости по вопросу досрочного прекращения полномочий маслихата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Для обеспечения реализации полномочий Президента Республики Казахстан в отношении государственных органов, ему непосредственно подчиненных и подотчетных (согласно утвержденному перечню), Администрация выполняет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z279" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует оценку эффективности деятельности этих государственных органов и обеспечивает ее проведение в установленном порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z280" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вносит предложения Президенту Республики Казахстан о совершенствовании деятельности, об образовании, упразднении и реорганизации этих государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z281" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает координацию и контроль деятельности этих государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Для обеспечения реализации иных полномочий Президента Республики Казахстан Администрация выполняет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z282" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает неприкосновенность чести и достоинства Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z283" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вносит Президенту Республики Казахстан предложения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z284" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по обеспечению согласованного функционирования всех ветвей государственной власти, совершенствованию деятельности государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z285" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по награждению государственными наградами, присвоению почетных званий, высших воинских и иных званий, высших классных чинов, высших дипломатических рангов, квалификационных классов; лишению названных наград, званий, чинов, рангов и классов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z286" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по вопросам гражданства Республики Казахстан, сохранения и выхода из него, восстановления в гражданстве Республики, предоставления политического убежища;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z287" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивает осуществление Президентом Республики Казахстан помилования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z288" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает подготовку проекта Послания Президента Республики Казахстан народу Казахстана о положении в стране и основных направлениях внутренней и внешней политики Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z289" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет информационно-аналитическое и протокольно-организационное обеспечение деятельности Президента Республики Казахстан, в том числе проведение мероприятий с его участием;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z290" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организует и участвует в разработке актов Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z291" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет согласование Системы государственного планирования Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z292" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет контроль за реализацией государственными органами государственной политики, исполнением актов и поручений Президента Республики Казахстан, Вице-Президента, в том числе путем проведения проверок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z293" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет координацию и руководство деятельностью отдельных государственных органов и организаций в установленном порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z294" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) разъясняет проводимую Президентом Республики Казахстан внутреннюю и внешнюю политику, обеспечивает освещение деятельности Президента Республики Казахстан в средствах массовой информации, взаимодействие с ними Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z295" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) ведет регистрацию подписанных Президентом Республики Казахстан законов, а также актов, изданных Президентом Республики Казахстан, обеспечивает их публикацию, рассылку и хранение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z296" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) рассматривает обращения физических и юридических лиц, поступающие в адрес Президента Республики Казахстан, проводит их анализ, организует и осуществляет прием граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z297" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) обеспечивает подготовку рассмотрения у Президента Республики Казахстан результатов деятельности Правительства, центральных государственных органов, местных исполнительных органов столицы, областей и городов республиканского значения, должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z298" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществляет документационное обеспечение Президента Республики Казахстан, в том числе путем организации надлежащего документооборота, внедрения и развития информационных технологий, деятельности официального интернет-ресурса Президента Республики Казахстан, контроля за соблюдением правил делопроизводства и расширения сферы применения государственного языка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z299" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) осуществляет информационно-аналитическое, организационное и документационное обеспечение деятельности Вице-Президента, консультативно-совещательных органов при Президенте Республики Казахстан, контроль за исполнением их решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z300" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществляет иные функции, установленные законодательством Республики Казахстан и (или) определяемые Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 22 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Организация деятельности Администрации и полномочия ее должностных лиц и сотрудников</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 4 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В состав Администрации входят Руководитель Администрации Президента Республики Казахстан (далее – Руководитель Администрации), первый заместитель и заместители Руководителя Администрации, Секретарь Совета Безопасности Республики Казахстан, помощники Президента Республики Казахстан, начальник Канцелярии Президента Республики Казахстан, советники Президента Республики Казахстан, руководители структурных подразделений и иные сотрудники Администрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции Указа Президента РК от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Администрацию возглавляет Руководитель Администрации, который назначается на должность и освобождается от должности Президентом Республики Казахстан и работает под его непосредственным руководством, ему подотчетен и подконтролен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z301" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель Администрации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z302" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представляет на утверждение Президенту Республики Казахстан положение об Администрации, вносит предложения по структуре и штатной численности Администрации, утверждает штатное расписание Администрации, вносит в него изменения в пределах утвержденной штатной численности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z303" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) координирует работу своих первого заместителя и заместителей, помощников и советников Президента Республики Казахстан, организует и направляет работу структурных подразделений Администрации, обеспечивает взаимодействие с государственными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z304" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по согласованию с Президентом Республики Казахстан утверждает распределение обязанностей между своими первым заместителем и заместителями, начальником Канцелярии, помощниками и советниками Президента Республики Казахстан (далее – Распределение);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z305" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносит на рассмотрение Президента Республики Казахстан предложения о назначении на должности и освобождении от должностей своих первого заместителя и заместителей, помощников и советников Президента Республики Казахстан, руководителей структурных подразделений Администрации, за исключением руководителей отдельных секретариатов Администрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z306" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) назначает на должности и освобождает от должностей руководителей отдельных секретариатов Администрации, заместителей руководителей структурных подразделений Администрации, государственных инспекторов, заведующих секторами и иных административных государственных служащих Администрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z307" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) утверждает положения о структурных подразделениях Администрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z308" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) координирует работу по контролю за исполнением и соблюдением актов Президента Республики Казахстан, исполнением его поручений, прохождением документов в Администрации в этих целях, а также по вопросам подготовки мероприятий с участием Президента Республики Казахстан, в том числе проводит совещания с руководящими работниками Администрации и приглашением руководителей соответствующих государственных органов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z309" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) представляет на подпись Президенту Республики Казахстан законы, принятые Курултаем, проекты указов, распоряжений и на рассмотрение другие адресуемые Президенту Республики Казахстан документы и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z310" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) издает приказы Администрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z311" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) устанавливает внутренний трудовой распорядок в Администрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z312" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) утверждает план финансирования Администрации и в ее пределах распоряжается финансовыми средствами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z313" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) подписывает служебную документацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z314" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) поощряет сотрудников Администрации и налагает на них дисциплинарные взыскания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z315" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) направляет служащих Администрации в командировки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z316" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) вправе образовывать межведомственные рабочие группы, привлекать к работе по исполнению поручений Президента Республики Казахстан должностных лиц государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z317" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) контролирует исполнение в Администрации законодательства Республики Казахстан о государственной службе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z318" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) обеспечивает на постоянной основе связь Администрации с Курултаем, рабочими органами и Аппаратом Курултая, Правительством и Аппаратом Правительства, Конституционным Судом, Верховным Судом, Высшим Судебным Советом, Центральной избирательной комиссией, государственными органами, непосредственно подчиненными и подотчетными Президенту, министерствами, акимами, маслихатами столицы, областей и городов республиканского значения, политическими партиями и иными общественными объединениями, средствами массовой информации, физическими и юридическими лицами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z319" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) вправе присутствовать на открытых и закрытых заседаниях Курултая;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z320" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) вправе участвовать в заседаниях Правительства, коллегий центральных исполнительных органов, государственных органов, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, и консультативно-совещательных органов при Президенте, заседаниях Высшего Судебного Совета, Қазақстан Халық Кеңесінің Төралқасы и сессиях Қазақстан Халық Кеңесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z321" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) организует и обеспечивает реализацию кадровой политики Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z322" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) вносит Президенту Республики Казахстан предложения по кандидатам, назначаемым на руководящие должности Президентом Республики Казахстан или по его представлению, а также обеспечивает согласование с Президентом Республики Казахстан кандидатур, предлагаемых к назначению на руководящие должности Правительством, иными государственными органами и должностными лицами государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z323" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) вправе делегировать выполнение отдельных своих полномочий иным руководящим должностным лицам Администрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z324" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) осуществляет другие полномочия, предусмотренные настоящим положением, а также возложенные на него Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 24 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными Указом Президента РКот 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1343</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В случае отсутствия Руководителя Администрации его обязанности исполняет первый заместитель или один из заместителей, определяемый Руководителем Администрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 – в редакции Указа Президента РК от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Первый заместитель и заместители Руководителя Администрации, помощники и советники Президента, руководители структурных подразделений Администрации, за исключением руководителей отдельных секретариатов Администрации, назначаются на должности и освобождаются от должностей Президентом по представлению Руководителя Администрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 - в редакции Указа Президента РК от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Первый заместитель и заместители Руководителя Администрации, начальник Канцелярии Президента Республики Казахстан, помощники и советники Президента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z325" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организуют исполнение актов и поручений Президента Республики Казахстан, Руководителя Администрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z326" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информируют Президента Республики Казахстан о положении дел в стране, обеспечивают его информационно-аналитическими материалами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z327" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) координируют деятельность государственных органов по вопросам, входящим в их компетенцию согласно Распределению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z328" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляют координацию деятельности структурных подразделений Администрации согласно Распределению, обеспечивают их взаимодействие с государственными органами и иными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z329" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляют иные функции, установленные Президентом Республики Казахстан и Руководителем Администрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Советники Президента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z330" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) информируют Президента Республики Казахстан о положении дел в курируемой сфере, обеспечивают его информационно-аналитическими материалами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z331" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляют иные функции, установленные Президентом Республики Казахстан и Руководителем Администрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Президент Республики Казахстан в зависимости от первоочередности и важности задач может возложить на первого заместителя и заместителей Руководителя Администрации Президента Республики Казахстан, своих помощников и советников иные задачи и полномочия, отличные от тех, что предусмотрены настоящим Положением. Президент Республики Казахстан определяет количество и направления деятельности своих помощников и советников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Руководители структурных подразделений Администрации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z176" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организуют выполнение задач, возложенных на структурные подразделения, своевременное и исчерпывающее исполнение актов и поручений Президента Республики Казахстан, поручений Руководителя Администрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z177" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) распределяют обязанности между своими заместителями, утверждают должностные инструкции административных государственных служащих структурного подразделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z178" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечивают организацию труда и надлежащую трудовую дисциплину, а также отвечают за ведение делопроизводства в соответствии с правилами, установленными в Администрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z179" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносят представление о назначении на должность и освобождении от должности, поощрении и наложении дисциплинарного взыскания на сотрудника возглавляемого им структурного подразделения Администрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z180" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вправе в установленном порядке пользоваться информационными банками данных, имеющимися в распоряжении государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z181" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вправе участвовать в заседаниях Правительства, коллегий государственных и консультативно-совещательных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z182" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) вправе вести с государственными органами, должностными лицами и организациями служебную переписку по вопросам, отнесенным к ведению структурных подразделений Администрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z183" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляют иные функции, установленные Президентом Республики Казахстан и руководством Администрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Сотрудники Администрации являются государственными служащими, наделенными полномочиями по решению задач, стоящих перед Администрацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z185" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Для реализации предусмотренных настоящим положением функций Администрация вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z186" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) давать поручения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z238" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместителям Премьер-Министра Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z239" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аппарату Правительства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z240" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      министерствам и иным центральным исполнительным органам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z241" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акимам столицы, областей и городов республиканского значения Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z242" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Верховному Суду, Генеральной прокуратуре, Комитету национальной безопасности – по вопросам, не связанным соответственно с отправлением правосудия, осуществлением функций уголовного преследования, дознания, предварительного следствия и оперативно-розыскной деятельности; Судебной администрации Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z243" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Высшему Судебному Совету Республики Казахстан по вопросам, не связанным с отбором кандидатов на судейские должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z244" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Национальному Банку, Высшей аудиторской палате Республики Казахстан, иным государственным органам, непосредственно подчиненным и подотчетным Президенту Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z201" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>2) запрашивать и получать необходимую информацию, документы и иные материалы от государственных органов и должностных лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z193" w:id="192"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z193" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На поручения и запросы Администрации по представлению необходимой информации, документов и иных материалов, которые являются обязательными для государственных органов и должностных лиц, дается ответ в двухнедельный срок со дня их получения, если Администрацией не будут установлены иные сроки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z196" w:id="195"/>
-[...15 lines deleted...]
-      5) разрабатывать рекомендации по устранению выявленных нарушений, фактов несоблюдения законов Республики Казахстан, актов Президента Республики и неисполнения его поручений;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) координировать и контролировать деятельность соответствующих государственных органов и должностных лиц, организовывать соответствующие проверки исполнения актов и поручений Президента Республики Казахстан и его Администрации, в том числе на предмет соответствия актов Правительства, центральных и местных государственных органов, акимов и иных должностных лиц государства Конституции Республики Казахстан, законам Республики Казахстан и актам Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z197" w:id="196"/>
+    <w:bookmarkStart w:name="z195" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) требовать устранения выявленных нарушений и недостатков в ходе исполнения законов Республики Казахстан, актов и поручений Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z196" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) разрабатывать рекомендации по устранению выявленных нарушений, фактов несоблюдения законов Республики Казахстан, актов Президента Республики Казахстан и неисполнения его поручений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z197" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) заслушивать устные и истребовать письменные объяснения соответствующих должностных лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z202" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z198" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) систематически докладывать Президенту Республики Казахстан о результатах проводимых Администрацией проверок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z202" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полномочиями, предусмотренными подпунктами 1), 2), 3), 4), 5), 6) и 7) настоящего пункта, обладают Руководитель Администрации и его первый заместитель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z199" w:id="199"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z199" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полномочиями, предусмотренными подпунктами 1), 2), 3), 4), 5), 6) и 7) настоящего пункта, за исключением абзаца второго подпункта 1), обладают: Секретарь Совета Безопасности, начальник Канцелярии Президента, помощники Президента, советники Президента. При этом указанные должностные лица вправе давать поручения должностному лицу, осуществляющему функции Заместителя Премьер-Министра и Руководителя Аппарата Правительства Республики Казахстан по совместительству.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z200" w:id="200"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z200" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полномочиями, предусмотренными подпунктами 2) - 7) настоящего пункта, обладают руководители структурных подразделений Администрации, государственные инспекторы Администрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6423,50 +7349,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 779</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 06.01.2025); от 26.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 975</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -6584,93 +7530,93 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 11 марта 2008 года № 552</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="201"/>
+    <w:bookmarkStart w:name="z38" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПЕРЕЧЕНЬ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>государственных органов, непосредственно подчиненных и</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>подотчетных Президенту Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z224" w:id="202"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z224" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень с изменениями, внесенными указами Президента РК от 19.05.2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6925,51 +7871,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 927</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7646,55 +8592,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>