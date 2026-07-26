--- v0 (2025-11-26)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="97c3a79" w14:textId="97c3a79">
+    <w:p w14:paraId="ed15cd9" w14:textId="ed15cd9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1247,2338 +1247,2370 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="19"/>
-[...15 lines deleted...]
-      5. Претенденты оформляют и представляют материалы на бумажном и электронном носителях местным исполнительным органам областей, городов республиканского значения и столицы в соответствии с настоящими правилами.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Претенденты оформляют и представляют материалы на бумажном и электронном носителях местным исполнительным органам столицы, областей и городов республиканского значения в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. К участию в конкурсе допускаются претенденты, которые: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществляют деятельность не менее трех лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не находятся в стадии ликвидации, не признаны банкротом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не имеют не устраненных нарушений трудового законодательства Республики Казахстан, в том числе просроченную задолженность по заработной плате и другим выплатам работникам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не имеют коллективно-трудовых споров с работниками;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляют социальную и благотворительную деятельность на территории Республики Казахстан, которая не должна быть направлена на поддержку политических, профсоюзных и религиозных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в заявке на участие в конкурсе указали достоверные сведения, а также в полном объеме представили документы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 в редакции Указа Президента РК от 30.09.2019 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции Указа Президента РК от 01.08.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 873</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Организаторы обеспечивают: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) равные условия для всех претендентов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) конфиденциальность информации, представляющей коммерческую тайну; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) неразглашение сведений о результатах конкурса ранее даты их официального объявления. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сроки проведения конкурса:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) январь – объявление о начале конкурса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) до 1 июля ежегодно – прием местными исполнительными органами заявок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) до 1 октября ежегодно – направление местными исполнительными органами в Министерство труда и социальной защиты населения Республики Казахстан предварительных заключений комиссии столицы, областных комиссий и комиссий городов республиканского значения по социальному партнерству и регулированию социальных и трудовых отношений, заявок претендентов на участие в конкурсе в одном экземпляре;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) декабрь – подведение итогов, награждение победителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 в редакции Указа Президента РК от 01.08.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 873</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменениями, внесенными указами Президента РК от 17.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 911</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 01.06.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 57</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 30.09.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Местный исполнительный орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разрабатывает и утверждает план мероприятий по проведению конкурса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формирует экспертную рабочую группу для оценки заявок претендентов, в состав которой входят представители палаты предпринимателей столицы, областей и городов республиканского значения, территориальных объединений профессиональных союзов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организует информирование организаций о порядке проведения конкурса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) чествует победителей регионального этапа конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции Указа Президента РК от 01.08.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 873</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменениями, внесенными указами Президента РК от 30.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Для участия в конкурсе претенденты направляют местным исполнительным органам материалы в двух экземплярах, которые включают в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) заполненную заявку согласно приложению к настоящим правилам; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) отчет претендента, представляющий собой самооценку уровня его деятельности и конкретных результатов по корпоративной социальной ответственности. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В отчет претендента должны быть включены: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      история юридического или физического лица; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      организационная структура; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      иная дополнительная информация; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) приложение к отчету (копия коллективного договора и иные документы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анкету, заполненную по форме, установленной Министерством труда и социальной защиты населения Республики Казахстан, и размещенную на его интернет-ресурсе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными указами Президента РК от 16.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1029</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); от 01.08.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 873</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 17.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 911</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 01.06.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 57</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Критерии, характеризующие возможности и результаты деятельности претендента, определяются организаторами конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z56" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11-1. Местный исполнительный орган запрашивает у соответствующих государственных органов информацию, подтверждающую достоверность сведений, указанных претендентами в заявках на участие в конкурсе, и проверяет претендентов на предмет соответствия требованиям, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении несоответствия требованиям, предъявляемым к претендентам, направляется письменное уведомление об отклонении заявки на участие в конкурсе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 11-1 в соответствии с Указом Президента РК от 01.08.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 873</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11-2. Экспертные рабочие группы на основании критериев, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих правил, проводят оценку заявок претендентов и готовят экспертные заключения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 11-2 в соответствии с Указом Президента РК от 01.08.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 873</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-3. Комиссии столицы, областные комиссии и комиссии городов республиканского значения по социальному партнерству и регулированию социальных и трудовых отношений на основании заключений экспертных рабочих групп формируют предварительное заключение и определяют победителей регионального этапа конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местные исполнительные органы направляют предварительные заключения комиссии столицы, областных комиссий и комиссий городов республиканского значения по социальному партнерству и регулированию социальных и трудовых отношений, заявки претендентов на участие в конкурсе в Министерство труда и социальной защиты населения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 11-3 в соответствии с Указом Президента РК от 01.08.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 873</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. После рассмотрения предварительных заключений комиссии столицы, областных комиссий и комиссий городов республиканского значения по социальному партнерству и регулированию социальных и трудовых отношений Министерство труда и социальной защиты населения Республики Казахстан формирует итоговое заключение и представляет его с материалами претендентов на рассмотрение Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Комиссия на основании представленных материалов определяет победителей и принимает решение о присуждении званий лауреатов конкурса по следующим номинациям: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z27" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Лучшее социально ответственное предприятие".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В данной номинации рассматривается деятельность претендентов, реализующих социальные программы, направленные на поддержку собственного персонала, социальную адаптацию людей с ограниченными возможностями и улучшение благосостояния общества в целом (организация оплаты труда и социальных выплат, системы профессиональной подготовки и переподготовки кадров, трудоустройство наибольшего количества людей с ограниченными возможностями и так далее);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Лучшее предприятие в области охраны труда".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В данной номинации рассматривается деятельность претендентов, создающих условия труда, позволяющие сохранить здоровье работников в процессе трудовой деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "Лучший коллективный договор".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В данной номинации рассматриваются коллективные договоры, значительно улучшающие и укрепляющие трудовые и социальные права работников, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "За вклад в экологию".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В данной номинации рассматривается деятельность претендентов, значительно отличившихся в реализации природоохранных (экологических) программ, мероприятий и проектов, направленных на улучшение состояния окружающей среды, переработки и утилизации отходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В конкурсе учреждается специальная премия "Лучший социальный проект года".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z64" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В данной специальной премии рассматриваются социальные проекты, реализуемые бизнесом, способствующие занятости и (или) улучшению условий жизни социально-уязвимых и малообеспеченных слоев населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным указами Президента РК от 16.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1029</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2011); от 01.08.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 873</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 30.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="20"/>
-[...126 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1. Гран-при - высшая награда конкурса присваивается претенденту, добившемуся наиболее высоких результатов в работе и реализации принципов корпоративной социальной и экологической ответственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z65" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гран-при присуждается в категориях "Субъект крупного предпринимательства" и "Субъект малого и среднего предпринимательства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции Указа Президента РК от 01.08.2014 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 13-1 в соответствии с Указом Президента РК от 16.07.2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1029</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); с изменением, внесенным Указом Президента РК от 30.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Лауреатам конкурса вручаются соответствующий диплом, эмблема и отличительный знак (статуэтка). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z31" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Церемония награждения лауреатов конкурса проводится ежегодно в торжественной обстановке. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z32" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Публикация в средствах массовой информации объявления о проведении конкурса, достижений его претендентов в решении социальных вопросов, процедуры награждения победителей конкурса, а также списка лауреатов осуществляется при содействии Министерства культуры и информации Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции Указа Президента РК от 03.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1. Местные исполнительные органы столицы, областей и городов республиканского значения обеспечивают освещение в местных средствах массовой информации процесса проведения регионального этапа конкурса и опубликование списка претендентов, рекомендуемых для участия в республиканском этапе конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 16-1 в соответствии с Указом Президента РК от 01.08.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 873</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="21"/>
-[...162 lines deleted...]
-      4) декабрь – подведение итогов, награждение победителей.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-2. Организаторы и местные исполнительные органы столицы, областей и городов республиканского значения организуют распространение лучшего опыта социальной ответственности на примере победителей конкурса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 в редакции Указа Президента РК от 01.08.2014 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 16-2 в соответствии с Указом Президента РК от 01.08.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 873</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменениями, внесенными указами Президента РК от 17.09.2014 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="23"/>
-[...1417 lines deleted...]
-      15. Церемония награждения лауреатов конкурса проводится ежегодно в торжественной обстановке. </w:t>
+    <w:bookmarkStart w:name="z33" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Лауреаты конкурса получают право использования эмблемы конкурса в рекламных целях в течение трех лет после присуждения этого звания. Не допускается повторное выдвижение на соискание звания лауреата конкурса в течение двух лет после получения этого звания в определенной номинации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z32" w:id="42"/>
-[...304 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3809,88 +3841,88 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение в редакции Указа Президента РК от 30.09.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="46"/>
+    <w:bookmarkStart w:name="z67" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка участника конкурса по социальной ответственности бизнеса "Парыз"  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z68" w:id="47"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z68" w:id="43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Регистрационный номер ________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4480,70 +4512,70 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Подпись  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="48"/>
+    <w:bookmarkStart w:name="z91" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4622,1084 +4654,1122 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 23 января 2008 года N 523 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="49"/>
+    <w:bookmarkStart w:name="z34" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о Комиссии по присуждению званий лауреатов конкурса по социальной ответственности бизнеса "Парыз"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z35" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 1 в редакции Указа Президента РК от 30.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Комиссия по присуждению званий лауреатов конкурса по социальной ответственности бизнеса "Парыз" (далее - Комиссия) формируется из числа руководителей центральных государственных органов, республиканских объединений работников и республиканских объединений работодателей. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностной состав Комиссии утверждается Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным Указом Президента РК от 22.07.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Комиссия в своей деятельности руководствуется Конституцией, законами Республики Казахстан, актами Президента Республики Казахстан и иными нормативными правовыми актами Республики Казахстан, а также настоящим положением. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z38" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и права Комиссии</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z35" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 2 в редакции Указа Президента РК от 30.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Задачами Комиссии являются: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) рассмотрение материалов претендентов на звание лауреата конкурса по социальной ответственности бизнеса "Парыз" (далее - претенденты); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) проведение оценки и отбор претендентов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) определение победителей конкурса (далее - лауреаты конкурса). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Комиссия имеет право: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) взаимодействовать с государственными органами и иными организациями, а также общественными объединениями; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) запрашивать и получать от организаторов конкурса дополнительные материалы, необходимые для реализации задач Комиссии; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) иные права, необходимые для осуществления возложенных на Комиссию задач. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...18 lines deleted...]
-      Сноска. Заголовок главы 1 в редакции Указа Президента РК от 30.09.2019 </w:t>
+        <w:t xml:space="preserve"> Глава 3. Организация деятельности Комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 3 в редакции Указа Президента РК от 30.09.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 177</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="51"/>
-[...34 lines deleted...]
-      Должностной состав Комиссии утверждается Президентом Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. В состав Комиссии входят: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) председатель Комиссии; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) заместитель председателя Комиссии; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) секретарь Комиссии; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) члены Комиссии. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Председатель Комиссии руководит ее деятельностью, председательствует на заседаниях, планирует ее работу, осуществляет общий контроль за реализацией ее решений. Во время отсутствия председателя Комиссии его функции выполняет заместитель. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Эмблема, диплом и отличительный знак (статуэтка), предусмотренные конкурсом, утверждаются председателем Комиссии. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Секретарь Комиссии представляет на рассмотрение членам Комиссии документы и материалы, подготовленные рабочим органом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z45" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Рабочим органом Комиссии является Министерство труда и социальной защиты населения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      На рабочий орган Комиссии возлагаются следующие функции: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) информирование о сроках и условиях проведения конкурсов через средства массовой информации и официальные веб-сайты организаторов конкурса; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рассмотрение предварительных заключений комиссии столицы, областных комиссий и комиссий городов республиканского значения по социальному партнерству и регулированию социальных и трудовых отношений, формирование итогового заключения и представление его и материалов претендентов на рассмотрение Комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) подготовка и организация заседаний Комиссии; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) организация церемонии награждения лауреатов конкурса; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) содействие распространению опыта лауреатов конкурса. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными указами Президента РК от 01.08.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 873</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 17.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 911</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 30.09.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>..</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="52"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="53"/>
+    <w:bookmarkStart w:name="z46" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Рабочий орган ежегодно определяет и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>утверждает</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> план мероприятий на соответствующий год по организации и проведению конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...357 lines deleted...]
-      6. Председатель Комиссии руководит ее деятельностью, председательствует на заседаниях, планирует ее работу, осуществляет общий контроль за реализацией ее решений. Во время отсутствия председателя Комиссии его функции выполняет заместитель. </w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции Указа Президента РК от 12.05.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Заседания Комиссии проводятся по мере необходимости, но не реже одного раза в полугодие. Заседание Комиссии считается правомочным при участии не менее двух третей от общего числа ее членов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:p>
-[...33 lines deleted...]
-      7. Секретарь Комиссии представляет на рассмотрение членам Комиссии документы и материалы, подготовленные рабочим органом. </w:t>
+    <w:bookmarkStart w:name="z48" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Решение о присуждении званий лауреатов конкурса принимается Комиссией путем проведения открытого голосования и считается принятым, если за него подано большинство голосов от общего количества членов Комиссии. В случае равенства голосов принятым считается решение, за которое проголосовал председатель. Решение оформляется протоколом заседания и подписывается всеми присутствующими членами Комиссии. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z45" w:id="60"/>
-[...15 lines deleted...]
-      8. Рабочим органом Комиссии является Министерство труда и социальной защиты населения Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Решение Комиссии публикуется в средствах массовой информации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Информация, содержащаяся в конкурсных материалах и полученная в ходе оценки, является конфиденциальной и не может быть использована в иных целях, кроме оценки претендента, без его письменного согласия. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:p>
-[...245 lines deleted...]
-        <w:t xml:space="preserve"> план мероприятий на соответствующий год по организации и проведению конкурса.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Решение о прекращении деятельности Комиссии принимается Президентом Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:p>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5778,80 +5848,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 23 января 2008 года № 523 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="66"/>
+    <w:bookmarkStart w:name="z52" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ДОЛЖНОСТНОЙ СОСТАВ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комиссии по присуждению званий лауреатов конкурса по социальной ответственности бизнеса "Парыз"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Состав Комиссии в редакции Указа Президента РК от 22.07.2011 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6023,212 +6093,426 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2020); от 03.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
-[...160 lines deleted...]
-                                </w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Руководитель Администрации Президента</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- председатель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр труда и социальной защиты населения Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- заместитель председателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Директор департамента труда и социального      </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+партнерства Министерства труда и социальной защиты населения Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- Секретарь Комиссии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>члены Комиссии:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -6302,69 +6586,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр туризма и спорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Председатель Комитета по социально-культурному развитию Сената Парламента Республики Казахстан (по согласованию)</w:t>
-[...17 lines deleted...]
-      Председатель Комитета по социально-культурному развитию Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
+      Председатель профильного комитета Курултая Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель правления Национальной палаты предпринимателей Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6444,55 +6710,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>