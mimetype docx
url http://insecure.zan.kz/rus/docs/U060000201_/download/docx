--- v0 (2025-11-13)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3bd5acd" w14:textId="3bd5acd">
+    <w:p w14:paraId="7568902" w14:textId="7568902">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7646,54 +7646,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       185. Очередность прибытия вновь назначенных послов определяется согласно дате и времени прибытия в Республику Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
     <w:bookmarkStart w:name="z552" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      186. На церемонии вручения верительных грамот присутствуют Руководитель Администрации Президента, Министр иностранных дел и помощник Президента по международным вопросам.</w:t>
+      186. На церемонии вручения верительных грамот присутствуют Руководитель Администрации Президента, Министр иностранных дел и советник Президента по международным вопросам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 186 - в редакции Указа Президента РК от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z553" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Мероприятия в дипломатических представительствах иностранных государств по случаю их национальных праздников</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
     <w:bookmarkStart w:name="z554" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -8209,71 +8271,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокольное старшинство должностных лиц Республики Казахстан при проведении внутригосударственных мероприятий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 с изменениями, внесенными Указом Президента РК от 12.02.2025 </w:t>
+      Сноска. Приложение 1 с изменениями, внесенными Указами Президента РК от 12.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 779</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 06.01.2025).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 06.01.2025); от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9970,1471 +10052,1548 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z622" w:id="398"/>
-[...62 lines deleted...]
-Помощники Президента (по дате назначения)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместители Руководителя Администрации Президента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z625" w:id="399"/>
+          <w:bookmarkStart w:name="z622" w:id="398"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>18.</w:t>
-[...36 lines deleted...]
-Начальник Канцелярии Президента</w:t>
+              <w:t>17.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="398"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Помощники Президента (по дате назначения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z628" w:id="400"/>
+          <w:bookmarkStart w:name="z625" w:id="399"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>19.</w:t>
-[...36 lines deleted...]
-Председатель Высшего Судебного Совета</w:t>
+              <w:t>18.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="399"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник Канцелярии Президента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z631" w:id="401"/>
-[...72 lines deleted...]
-              <w:t xml:space="preserve"> (вводится в действие с 06.01.2025).</w:t>
+          <w:bookmarkStart w:name="z628" w:id="400"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="400"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Председатель Высшего Судебного Совета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z634" w:id="402"/>
-[...62 lines deleted...]
-Заместитель Председателя Сената Парламента</w:t>
+          <w:bookmarkStart w:name="z631" w:id="401"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="401"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключен Указом Президента РК от 12.02.2025 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 779</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 06.01.2025).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z637" w:id="403"/>
+          <w:bookmarkStart w:name="z634" w:id="402"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>22.</w:t>
-[...36 lines deleted...]
-Заместитель Председателя Мажилиса Парламента</w:t>
+              <w:t>21.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="402"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместитель Председателя Сената Парламента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z640" w:id="404"/>
+          <w:bookmarkStart w:name="z637" w:id="403"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>23.</w:t>
-[...36 lines deleted...]
-Министр внутренних дел</w:t>
+              <w:t>22.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="403"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместитель Председателя Мажилиса Парламента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z643" w:id="405"/>
+          <w:bookmarkStart w:name="z640" w:id="404"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>24.</w:t>
-[...36 lines deleted...]
-Министр обороны</w:t>
+              <w:t>23.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="404"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр внутренних дел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z646" w:id="406"/>
+          <w:bookmarkStart w:name="z643" w:id="405"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>25.</w:t>
-[...36 lines deleted...]
-Министр иностранных дел</w:t>
+              <w:t>24.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="405"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр обороны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z649" w:id="407"/>
+          <w:bookmarkStart w:name="z646" w:id="406"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>26.</w:t>
-[...36 lines deleted...]
-Начальник Службы государственной охраны</w:t>
+              <w:t>25.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="406"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр иностранных дел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z652" w:id="408"/>
-[...72 lines deleted...]
-              <w:t xml:space="preserve"> (вводится в действие с 06.01.2025). </w:t>
+          <w:bookmarkStart w:name="z649" w:id="407"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="407"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник Службы государственной охраны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z655" w:id="409"/>
-[...62 lines deleted...]
-Председатели агентств, непосредственно подчиненных и подотчетных Президенту (по дате назначения)</w:t>
+          <w:bookmarkStart w:name="z652" w:id="408"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="408"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключен Указом Президента РК от 12.02.2025 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 779</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 06.01.2025). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z658" w:id="410"/>
+          <w:bookmarkStart w:name="z655" w:id="409"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>29.</w:t>
-[...36 lines deleted...]
-Руководитель Аппарата Правительства</w:t>
+              <w:t>28.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="409"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Председатели агентств, непосредственно подчиненных и подотчетных Президенту (по дате назначения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Министры (по дате назначения)</w:t>
+          <w:bookmarkStart w:name="z658" w:id="410"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="410"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководитель Аппарата Правительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30-1.</w:t>
-[...35 lines deleted...]
-Советники Президента</w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министры (по дате назначения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z664" w:id="411"/>
-[...62 lines deleted...]
-Акимы областей, городов республиканского значения и столицы (по дате назначения)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Советники Президента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z667" w:id="412"/>
+          <w:bookmarkStart w:name="z664" w:id="411"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="411"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акимы областей, городов республиканского значения и столицы (по дате назначения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z669" w:id="412"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13381,71 +13540,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокольное старшинство должностных лиц Республики Казахстан при проведении международных мероприятий </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 с изменениями, внесенными Указом Президента РК от 12.02.2025 </w:t>
+      Сноска. Приложение 2 с изменениями, внесенными Указами Президента РК от 12.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 779</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 06.01.2025).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 06.01.2025); от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -15241,1419 +15420,1593 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z781" w:id="449"/>
-[...62 lines deleted...]
-Помощник Президента по международным вопросам</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместители Руководителя Администрации Президента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z784" w:id="450"/>
+          <w:bookmarkStart w:name="z781" w:id="449"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>19.</w:t>
-[...36 lines deleted...]
-Помощники Президента (по дате назначения)</w:t>
+              <w:t>18.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="449"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключен Указом Президента РК от 08.01.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 1152</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z787" w:id="451"/>
+          <w:bookmarkStart w:name="z784" w:id="450"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20.</w:t>
-[...36 lines deleted...]
-Начальник Канцелярии Президента</w:t>
+              <w:t>19.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="450"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Помощники Президента (по дате назначения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z790" w:id="452"/>
+          <w:bookmarkStart w:name="z787" w:id="451"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>21.</w:t>
-[...36 lines deleted...]
-Чрезвычайные и полномочные послы (по дате назначения)</w:t>
+              <w:t>20.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="451"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник Канцелярии Президента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z793" w:id="453"/>
+          <w:bookmarkStart w:name="z790" w:id="452"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>22.</w:t>
-[...36 lines deleted...]
-Председатель Высшего Судебного Совета</w:t>
+              <w:t>21.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="452"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чрезвычайные и полномочные послы (по дате назначения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z796" w:id="454"/>
+          <w:bookmarkStart w:name="z793" w:id="453"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>23.</w:t>
-[...56 lines deleted...]
-              <w:t xml:space="preserve"> (вводится в действие с 06.01.2025).</w:t>
+              <w:t>22.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="453"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Председатель Высшего Судебного Совета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z799" w:id="455"/>
+          <w:bookmarkStart w:name="z798" w:id="454"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>24.</w:t>
-[...36 lines deleted...]
-Заместитель Председателя Сената Парламента</w:t>
+              <w:t>23.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="454"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключен Указом Президента РК от 12.02.2025 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 779</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 06.01.2025).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z802" w:id="456"/>
+          <w:bookmarkStart w:name="z799" w:id="455"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>25.</w:t>
-[...36 lines deleted...]
-Заместитель Председателя Мажилиса Парламента</w:t>
+              <w:t>24.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="455"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместитель Председателя Сената Парламента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z805" w:id="457"/>
+          <w:bookmarkStart w:name="z802" w:id="456"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>26.</w:t>
-[...36 lines deleted...]
-Министр обороны</w:t>
+              <w:t>25.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="456"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заместитель Председателя Мажилиса Парламента</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z808" w:id="458"/>
+          <w:bookmarkStart w:name="z805" w:id="457"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>27.</w:t>
-[...36 lines deleted...]
-Министр внутренних дел</w:t>
+              <w:t>26.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="457"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр обороны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z811" w:id="459"/>
+          <w:bookmarkStart w:name="z808" w:id="458"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>28.</w:t>
-[...36 lines deleted...]
-Начальник Службы государственной охраны</w:t>
+              <w:t>27.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="458"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министр внутренних дел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z814" w:id="460"/>
-[...72 lines deleted...]
-              <w:t xml:space="preserve"> (вводится в действие с 06.01.2025).</w:t>
+          <w:bookmarkStart w:name="z811" w:id="459"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="459"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник Службы государственной охраны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z817" w:id="461"/>
-[...62 lines deleted...]
-Председатели агентств, непосредственно подчиненных и подотчетных Президенту (по дате назначения)</w:t>
+          <w:bookmarkStart w:name="z814" w:id="460"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="460"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Исключен Указом Президента РК от 12.02.2025 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 779</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие с 06.01.2025).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z820" w:id="462"/>
+          <w:bookmarkStart w:name="z817" w:id="461"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>31.</w:t>
-[...36 lines deleted...]
-Руководитель Аппарата Правительства</w:t>
+              <w:t>30.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="461"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Председатели агентств, непосредственно подчиненных и подотчетных Президенту (по дате назначения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Министры (по дате назначения)</w:t>
+          <w:bookmarkStart w:name="z820" w:id="462"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="462"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководитель Аппарата Правительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министры (по дате назначения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 32-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Советник Президента по международным вопросам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32-2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>