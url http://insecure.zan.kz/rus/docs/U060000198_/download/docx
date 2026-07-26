--- v0 (2025-11-26)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="792bf47" w14:textId="792bf47">
+    <w:p w14:paraId="6c4e789" w14:textId="6c4e789">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -313,170 +313,168 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и Правительства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 14)</w:t>
-[...49 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>подпунктом 15)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 46 Конституции Республики Казахстан и подпунктом 3) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституционного закона Республики Казахстан "О Президенте Республики Казахстан" ПОСТАНОВЛЯЮ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции Указа Президента РК от 12.08.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1533,4586 +1531,4620 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 1 - в редакции Указа Президента РК от 12.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 621</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящее Положение о Комиссии по вопросам гражданства при Президенте Республики Казахстан (далее – Положение) разработано в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 14)</w:t>
-[...19 lines deleted...]
-        <w:t>подпунктами 4)</w:t>
+        <w:t>подпунктом 15)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 46 Конституции Республики Казахстан, подпунктами 3), 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и подпунктом 3) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституционного закона Республики Казахстан "О Президенте Республики Казахстан" и определяет порядок деятельности Комиссии по вопросам гражданства при Президенте Республики Казахстан (далее – Комиссия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Решение по вопросам изменения гражданства и предоставления политического убежища принимается Президентом Республики Казахстан на основании поданных на его имя ходатайств. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Президент Республики Казахстан может по своему усмотрению принимать решение по вопросам гражданства либо предоставления политического убежища. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Предварительное оформление необходимых материалов в этом случае и их дальнейшее рассмотрение осуществляются в порядке, предусмотренном пунктами </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5)</w:t>
-[...32 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего Положения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Изменение гражданства осуществляется в виде: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) приема в гражданство; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) восстановления в гражданстве; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) выхода из гражданства; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утраты гражданства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лишения гражданства.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции Указа Президента РК от 12.08.2024 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным Указом Президента РК от 05.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 471</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; внесены изменения на казахском языке, текст на русском языке не меняется в соответствии с Указом Президента РК от 01.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 952</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Утрата гражданства и лишение гражданства Республики Казахстан осуществляются в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Положение дополнено пунктом 4-1 в соответствии с Указом Президента РК от 05.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 471</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; в редакции Указа Президента РК от 01.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 952</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Политическое убежище предоставляется иностранным гражданам и лицам без гражданства, а также членам их семей, ищущим убежище и защиту от преследования или реальной угрозы стать жертвой преследования в стране своего гражданства и/или проживания за общественно-политическую деятельность, расовую или национальную принадлежность, религиозные убеждения, а также в случаях нарушения прав человека, предусмотренных нормами международного права. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Комиссия по вопросам гражданства при Президенте Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 2 - в редакции Указа Президента РК от 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 621</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Рассмотрение материалов по вопросам, связанным с гражданством и предоставлением политического убежища, осуществляется Комиссией, которая является консультативно-совещательным органом при Президенте Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции Указа Президента РК от 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
-[...246 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Состав Комиссии утверждается Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным Указом Президента РК от 05.05.2017 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">; внесены изменения на казахском языке, текст на русском языке не меняется в соответствии с Указом Президента РК от 01.07.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции Указа Президента РК от 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Комиссия состоит из председателя, его заместителя, секретаря и иных членов Комиссии. Возглавляет Комиссию Руководитель Администрации Президента Республики Казахстан. Заместителем председателя Комиссии является помощник Президента Республики Казахстан по правовым вопросам, секретарем – заведующий Государственно-правовым отделом Администрации Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В состав Комиссии входят по должности Председатель Комитета национальной безопасности Республики Казахстан, Министр иностранных дел Республики Казахстан, Министр внутренних дел Республики Казахстан, Министр юстиции Республики Казахстан, Министр труда и социальной защиты населения Республики Казахстан, председатель Комитета по охране прав детей Министерства просвещения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В состав Комиссии могут входить депутаты Курултая Республики Казахстан, представители неправительственных организаций и иные лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 в редакции Указа Президента РК от 13.03.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными указами Президента РК от 04.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 17.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 911</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 14.03.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 446</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 952</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 20.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 384</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="10"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. В случае отсутствия председателя на заседании Комиссии его обязанности возлагаются на заместителя председателя Комиссии. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Заседание Комиссии считается правомочным, если в нем принимают участие более половины ее членов. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. На заседаниях Комиссии могут присутствовать и выступать по обсуждаемым вопросам Председатель Конституционного Суда Республики Казахстан и Председатель Верховного Суда Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Положение дополнено пунктом 4-1 в соответствии с Указом Президента РК от 05.05.2017 </w:t>
-[...26 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции Указа Президента РК от 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Комиссия вправе приглашать на свои заседания представителей любых государственных органов и общественных объединений, других лиц для получения необходимой дополнительной информации по ходатайствам об изменении гражданства либо предоставлении политического убежища. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Комиссия имеет право истребовать по находящемуся в производстве делу дополнительные документы и материалы у соответствующих государственных органов, которые предоставляют необходимую информацию в установленный ею срок. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В своей деятельности Комиссия в установленном порядке может взаимодействовать с государственными органами, неправительственными организациями, а также с международными организациями. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. При рассмотрении вопроса об изменении гражданства или предоставлении политического убежища Комиссия всесторонне оценивает доводы заявителя, содержание представления, заключения государственных органов, иные документы и надлежаще оформленные свидетельские показания. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Решение Комиссии принимается большинством голосов от числа ее членов, присутствующих на заседании. При разделении голосов членов Комиссии поровну решающим является голос председательствующего. Решение Комиссии оформляется протоколом, подписываемым председателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 в редакции Указа Президента РК от 13.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 572</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Рабочим органом Комиссии является Государственно-правовой отдел Администрации Президента Республики Казахстан, который осуществляет: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) предварительное рассмотрение представленных материалов по вопросам гражданства или предоставления политического убежища, подготовку необходимых материалов со своим заключением для рассмотрения Комиссией и Президентом Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) контроль за своевременным исполнением указов Главы государства по вопросам изменения гражданства и предоставления политического убежища; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) обобщение практики применения законодательства по вопросам гражданства и предоставления политического убежища; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) иные полномочия, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> об Администрации Президента Республики Казахстан и настоящим Положением. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменениями, внесенными Указом Президента РК от 24.04.2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N 576 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок рассмотрения вопросов, связанных с гражданством Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 3 - в редакции Указа Президента РК от 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Лица, постоянно проживающие в Республике Казахстан, подают заявления по вопросам изменения гражданства в органы внутренних дел по месту своей регистрации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      К заявлению о приеме в казахстанское гражданство прилагаются: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      анкета-заявление по форме, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>утвержденной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министерством внутренних дел Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автобиография;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      четыре фотографии форматом 3,5x4,5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обязательство о соблюдении условий, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьей 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Закона Республики Казахстан "О гражданстве Республики Казахстан"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      документ об </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уплате</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственной пошлины или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>освобождении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от ее уплаты; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      справка об отсутствии или прекращении прежнего гражданства, выданная компетентным органом другого государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сертификат, подтверждающий знание государственного языка на элементарном уровне, основ Конституции Республики Казахстан, а также истории Казахстана в объеме, определяемом уполномоченным органом в области науки и высшего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      К ходатайству о восстановлении в гражданстве, помимо перечисленных документов, прилагаются документы, удостоверяющие бывшую принадлежность заявителя к гражданству Казахстана (свидетельство о рождении и др.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Помимо перечисленных документов представляют: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) лица, отвечающие требованиям перечня профессий и требований для лиц, в отношении которых устанавливается упрощенный порядок приема в гражданство Республики Казахстан, утвержденного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 6 июня 2005 года N 1587, - ходатайство профильного государственного органа; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) исключен Указом Президента РК от 13.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 572</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) лица, предусмотренные подпунктом 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьи 16 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Закона, документы, удостоверяющие степень родства с гражданами Республики Казахстан (свидетельство о рождении, свидетельство о браке и др.). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      К заявлению о выходе из казахстанского гражданства прилагаются: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>анкета-заявление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автобиография;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      три фотографии форматом 3,5x4,5;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      копии свидетельств о рождении детей и браке; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      справка из территориального департамента по делам обороны об освобождении лица призывного возраста от прохождения действительной воинской службы либо невозможности освобождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      справка с места работы, учебы, а также из территориального органа исполнительного производства о наличии или отсутствии неисполненных обязательств перед государством либо имущественных обязанностей, связанных с интересами граждан, государственных органов и организаций независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      документ об </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уплате</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственной пошлины или освобождении от ее уплаты. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Органы внутренних дел в отношении лица, ходатайствующего о выходе из гражданства, запрашивают сведения о привлечении его к уголовной ответственности в качестве обвиняемого либо отбывании им наказания по вступившему в законную силу приговору суда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При наличии у заявителя в Республике Казахстан супруга (супруги) или находящихся на его иждивении лиц он представляет нотариально удостоверенное заявление этих лиц об отсутствии материальных и других претензий. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменениями, внесенными указами Президента РК от 04.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 13.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 572</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Гражданин Республики Казахстан, постоянно проживающий за пределами страны, подает заявление о выходе из гражданства через загранучреждения Республики Казахстан с приложением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      анкеты-заявления, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>утвержденной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министерством иностранных дел Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      автобиографии; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      трех фотографий форматом 3,5x4,5; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      копий свидетельств о рождении детей и браке; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      документа об </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уплате </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">консульского сбора. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При наличии у заявителя в Республике Казахстан супруга (супруги) или находящихся на его иждивении лиц он представляет нотариально удостоверенное заявление этих лиц об отсутствии материальных и других претензий. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменениями, внесенными указами Президента РК от 04.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Ходатайство по вопросам изменения гражданства, удостоверенное нотариально, в отношении лиц, не достигших 18 лет, а также признанных недееспособными, подается их законными представителями, а в других государствах – удостоверенное загранучреждениями Республики Казахстан, вместе с копией свидетельства о рождении ребенка (усыновители, опекуны и попечители представляют копию решения местного исполнительного органа) либо с документом, удостоверяющим личность недееспособного лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Несовершеннолетние в возрасте от 14 до 18 лет к заявлению родителей прилагают нотариально удостоверенное, а в других государствах - удостоверенное загранучреждениями свое письменное согласие. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменением, внесенным Указом Президента РК от 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Заявления по вопросам изменения гражданства подлежат обязательной регистрации и рассмотрению. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае несоблюдения ходатайствующими лицами порядка представления документов органы внутренних или иностранных дел вправе приостановить оформление материалов до устранения недостатков с уведомлением заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 с изменением, внесенным Указом Президента РК от 04.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Органы внутренних дел по месту жительства заявителя направляют оформленные материалы в департаменты полиции столицы, областей и городов республиканского значения, которые согласовывают их с соответствующими органами национальной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z502" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материалы с мнением органов национальной безопасности департаменты полиции столицы, областей и городов республиканского значения направляют в Министерство внутренних дел Республики Казахстан, которое составляет свое заключение и представляет его вместе с материалами рабочему органу Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Загранучреждения Республики Казахстан направляют оформленные материалы со своим заключением в Министерство иностранных дел Республики Казахстан, которое после согласования с Комитетом национальной безопасности Республики Казахстан и составления заключения также представляет их рабочему органу Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции Указа Президента РК от 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Срок рассмотрения материалов по заявлениям об изменении гражданства в местных органах внутренних дел и национальной безопасности, загранучреждениях Республики Казахстан, Министерстве иностранных дел Республики Казахстан, Министерстве внутренних дел Республики Казахстан и Комитете национальной безопасности Республики Казахстан не должен превышать одного месяца в каждом из этих органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции Указа Президента РК от 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В случае реализации Президентом Республики Казахстан конституционного права решения вопросов гражданства по своему усмотрению рабочий орган Комиссии истребует у органов внутренних дел либо загранучреждений Республики Казахстан необходимые документы, в том числе ходатайство по вопросу изменения гражданства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции Указа Президента РК от 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Исполнение решений по вопросам гражданства в отношении лиц, постоянно проживающих в Республике Казахстан, возлагается на уполномоченный орган по документированию и регистрации населения, а в отношении лиц, проживающих за пределами Республики Казахстан, – на загранучреждения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство внутренних дел</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство иностранных дел</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан два раза в год предоставляют информацию рабочему органу Комиссии об исполнении решений по вопросам гражданства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 в редакции Указа Президента РК от 04.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Утрата гражданства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Раздел 4 исключен Указом Президента РК от 01.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 952</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок рассмотрения ходатайств о предоставлении политического убежища</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 5 - в редакции Указа Президента РК от 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Лицо, находящееся на территории Республики Казахстан, обращается с ходатайством о предоставлении политического убежища на имя Главы государства в органы внутренних дел по месту жительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Лицо, находящееся за пределами Казахстана, подает такое ходатайство через загранучреждения Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 с изменением, внесенным Указом Президента РК от 04.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       32. К ходатайству о предоставлении политического убежища прилагаются автобиография, фотографии, справка о состоянии здоровья, в том числе об обследовании на предмет заражения ВИЧ, письменное согласие детей в возрасте от 14 до 18 лет, а также другие документы, имеющие отношение к данному вопросу. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Территориальные подразделения органов внутренних дел и загранучреждения Республики Казахстан направляют материалы в Министерство внутренних дел Республики Казахстан, которое запрашивает мнения Министерства иностранных дел Республики Казахстан, Министерства труда и социальной защиты населения Республики Казахстан и Комитета национальной безопасности Республики Казахстан о целесообразности предоставления обратившемуся лицу политического убежища.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок рассмотрения материалов по ходатайству о предоставлении политического убежища не должен превышать трех месяцев со дня регистрации заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если рассмотрение материалов требует дополнительного изучения, срок принятия решения может быть продлен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции Указа Президента РК от 04.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменением, внесенным Указом Президента РК от 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       34. Ходатайствующий до решения вопроса по существу не реже двух раз в месяц отмечается по месту подачи заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ходатайствующий уведомляет органы внутренних дел об изменении места жительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министерство внутренних дел Республики Казахстан, его территориальные подразделения или загранучреждения Республики Казахстан в случае несоблюдения данного порядка вправе приостановить оформление материалов до выяснения обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 - в редакции Указа Президента РК от 04.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменением, внесенным Указом Президента РК от 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 621</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       35. Надлежаще оформленные материалы вместе с мотивированным заключением о возможности удовлетворения либо необходимости отклонения ходатайства Министерство внутренних дел Республики Казахстан представляет рабочему органу Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 в редакции Указа Президента РК от 04.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       36. Ходатайство о предоставлении политического убежища может быть отклонено, если лицо: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) преследуется за действия (или бездействие), признаваемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан преступлением, либо виновно в совершении действий, противоречащих целям и принципам Организации Объединенных Наций; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) привлечено в качестве обвиняемого по уголовному делу или в отношении его имеется вступивший в законную силу обвинительный приговор суда на территории Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) проживало в третьей стране, где ему не грозило преследование; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) предоставило заведомо ложные сведения или фальшивые документы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) имеет гражданство третьей страны, где оно не преследуется. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Комиссия по вопросам гражданства при Президенте Республики Казахстан</w:t>
-[...18 lines deleted...]
-      Сноска. Заголовок главы 2 - в редакции Указа Президента РК от 12.08.2024 </w:t>
+        <w:t xml:space="preserve"> Глава 6. Исполнение решений по вопросу предоставления политического убежища</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 6 - в редакции Указа Президента РК от 12.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 621</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Министерство внутренних дел Республики Казахстан или загранучреждение Республики Казахстан уведомляют о принятом Главой государства решении лицо, ходатайствующее о предоставлении политического убежища.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции Указа Президента РК от 12.08.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 - в редакции Указа Президента РК от 12.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 621</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       38. Лицу, которому предоставлено политическое убежище, и членам его семьи, достигшим 16-летнего возраста, Министерством внутренних дел Республики Казахстан выдаются свидетельства установленного образца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции Указа Президента РК от 12.08.2024 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 в редакции Указа Президента РК от 04.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       39. Лицам, пребывающим на территории Республики Казахстан, органы внутренних дел на основании свидетельства о предоставлении политического убежища оформляют вид на жительство.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 в редакции Указа Президента РК от 04.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 784</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       40. Право на политическое убежище утрачивается в случае: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) добровольного отказа от политического убежища в Республике Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) приобретения гражданства Республики Казахстан или другого государства; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) добровольного возвращения в страну своей гражданской принадлежности или выезда в третью страну; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утраты оснований, установленных пунктом настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      41. Лицо может быть лишено политического убежища Президентом Республики Казахстан в случае занятия деятельностью, противоречащей интересам национальной безопасности Республики Казахстан, целям и принципам Организации Объединенных Наций, либо если совершило умышленное преступление и в отношении его имеется вступивший в законную силу приговор суда. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Обжалование решений по вопросам гражданства и предоставления политического убежища</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 7 - в редакции Указа Президента РК от 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 621</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...3524 lines deleted...]
-       40. Право на политическое убежище утрачивается в случае: </w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      42. Решение по вопросам гражданства и предоставления политического убежища может быть пересмотрено Президентом Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:p>
-[...87 lines deleted...]
-      41. Лицо может быть лишено политического убежища Президентом Республики Казахстан в случае занятия деятельностью, противоречащей интересам национальной безопасности Республики Казахстан, целям и принципам Организации Объединенных Наций, либо если совершило умышленное преступление и в отношении его имеется вступивший в законную силу приговор суда. </w:t>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      43. Необоснованный отказ в приеме заявлений по вопросам гражданства или предоставления политического убежища, нарушение сроков рассмотрения заявлений, а также другие неправомерные действия должностных лиц, нарушающие порядок рассмотрения материалов и порядок исполнения решений по этим вопросам, могут быть обжалованы в вышестоящий в порядке подчиненности орган либо в суд. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
-[...94 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6204,80 +6236,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 10 октября 2006 года N 198</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комиссии по вопросам гражданства при Президенте Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Состав в редакции Указа Президента РК от 13.03.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6449,161 +6481,163 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 20.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 384</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Государственный советник Республики Казахстан - председатель</w:t>
+      Руководитель Администрации Президент Республики Казахстан – председатель</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник Президента Республики Казахстан по правовым вопросам – заместитель председателя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заведующий Государственно-правовым отделом Администрации Президента Республики Казахстан - секретарь</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       члены Комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...33 lines deleted...]
-      Имашева Снежанна Валерьевна - председатель Комитета по законодательству и судебно-правовой реформе Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель профильного комитета Курултая Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В состав Комиссии входят по должности Председатель Комитета национальной безопасности Республики Казахстан, Министр иностранных дел Республики Казахстан, Министр внутренних дел Республики Казахстан, Министр юстиции Республики Казахстан, Министр труда и социальной защиты населения Республики Казахстан, председатель Комитета по охране прав детей Министерства просвещения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6629,55 +6663,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>