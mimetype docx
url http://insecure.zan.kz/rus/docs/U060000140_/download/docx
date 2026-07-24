--- v0 (2025-10-14)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0c14ca9" w14:textId="0c14ca9">
+    <w:p w14:paraId="5a9cd19" w14:textId="5a9cd19">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -156,112 +156,182 @@
       "Собрании актов Президента</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       и Правительства"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 15) </w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">ПОСТАНОВЛЯЮ: </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 16)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 46 Конституции Республики Казахстан и подпунктом 3) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституционного закона Республики Казахстан "О Президенте Республики Казахстан" ПОСТАНОВЛЯЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1050,458 +1120,463 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящее положение о Комиссии по вопросам помилования при Президенте Республики Казахстан (далее - Положение) в соответствии с подпунктом 15) </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> пункта 2 статьи 33 Конституционного закона Республики Казахстан от 26 декабря 1995 года "О Президенте Республики Казахстан" определяет порядок деятельности Комиссии по вопросам помилования при Президенте Республики Казахстан (далее - Комиссия) и рассмотрения ходатайств о помиловании.</w:t>
+      1. Настоящее Положение о Комиссии по вопросам помилования при Президенте Республики Казахстан (далее – Положение) в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 16)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 46 Конституции Республики Казахстан, подпунктом 5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и подпунктом 3) пункта 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституционного закона Республики Казахстан "О Президенте Республики Казахстан" определяет порядок деятельности Комиссии по вопросам помилования при Президенте Республики Казахстан (далее – Комиссия) и рассмотрения ходатайств о помиловании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1– в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Помилование осуществляется Президентом Республики Казахстан на основании ходатайства лица, в отношении которого обвинительный приговор вступил в законную силу, а равно лица, отбывающего либо отбывшего на территории Республики Казахстан наказание, назначенное по приговору суда иностранного государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции Указа Президента РК от 22.04.2015 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции Указа Президента РК от 22.04.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1036</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Президент Республики Казахстан может по своему усмотрению - помиловать осужденного или лицо, отбывшее наказание. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными Указом Президента РК от 22.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1036</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ходатайство о помиловании может быть подано лишь после вступления в законную силу приговора (постановления) суда.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными Указом Президента РК от 22.04.2015 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции Указа Президента РК от 22.04.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1036</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Помилование осуществляется в виде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1692,342 +1767,394 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Комиссия по вопросам помилования</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>при Президенте Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Рассмотрение материалов о помиловании осуществляется Комиссией по вопросам помилования при Президенте Республики Казахстан (далее - Комиссия), которая является консультативно-совещательным органом при Президенте Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Состав Комиссии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">утверждается </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Президентом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Комиссию возглавляет председатель.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В состав Комиссии входят по должности помощник Президента Республики Казахстан по правовым вопросам, являющийся заместителем председателя, Уполномоченный по правам человека в Республике Казахстан, заместитель Генерального Прокурора, курирующий вопросы исполнения наказаний и реабилитации граждан, и заместитель Министра внутренних дел – председатель Комитета уголовно-исполнительной системы Министерства внутренних дел Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В состав Комиссии могут входить депутаты Курултая Республики Казахстан, представители неправительственных организаций и иные лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции Указа Президента РК от 09.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным Указом Президента РК от 20.10.2023 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными указами Президента РК от 20.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 384</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="17"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. В случае отсутствия председателя на заседании Комиссии его обязанности возлагаются на заместителя председателя Комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z18" w:id="18"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Заседание Комиссии считается правомочным, если в нем принимают участие более двух третей ее членов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z19" w:id="19"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. На заседаниях Комиссии могут присутствовать и выступать по обсуждаемым вопросам Председатель Верховного Суда, председатели судебных коллегий Верховного Суда, руководители центральных государственных органов или их заместители.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2046,70 +2173,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="20"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комиссия вправе приглашать на свои заседания представителей государственных органов, общественных объединений, а также иных лиц для получения необходимой информации по вопросам, относящимся к ее компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2128,90 +2255,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="21"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Решение Комиссии принимается большинством голосов от числа ее членов, присутствующих на заседании. Первым на голосование ставится вопрос, наиболее благоприятный для осужденного. При разделении голосов членов Комиссии поровну решающим является голос председательствующего. Решение Комиссии оформляется протоколом и подписывается всеми ее членами, участвовавшими в заседании. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z53" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z53" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приглашенные лица не участвуют в голосовании при принятии решения Комиссией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2230,70 +2357,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="23"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. При рассмотрении вопроса о помиловании изучаются и принимаются во внимание: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) характер и степень общественной опасности совершенного преступления, личность осужденного, его поведение, отношение к труду, участие в работе самодеятельных организаций в местах лишения свободы, срок не отбытого наказания, семейное положение и другие обстоятельства, имеющие значение при рассмотрении ходатайства о помиловании; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2384,70 +2511,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="24"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Рабочим органом Комиссии является Государственно-правовой отдел Администрации Президента Республики Казахстан, который осуществляет: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) предварительное рассмотрение представленных материалов о помиловании, подготовку необходимых материалов для рассмотрения Комиссией и Президентом Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2538,496 +2665,496 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="25"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Порядок направления ходатайства о помиловании</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Осужденный обращается в письменной форме с ходатайством о помиловании на имя Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 в редакции Указа Президента РК от 22.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1036</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ходатайство о помиловании лица, осужденного к лишению свободы, аресту, подается через администрацию учреждения, исполняющего наказание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z54" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ходатайство о помиловании лица (военнослужащего), осужденного к аресту с отбыванием на гауптвахте, подается через органы военной полиции по месту отбывания наказания.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z25" w:id="26"/>
-[...15 lines deleted...]
-      16. Осужденный обращается в письменной форме с ходатайством о помиловании на имя Президента Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ходатайство о помиловании лица, осужденного к наказанию в виде ограничения свободы, исправительных работ, привлечения к общественным работам, условно осужденного, имеющего отсрочку отбывания наказания, подается через службу пробации по месту жительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z56" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ходатайство о помиловании лица, освобожденного условно-досрочно от отбывания наказания, подается через органы внутренних дел по месту жительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z57" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицо, осужденное к штрафу либо отбывшее наказание, либо освобожденное от дальнейшего отбывания наказания, самостоятельно подает ходатайство о помиловании на имя Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 16 в редакции Указа Президента РК от 22.04.2015 </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции Указа Президента РК от 09.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...145 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="32"/>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Исключен Указом Президента РК от 22.04.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1036</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z28" w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z28" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Исключен Указом Президента РК от 22.04.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1036</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19-1. Исключен Указом Президента РК от 22.04.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1036</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19-2. Исключен Указом Президента РК от 22.04.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1036</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3218,472 +3345,472 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="36"/>
+    <w:bookmarkStart w:name="z33" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Администрация учреждений, органов, исполняющих наказание, или органы внутренних дел обязаны в течение пятнадцати рабочих дней после регистрации ходатайства о помиловании направить его вместе с документами, указанными в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего Положения, в Администрацию Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О направлении ходатайства о помиловании в течение трех рабочих дней сообщается ходатайствующему лицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 в редакции Указа Президента РК от 22.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1036</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. К ходатайству о помиловании прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z58" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заверенная копия документа, удостоверяющего личность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z59" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) анкета с указанием биографических данных осужденного, сведений о его семейном положении, прежней судимости, применении ранее к осужденному акта амнистии, а также результатах рассмотрения предыдущих ходатайств осужденного о помиловании (за исключением лица, подающего ходатайство о помиловании самостоятельно);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заверенные копии судебных актов, в соответствии с которыми осужденный отбывает (отбывал) наказание;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z61" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представление с мнением администрации учреждения, органов, исполняющих наказание, органов внутренних дел о целесообразности применения акта помилования (лицо, отбывшее наказание либо освобожденное от дальнейшего отбывания наказания, а также осужденное к пожизненному лишению права занимать определенные должности или заниматься определенной деятельностью, прилагает представление органов внутренних дел по месту жительства);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z62" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) характеристика (лицо, подающее ходатайство о помиловании самостоятельно, прилагает характеристику из органов внутренних дел по месту жительства);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z63" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) справка о состоянии здоровья;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z64" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) психологическая характеристика (прилагается администрацией учреждения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z65" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) справка об исковых требованиях и непогашенной задолженности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z66" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) по желанию осужденного, лица, отбывшего наказание или освобожденного от дальнейшего отбывания наказания, а также по инициативе администрации учреждения, органов, исполняющих наказание, органов внутренних дел – другие документы, имеющие значение для рассмотрения вопроса о применении помилования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z67" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочий орган Комиссии может истребовать у администрации учреждений, органов, исполняющих наказание, органов внутренних дел дополнительные материалы, имеющие значение для рассмотрения вопроса о помиловании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 24 в редакции Указа Президента РК от 22.04.2015 </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции Указа Президента РК от 09.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="37"/>
-[...281 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="48"/>
+    <w:bookmarkStart w:name="z35" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Материалы, приложенные к ходатайству о помиловании и направленные через учреждения, органы внутренних дел, органы, исполняющие наказание, заверяются соответственно администрацией этих учреждений, руководством соответствующих органов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подлежат нотариальному заверению материалы, приложенные к ходатайству о помиловании и направленные самостоятельно лицом, отбывшим наказание или освобожденным от его дальнейшего отбывания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3740,110 +3867,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="49"/>
+    <w:bookmarkStart w:name="z36" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Исключен Указом Президента РК от 22.04.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1036</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z37" w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z37" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. В случае принятия Президентом Республики Казахстан решения о помиловании лица по своему усмотрению рабочий орган Комиссии истребует необходимые документы у администрации учреждения, органов, исполняющих наказание, органов внутренних дел, либо у лица, отбывшего наказание или освобожденного от его дальнейшего отбывания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3862,70 +3989,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="51"/>
+    <w:bookmarkStart w:name="z38" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Администрация учреждения или орган, исполняющий наказание, направлявшие ходатайство о помиловании, обязаны уведомить Комиссию в случае: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) смерти осужденного; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3936,88 +4063,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) перевода осужденного в другое учреждение; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) появления иных обстоятельств, которые могут повлиять на решение вопроса о помиловании. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="52"/>
+    <w:bookmarkStart w:name="z39" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Производство по рассмотрению ходатайств о помиловании</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z40" w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z40" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Поступившие материалы с ходатайством о помиловании направляются рабочим органом Комиссии в Генеральную прокуратуру, Верховный Суд и Министерство внутренних дел Республики Казахстан, которые не позднее чем в месячный срок с момента поступления представляют заключения с указанием содержания принятых судебных решений, обстоятельств совершения преступления, данных о личности осужденного и своего мнения по существу каждого ходатайства о помиловании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ходатайства о помиловании, в которых содержатся нуждающиеся в проверке ссылки на необоснованность осуждения или нарушения законности, направляются рабочим органом либо Комиссией для проверки в соответствующие государственные органы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4072,70 +4199,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="54"/>
+    <w:bookmarkStart w:name="z41" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Материалы с ходатайствами о помиловании по итогам их изучения и после получения заключений соответствующих государственных органов вносятся рабочим органом на рассмотрение Комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии оснований для внесения ходатайства о помиловании на рассмотрение Комиссии рабочий орган сообщает об этом в учреждения, органы, исполняющие наказание, органы внутренних дел для последующего информирования ходатайствующего о помиловании лица либо лицу, обратившемуся с таким ходатайством самостоятельно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -4172,270 +4299,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="55"/>
+    <w:bookmarkStart w:name="z42" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. По результатам рассмотрения предложений Комиссии Президент Республики Казахстан издает указы о помиловании, которые обжалованию не подлежат. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отклонении ходатайств о помиловании рабочий орган Комиссии письменно сообщает об этом в учреждения, органы, исполняющие наказание, органы внутренних дел для последующего информирования ходатайствующего о помиловании лица либо лицу, обратившемуся с таким ходатайством самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 в редакции Указа Президента РК от 22.04.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1036</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z44" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Указы о помиловании направляются для осуществления надзора в Генеральную прокуратуру Республики Казахстан, для исполнения – в Министерство внутренних дел Республики Казахстан или иные органы, исполняющие наказание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции Указа Президента РК от 09.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Информация об исполнении указов Президента Республики Казахстан о помиловании предоставляется в Администрацию Президента Республики Казахстан Министром внутренних дел Республики Казахстан или руководителями иных центральных государственных органов, исполняющих наказание.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:p>
-[...198 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4678,123 +4805,143 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Состав - в редакции Указа Президента РК от 09.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Указами Президента РК от 20.10.2023 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными указами Президента РК от 20.10.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 384</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 02.07.2024 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>594</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="59"/>
+    <w:bookmarkStart w:name="z48" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комиссии по вопросам помилования при Президенте Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4806,124 +4953,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Башимов Марат Советович</w:t>
+              <w:t xml:space="preserve">
+Башимов Марат Советович – </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-–</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-депутат Мажилиса Парламента Республики Казахстан, председатель (по согласованию)</w:t>
+общественный деятель, юрист, председатель (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5097,51 +5244,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-депутат Сената Парламента Республики Казахстан (по согласованию),</w:t>
+–вице-президент объединения юридических лиц "Гражданский альянс Казахстана" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5442,70 +5589,75 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 исполнительный директор фонда "Хартия за права человека" (по согласованию).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В состав Комиссии входят по должности помощник Президента Республики Казахстан по правовым вопросам, являющийся заместителем председателя, Уполномоченный по правам человека в Республике Казахстан, заместитель Генерального Прокурора, курирующий вопросы исполнения наказаний и реабилитации граждан, и заместитель Министра внутренних дел – председатель Комитета уголовно-исполнительной системы Министерства внутренних дел.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5557,55 +5709,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5931,31 +6083,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>