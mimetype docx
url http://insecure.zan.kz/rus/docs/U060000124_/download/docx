--- v0 (2025-11-10)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1613d3f" w14:textId="1613d3f">
+    <w:p w14:paraId="3432f7d" w14:textId="3432f7d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -22329,55 +22329,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>