--- v1 (2026-06-03)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3432f7d" w14:textId="3432f7d">
+    <w:p w14:paraId="a8084ed" w14:textId="a8084ed">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1518,150 +1518,166 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Началом воинской службы считаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z378" w:id="23"/>
-[...15 lines deleted...]
-      1) для призванных на воинскую службу (воинские сборы) – день издания приказа соответствующего начальника об убытии из местного органа военного управления (области, города республиканского значения и столицы) к месту прохождения воинской службы (сборов);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для призванных на воинскую службу (воинские сборы) – день издания приказа соответствующего начальника об убытии из местного органа военного управления (столицы, области и города республиканского значения) к месту прохождения воинской службы (сборов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z377" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для поступивших на воинскую службу по контракту – день издания приказа командира (начальника) воинской части (учреждения) о зачислении в списки личного состава части, а в Службе государственной охраны Республики Казахстан – день издания приказа по личному составу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z377" w:id="24"/>
-[...15 lines deleted...]
-      2) для поступивших на воинскую службу по контракту – день издания приказа командира (начальника) воинской части (учреждения) о зачислении в списки личного состава части, а в Службе государственной охраны Республики Казахстан – день издания приказа по личному составу;</w:t>
+    <w:bookmarkStart w:name="z376" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) для поступивших на воинскую службу в резерве – день издания приказа командира (начальника) воинской части (учреждения) о прибытии на занятия или сборы по боевой подготовке, сборы при кризисных ситуациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z376" w:id="25"/>
-[...15 lines deleted...]
-      2-1) для поступивших на воинскую службу в резерве – день издания приказа командира (начальника) воинской части (учреждения) о прибытии на занятия или сборы по боевой подготовке, сборы при кризисных ситуациях;</w:t>
+    <w:bookmarkStart w:name="z379" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) для поступивших в военные, специальные учебные заведения, реализующие программы технического и профессионального, послесреднего и высшего образования, если до этого они не являлись военнослужащими, – для военных, специальных учебных заведений со дня издания приказа начальника военного, специального учебного заведения о зачислении в списки учебного состава, за исключением уланов, а при поступлении в иностранное военное, специальное учебное заведение – со дня издания приказа руководителя уполномоченного органа о направлении на учебу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z379" w:id="26"/>
-[...15 lines deleted...]
-      3) для поступивших в военные, специальные учебные заведения, реализующие программы технического и профессионального, послесреднего и высшего образования, если до этого они не являлись военнослужащими, – для военных, специальных учебных заведений со дня издания приказа начальника военного, специального учебного заведения о зачислении в списки учебного состава, за исключением уланов, а при поступлении в иностранное военное, специальное учебное заведение – со дня издания приказа руководителя уполномоченного органа о направлении на учебу;</w:t>
+    <w:bookmarkStart w:name="z380" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) для уланов, завершивших второй курс обучения в военных, специальных учебных заведениях, реализующих образовательные программы технического и профессионального образования на базе основного среднего образования, – со дня издания приказа начальника военного, специального учебного заведения о продолжении обучения, переводе на третий курс и назначении на воинскую должность переменного состава кадета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z380" w:id="27"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1703,209 +1719,229 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="28"/>
+    <w:bookmarkStart w:name="z19" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Сроки воинской службы установлены </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О воинской службе и статусе военнослужащих" (далее – Закон) и истекают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z381" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z381" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) для проходящих воинскую службу по призыву - не позднее последнего числа последнего месяца срока истечения воинской службы по призыву; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z382" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для проходящих воинскую службу по контракту - в соответствующее число последнего месяца срока истечения контракта, если иное не предусмотрено настоящими Правилами;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z382" w:id="30"/>
-[...15 lines deleted...]
-      2) для проходящих воинскую службу по контракту - в соответствующее число последнего месяца срока истечения контракта, если иное не предусмотрено настоящими Правилами;</w:t>
+    <w:bookmarkStart w:name="z383" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) для проходящих воинскую службу в резерве – в день издания приказа командира (начальника) воинской части (учреждения) об окончании занятий или сборов по боевой подготовке, сборов при кризисных ситуациях либо со дня исключения из списков воинской части (учреждения) в связи с увольнением с воинской службы в резерве.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z383" w:id="31"/>
-[...15 lines deleted...]
-      3) для проходящих воинскую службу в резерве – в день издания приказа командира (начальника) воинской части (учреждения) об окончании занятий или сборов по боевой подготовке, сборов при кризисных ситуациях либо со дня исключения из списков воинской части (учреждения) в связи с увольнением с воинской службы в резерве.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, когда истечение срока воинской службы приходится на месяц, в котором нет соответствующего числа, указанный срок истекает в последний день этого месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z257" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Днем окончания воинской службы считается день исключения из списков воинской части (учреждения) в связи с увольнением с воинской службы (окончанием воинских сборов), а также переводом в специальные государственные, правоохранительные органы и органы гражданской защиты Республики Казахстан, оформляемый приказом командира (начальника) воинской части (учреждения), за исключением Службы государственной охраны Республики Казахстан, где увольнение оформляется приказом первого руководителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными указами Президента РК от 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1980,100 +2016,100 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="33"/>
+    <w:bookmarkStart w:name="z20" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10. В срок воинской службы военнослужащему не засчитываются период времени, на который он самовольно оставил воинскую часть (учреждение) или место воинской службы (воинских сборов), а также время отбывания уголовного или административного наказания в виде ареста.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z259" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Началом периода самовольного оставления воинской части (учреждения) или места воинской службы (воинских сборов) является время фактического оставления военнослужащим расположения воинской части (учреждения) или места службы (воинских сборов), а равно необоснованное неприбытие его в установленный срок к месту воинской службы (воинских сборов), окончанием – время явки самого военнослужащего в воинскую часть (учреждение), органы военного управления или правоохранительные органы либо время его задержания.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z259" w:id="34"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2092,258 +2128,258 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="35"/>
+    <w:bookmarkStart w:name="z21" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11. Общая продолжительность воинской службы (выслуга лет) военнослужащего включает в себя все время его воинской службы как по призыву, так и по контракту, а также время прохождения воинских сборов, а для военнослужащих, проходящих воинскую службу в резерве, – время нахождения на занятиях или сборах по боевой подготовке, сборах при кризисных ситуациях.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z261" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Общая продолжительность воинской службы исчисляется как в календарном, так и льготном исчислении в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z261" w:id="36"/>
-[...15 lines deleted...]
-      Общая продолжительность воинской службы исчисляется как в календарном, так и льготном исчислении в порядке, установленном законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции Указа Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменением, внесенным Указом Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Заключение контракта и прекращение его действия</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="38"/>
+    <w:bookmarkStart w:name="z23" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Контракт о прохождении воинской службы (далее – контракт) заключается в добровольном порядке гражданином Республики Казахстан с уполномоченным должностным лицом в письменном виде по типовой форме, утверждаемой Министром обороны Республики Казахстан по согласованию с первыми руководителями уполномоченных органов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) назначаемым на воинскую должность со штатно-должностной категорией высшего офицерского состава, - с первым руководителем уполномоченного органа, за исключением назначаемых Президентом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2452,952 +2488,952 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) поступающим в военное, специальное учебное заведение, реализующее программы среднего технического и профессионального, высшего образования (на военный факультет), другого государства, – с начальником структурного подразделения уполномоченного органа, курирующего вопросы обучения за пределами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уланом при переводе на третий курс обучения военного учебного заведения, реализующего образовательные программы технического и профессионального образования, – с начальником данного учебного заведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z262" w:id="39"/>
+    <w:bookmarkStart w:name="z262" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С военнослужащими, проходящими воинскую службу в занимаемых воинских должностях, контракты заключаются в соответствии с подпунктами 1) и 2) части первой настоящего пункта.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первый руководитель уполномоченного органа определяет уполномоченных должностных лиц, наделенных полномочиями по заключению контракта о прохождении воинской службы с гражданами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными указами Президента РК от 31.10.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования); от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Контракт заключается при поступлении на воинскую службу по контракту, воинскую службу в резерве.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...135 lines deleted...]
-      13. Контракт заключается при поступлении на воинскую службу по контракту, воинскую службу в резерве.</w:t>
+    <w:bookmarkStart w:name="z384" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Другой контракт заключается с военнослужащим, проходящим воинскую службу по контракту, воинскую службу в резерве, в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z384" w:id="41"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z385" w:id="42"/>
+    <w:bookmarkStart w:name="z385" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) изменения состава, определенного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z386" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) зачисления в военное, специальное учебное заведение (военный факультет);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z386" w:id="43"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z387" w:id="44"/>
+    <w:bookmarkStart w:name="z387" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) отчисления из военного, специального учебного заведения, не являющегося основанием для увольнения с воинской службы по отрицательным мотивам, военнослужащего, проходившего воинскую службу по контракту перед поступлением в военное, специальное учебное заведение, за исключением случая, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 26 Закона;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z388" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) продления срока воинской службы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z388" w:id="45"/>
-[...15 lines deleted...]
-      4) продления срока воинской службы;</w:t>
+    <w:bookmarkStart w:name="z389" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) перемещения из одного уполномоченного органа в другой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z389" w:id="46"/>
-[...15 lines deleted...]
-      5) перемещения из одного уполномоченного органа в другой.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции Указа Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Контракт составляется не менее чем в двух экземплярах, на государственном и русском языках каждый, и подписывается лицами, его заключившими. Подпись должностного лица, заключившего контракт, скрепляется печатью, при этом один экземпляр приобщается к личному делу лица, заключившего контракт, а второй экземпляр выдается ему на руки под роспись.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z263" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контракт вступает в действие со дня издания приказа уполномоченного должностного лица, которому предоставлено это право в соответствии с перечнем должностных лиц, имеющих право издавать приказы о заключении контракта, назначении на воинские должности, перемещении, освобождении, увольнении с воинской службы военнослужащих, а также присвоении им воинского звания (приказы по личному составу) (далее – перечень должностных лиц). Перечень должностных лиц утверждается первым руководителем уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции Указа Президента РК от 28.10.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными Указом Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="47"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="49"/>
+    <w:bookmarkStart w:name="z26" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Контракт прекращает свое действие в случаях, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 37 Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z264" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие контрактов, заключенных до достижения предельного возраста состояния на воинской службе до введения в действие Закона, распространяется до достижения военнослужащими предельных возрастов, установленных пунктом 1 статьи 25 Закона.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z264" w:id="50"/>
-[...15 lines deleted...]
-      Действие контрактов, заключенных до достижения предельного возраста состояния на воинской службе до введения в действие Закона, распространяется до достижения военнослужащими предельных возрастов, установленных пунктом 1 статьи 25 Закона.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными Указом Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Военнослужащий, изъявивший желание дальнейшего прохождения воинской службы по контракту, воинской службы в резерве, в срок не менее чем за два месяца до истечения срока действующего контракта в установленном порядке подает рапорт о заключении нового контракта командиру (начальнику) воинской части (учреждения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z390" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о продлении срока воинской службы по контракту, воинской службы в резерве уполномоченного должностного лица, которому предоставлено данное право в соответствии с перечнем должностных лиц, оформляется приказом и письменно доводится до сведения военнослужащего под роспись.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z391" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отказа в продлении срока воинской службы по контракту, воинской службы в резерве письменное уведомление с указанием причин отказа доводится до сведения военнослужащего под роспись.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z392" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Военнослужащий, проходящий воинскую службу по контракту, воинскую службу в резерве и принявший решение об увольнении с воинской службы в связи с окончанием срока контракта, не менее чем за два месяца до окончания срока действия контракта письменно уведомляет уполномоченное должностное лицо о своем решении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z393" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае истечения срока действующего контракта во время нахождения военнослужащего в отпуске по беременности и родам или дополнительном отпуске по уходу за ребенком до достижения им возраста трех лет военнослужащий после выхода из отпуска в течение двух месяцев заключает новый контракт или увольняется с воинской службы в порядке, определяемом настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными Указом Президента РК от 18.08.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции Указа Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="51"/>
-[...95 lines deleted...]
-      В случае истечения срока действующего контракта во время нахождения военнослужащего в отпуске по беременности и родам или дополнительном отпуске по уходу за ребенком до достижения им возраста трех лет военнослужащий после выхода из отпуска в течение двух месяцев заключает новый контракт или увольняется с воинской службы в порядке, определяемом настоящими Правилами.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Военнослужащие, назначенные на должности Президентом Республики Казахстан, проходят воинскую службу в соответствующей должности без заключения контракта. За ними сохраняется статус военнослужащих, проходящих воинскую службу по контракту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контракты, заключенные этой категорией военнослужащих до назначения на указанную должность, прекращают свое действие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. После освобождения от должности военнослужащего, назначенного на должность Президентом Республики Казахстан, он заключает новый контракт или увольняется с воинской службы в порядке, определяемом настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z30" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...106 lines deleted...]
-      18. После освобождения от должности военнослужащего, назначенного на должность Президентом Республики Казахстан, он заключает новый контракт или увольняется с воинской службы в порядке, определяемом настоящими Правилами.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Отбор кандидатов из числа граждан Республики Казахстан для поступления на воинскую службу по контракту, воинскую службу в резерве</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z30" w:id="58"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="59"/>
+    <w:bookmarkStart w:name="z31" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Отбор кандидатов для поступления на воинскую службу по контракту, воинскую службу в резерве проводится в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) прием документов, необходимых для поступления на воинскую службу по контракту, воинскую службу в резерве; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3506,172 +3542,208 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="60"/>
+    <w:bookmarkStart w:name="z32" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Гражданин Республики Казахстан, не состоящий на воинской службе, изъявивший желание поступить на воинскую службу по контракту, воинскую службу в резерве, подает заявление начальнику местного органа военного управления или командиру (начальнику) воинской части (учреждения).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданин Республики Казахстан, проживающий за пределами Республики Казахстан, изъявивший желание поступить на воинскую службу по контракту, воинскую службу в резерве, подает заявление только по прибытии на постоянное место жительства в Республику Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции Указа Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В заявлении указываются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z394" w:id="61"/>
-[...100 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) фамилия, имя, отчество (если указано в документе, удостоверяющем личность) гражданина, число, месяц и год его рождения, местожительство; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3862,70 +3934,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) характеристику с последнего места службы (работы или учебы). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При приеме документов соответствующее должностное лицо сверяет копии документов с их оригиналами (в случае представления для сверки) и возвращает оригиналы гражданину.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z265" w:id="63"/>
+    <w:bookmarkStart w:name="z265" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Граждане Республики Казахстан, не проходившие ранее воинскую службу, не обучавшиеся на военной кафедре (военном факультете), представляют документ, подтверждающий прохождение военной подготовки в специализированной организации Министерства обороны Республики Казахстан, за исключением женщин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3984,658 +4056,676 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="64"/>
+    <w:bookmarkStart w:name="z34" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Заявления граждан Республики Казахстан, изъявивших желание поступить на воинскую службу по контракту, воинскую службу в резерве, регистрируются в соответствии с законодательством Республики Казахстан. Гражданин Республики Казахстан, заявление которого зарегистрировано и принято к рассмотрению, является кандидатом, поступающим на воинскую службу по контракту, воинскую службу в резерве (далее – кандидат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z396" w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z396" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кандидат, поступающий на воинскую службу по контракту, проверяется на соответствие требованиям, определенным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z397" w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z397" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кандидат, поступающий на воинскую службу в резерве, проверяется на соответствие требованиям, определенным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 40-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z398" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z398" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На воинскую службу по контракту и воинскую службу в резерве в специальные государственные органы Республики Казахстан поступают с учетом особенностей, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона "О специальных государственных органах".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z399" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок рассмотрения заявлений и документов кандидатов в уполномоченных органах определяется их первыми руководителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции Указа Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. На кандидатов для прохождения воинской службы, предусматривающей работу со сведениями, составляющими государственные секреты, проводится в установленные законодательством Республики Казахстан порядке и сроки специальная проверка на допуск к государственным секретам. Прием на воинскую службу таких кандидатов производится только после завершения по ним специальной проверки на допуск к государственным секретам. Организация специальной проверки на допуск к государственным секретам возлагается на местные органы военного управления или воинские части (учреждения).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z399" w:id="68"/>
-[...15 lines deleted...]
-      Порядок рассмотрения заявлений и документов кандидатов в уполномоченных органах определяется их первыми руководителями.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции Указа Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Местным органом военного управления или воинской частью (учреждением) на кандидата оформляется личное дело.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции Указа Президента РК от 28.10.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции Указа Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="69"/>
-[...15 lines deleted...]
-      23. На кандидатов для прохождения воинской службы, предусматривающей работу со сведениями, составляющими государственные секреты, проводится в установленные законодательством Республики Казахстан порядке и сроки специальная проверка на допуск к государственным секретам. Прием на воинскую службу таких кандидатов производится только после завершения по ним специальной проверки на допуск к государственным секретам. Организация специальной проверки на допуск к государственным секретам возлагается на местные органы военного управления или воинские части (учреждения).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Медицинское освидетельствование проводится постоянно действующей медицинской комиссией местного исполнительного органа столицы, области, города республиканского значения, городов и районов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По согласованию руководителей уполномоченных органов медицинское освидетельствование кандидатов может проводиться в военно-медицинских (медицинских) подразделениях вне зависимости от ведомственной подчиненности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 с изменениями, внесенными указами Президента РК от 31.10.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования); от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Порядок медицинского освидетельствования и состав медицинских комиссий определяются Правилами проведения военно-врачебной экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции Указа Президента РК от 18.08.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 - в редакции Указа Президента РК от 31.10.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="70"/>
-[...15 lines deleted...]
-      24. Местным органом военного управления или воинской частью (учреждением) на кандидата оформляется личное дело.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Документы (личное дело) кандидата, соответствующего установленным требованиям для поступающего на воинскую службу по контракту, воинскую службу в резерве, рассматриваются отборочной комиссией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:p>
-[...282 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отборочной комиссией проверяется соответствие образования кандидата военно-учетной специальности воинской должности, на которую он рассматривается, физической подготовки кандидата требованиям, установленным первым руководителем уполномоченного органа, профессиональной пригодности кандидата для занятия должности на основании данных профессионального и психологического отбора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4728,438 +4818,438 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="74"/>
+    <w:bookmarkStart w:name="z40" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. По результатам психологического отбора выносится одно из следующих заключений о пригодности кандидата к воинской службе по контракту, воинской службе в резерве на конкретных воинских должностях:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z400" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "рекомендуется";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z401" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "не рекомендуется".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции Указа Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. В отношении кандидатов, поступающих на воинскую службу по контракту, воинскую службу в резерве, проводится специальная проверка в порядке, определяемом Комитетом национальной безопасности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z400" w:id="75"/>
-[...15 lines deleted...]
-      1) "рекомендуется";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции Указа Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В отношении лиц, поступающих на воинскую службу по контракту на должности, перечень которых утвержден руководителем уполномоченного органа, проводится проверка с применением психофизиологического и полиграфологического исследований в порядке, определенном руководителем уполномоченного органа. Проведение психофизиологического и полиграфологического исследований организовывается уполномоченными органами, в структуре которых предусмотрено прохождение воинской службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z401" w:id="76"/>
-[...15 lines deleted...]
-      2) "не рекомендуется".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции Указа Президента РК от 31.10.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z402" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-1. В отношении граждан, поступающих на воинскую службу в резерве на должности, перечень которых утвержден первым руководителем уполномоченного органа, проводится проверка с применением психофизиологического исследования в порядке, определенном первым руководителем уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции Указа Президента РК от 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 5 дополнена пунктом 30-1 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="77"/>
-[...15 lines deleted...]
-      29. В отношении кандидатов, поступающих на воинскую службу по контракту, воинскую службу в резерве, проводится специальная проверка в порядке, определяемом Комитетом национальной безопасности Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Основаниями для отказа кандидату в приеме на воинскую службу по контракту являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:p>
-[...244 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) несоответствие требованиям, определенным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5208,126 +5298,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) несоответствие требованиям по уровню физической подготовки; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) результаты проведения психофизиологического и полиграфологического исследований, препятствующие поступлению на воинскую службу по контракту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="81"/>
+    <w:bookmarkStart w:name="z44" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Отбор кандидатов из числа военнослужащих для поступления на воинскую службу по контракту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 6 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="82"/>
+    <w:bookmarkStart w:name="z45" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Военнослужащий, проходящий воинскую службу по призыву, воинскую службу в резерве и изъявивший желание поступить на воинскую службу по контракту, подает рапорт командиру (начальнику) воинской части (учреждения) (военнослужащий офицерского состава – за один месяц до истечения срока воинской службы по призыву).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5346,70 +5436,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="83"/>
+    <w:bookmarkStart w:name="z46" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Рапорт военнослужащего, проходящего воинскую службу по призыву, воинскую службу в резерве и изъявившего желание поступить на воинскую службу по контракту, регистрируется и принимается командиром (начальником) воинской части (учреждения) к рассмотрению. Командир (начальник) воинской части (учреждения) рассматривает рапорт военнослужащего, проходящего воинскую службу по призыву, воинскую службу в резерве, и принимает по нему решение в течение десяти рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5428,498 +5518,498 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="84"/>
+    <w:bookmarkStart w:name="z47" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34. Командир (начальник) воинской части (учреждения), рассмотрев рапорт, отдает указания о:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z267" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведении медицинского освидетельствования кандидата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z268" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проведении мероприятий по профессиональному и психологическому отбору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z269" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проведении специальной проверки в порядке, определяемом Председателем Комитета национальной безопасности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z267" w:id="85"/>
-[...15 lines deleted...]
-      1) проведении медицинского освидетельствования кандидата;</w:t>
+    <w:bookmarkStart w:name="z270" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведении психофизиологического и полиграфологического исследований с кандидатами на воинские должности, перечень которых утвержден руководителем уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z268" w:id="86"/>
-[...15 lines deleted...]
-      2) проведении мероприятий по профессиональному и психологическому отбору;</w:t>
+    <w:bookmarkStart w:name="z271" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проверке соответствия уровня образования, профессиональной и физической подготовки кандидата установленным требованиям для военнослужащих, проходящих воинскую службу по контракту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z269" w:id="87"/>
-[...15 lines deleted...]
-      3) проведении специальной проверки в порядке, определяемом Председателем Комитета национальной безопасности Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z272" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) рассмотрении кандидатуры военнослужащего отборочной комиссией воинской части (учреждения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z270" w:id="88"/>
-[...15 lines deleted...]
-      4) проведении психофизиологического и полиграфологического исследований с кандидатами на воинские должности, перечень которых утвержден руководителем уполномоченного органа;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 - в редакции Указа Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В случае рассмотрения кандидата для прохождения воинской службы по контракту на должности, предусматривающей работу со сведениями, составляющими государственные секреты, проводится в установленные законодательством порядке и сроки специальная проверка на допуск к государственным секретам. Заключение контракта о прохождении воинской службы и назначение на воинскую должность таких кандидатов производятся только после завершения по ним специальной проверки на допуск к государственным секретам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z271" w:id="89"/>
-[...15 lines deleted...]
-      5) проверке соответствия уровня образования, профессиональной и физической подготовки кандидата установленным требованиям для военнослужащих, проходящих воинскую службу по контракту;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Решение о соответствии (несоответствии) кандидата требованиям, установленным для поступающих на воинскую службу по контракту, по рекомендации аттестационной (отборочной) комиссии воинской части (учреждения) принимается командиром (начальником) воинской части (учреждения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z272" w:id="90"/>
-[...15 lines deleted...]
-      6) рассмотрении кандидатуры военнослужащего отборочной комиссией воинской части (учреждения).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение доводится до военнослужащего под роспись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 с изменениями, внесенными Указом Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Документы после оформления представляются на рассмотрение уполномоченному должностному лицу для заключения контракта в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z51" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...68 lines deleted...]
-      35. В случае рассмотрения кандидата для прохождения воинской службы по контракту на должности, предусматривающей работу со сведениями, составляющими государственные секреты, проводится в установленные законодательством порядке и сроки специальная проверка на допуск к государственным секретам. Заключение контракта о прохождении воинской службы и назначение на воинскую должность таких кандидатов производятся только после завершения по ним специальной проверки на допуск к государственным секретам.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Заключение контрактов при продлении сроков воинской службы с военнослужащими, достигшими предельного возраста состояния на воинской службе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z49" w:id="92"/>
-[...136 lines deleted...]
-    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 7 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="95"/>
+    <w:bookmarkStart w:name="z52" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Военнослужащему, достигшему предельного возраста состояния на воинской службе, по его рапорту продлевается срок воинской службы руководителем уполномоченного органа путем заключения с ним нового контракта на срок до пяти лет в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5938,334 +6028,334 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="96"/>
+    <w:bookmarkStart w:name="z53" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. При принятии решения о продлении срока воинской службы сверх предельного возраста состояния на воинской службе учитываются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) профессиональная подготовка и опыт работы по занимаемой должности; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) годность для прохождения воинской службы по состоянию здоровья. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="97"/>
+    <w:bookmarkStart w:name="z54" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Лица, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, для продления срока воинской службы сверх предельного возраста состояния на воинской службе в срок не менее чем за четыре месяца до истечения срока действующего контракта подают рапорт о заключении нового контракта уполномоченному должностному лицу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вместе с рапортом представляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      служебная характеристика по занимаемой должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключение военно-врачебной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Решение первого руководителя уполномоченного органа о продлении срока воинской службы оформляется приказом и не менее чем за месяц до истечения срока контракта доводится до сведения военнослужащего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z56" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. В случае отказа в продлении срока воинской службы письменное уведомление с указанием причин отказа доводится до сведения военнослужащего под роспись не менее чем за месяц до достижения им предельного возраста состояния на воинской службе или до окончания срока действующего контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При нахождении военнослужащего в отпуске, на лечении, в служебной командировке уведомление доводится в день прибытия на постоянное место воинской службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. Назначение на воинские должности</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:p>
-[...128 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 8 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="101"/>
+    <w:bookmarkStart w:name="z58" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Назначение военнослужащего на воинскую должность, в том числе внештатного состава, производится на основании квалификационных требований к категориям воинских должностей государственного органа, утверждаемых первым руководителем уполномоченного органа, с учетом уровня образования, профессиональной подготовки, опыта служебной деятельности, состояния здоровья военнослужащего и иных обстоятельств, предусмотренных настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6284,70 +6374,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z403" w:id="102"/>
+    <w:bookmarkStart w:name="z403" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43-1. Военнослужащий Вооруженных Сил, проходящий воинскую службу по контракту, при назначении на воинскую должность внештатного состава освобождается от ранее занимаемой воинской должности и прикомандировывается к военной кафедре (военному факультету) для исполнения возложенных должностных полномочий по военной подготовке и военно-патриотическому воспитанию студентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6366,120 +6456,120 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="103"/>
+    <w:bookmarkStart w:name="z59" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>44. Назначение военнослужащих на воинские должности должно обеспечивать их использование по основной или однопрофильной военно-учетной специальности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z274" w:id="104"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z274" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень однопрофильных военно-учетных специальностей утверждается первым руководителем уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z275" w:id="105"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z275" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При необходимости использования военнослужащих на воинских должностях по новой для них военно-учетной специальности их назначению на эти должности должна предшествовать соответствующая переподготовка. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6498,70 +6588,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="106"/>
+    <w:bookmarkStart w:name="z60" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Нахождение военнослужащего на одной воинской должности допускается на срок, не превышающий 5 лет. При этом, время нахождения на воинских должностях в Службе государственной охраны Республики Казахстан по решению ее первого руководителя может устанавливаться на более длительный срок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В зависимости от условий и специфики прохождения воинской службы, первым руководителем уполномоченного органа для отдельных категорий воинских должностей время нахождения на одной должности может устанавливаться на меньший срок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6694,425 +6784,425 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="107"/>
+    <w:bookmarkStart w:name="z61" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">46. Гражданин, зачисленный в военное, специальное учебное заведение, реализующее образовательные программы технического и профессионального, высшего образования, назначается на воинскую должность переменного состава кадета и курсанта со штатно-должностной категорией рядового или сержантского составов. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 46 - в редакции Указа Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Военнослужащие, не зачисленные в военное, специальное учебное заведение или адъюнктуру, магистратуру либо докторантуру военного учебного заведения, возвращаются в воинские части (учреждения), из которых они были направлены для поступления в указанное учебное заведение, на прежние воинские должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 - в редакции Указа Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Военнослужащие, окончившие военные, специальные учебные заведения или адъюнктуру, магистратуру либо докторантуру военного, специального учебного заведения, назначаются на воинские должности, подлежащие замещению лицами с необходимым уровнем образования, а также если перечнем воинских должностей и соответствующих им воинских званий в Вооруженных Силах, других войсках и воинских формированиях, утверждаемым Президентом Республики Казахстан (далее – перечень воинских должностей), им соответствуют равные или более высокие воинские звания, чем имеющиеся воинские звания у названных военнослужащих.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При невозможности назначения на указанные воинские должности такие военнослужащие назначаются на иные воинские должности, родственные по профилю подготовки (в исключительных случаях зачисляются в распоряжение командира (начальника) для дальнейшего назначения на воинскую должность).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 с изменениями, внесенными указами Президента РК от 31.10.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования); от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. При назначении на воинские должности соблюдаются следующие условия:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:p>
-[...77 lines deleted...]
-      47. Военнослужащие, не зачисленные в военное, специальное учебное заведение или адъюнктуру, магистратуру либо докторантуру военного учебного заведения, возвращаются в воинские части (учреждения), из которых они были направлены для поступления в указанное учебное заведение, на прежние воинские должности.</w:t>
+    <w:bookmarkStart w:name="z407" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на воинские должности, в том числе внештатного состава, со штатно-должностными категориями рядового, сержантского и офицерского составов назначаются военнослужащие соответствующего состава.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:p>
-[...77 lines deleted...]
-      48. Военнослужащие, окончившие военные, специальные учебные заведения или адъюнктуру, магистратуру либо докторантуру военного, специального учебного заведения, назначаются на воинские должности, подлежащие замещению лицами с необходимым уровнем образования, а также если перечнем воинских должностей и соответствующих им воинских званий в Вооруженных Силах, других войсках и воинских формированиях, утверждаемым Президентом Республики Казахстан (далее – перечень воинских должностей), им соответствуют равные или более высокие воинские звания, чем имеющиеся воинские звания у названных военнослужащих.</w:t>
+    <w:bookmarkStart w:name="z405" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В специальных государственных органах Республики Казахстан при невозможности назначения на указанные воинские должности военнослужащих соответствующего состава на них могут быть назначены военнослужащие нижестоящего состава в порядке, определяемом первыми руководителями этих органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:p>
-[...115 lines deleted...]
-      49. При назначении на воинские должности соблюдаются следующие условия:</w:t>
+    <w:bookmarkStart w:name="z406" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии вакантных воинских должностей военнослужащие сержантского состава с их согласия могут быть назначены на воинские должности рядового состава, за исключением окончивших военные, специальные учебные заведения и военные кафедры (военные факультеты);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z407" w:id="111"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z408" w:id="114"/>
+    <w:bookmarkStart w:name="z408" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) назначение на воинские должности военнослужащих, зачисленных в распоряжение соответствующих командиров (начальников), производится в возможно короткий срок, не превышающий сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7127,71 +7217,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 Закона, если иное не установлено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О специальных государственных органах";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z409" w:id="115"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z409" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в случае, если военнослужащему отказано в допуске к сведениям, составляющим государственные секреты, или он лишен указанного допуска, он назначается в установленном порядке на воинскую должность, не связанную с допуском к сведениям, составляющим государственные секреты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7230,242 +7320,242 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="116"/>
+    <w:bookmarkStart w:name="z65" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">50. На вакантные воинские должности могут быть временно назначены военнослужащие нижестоящего состава либо граждане в порядке, определяемом первым руководителем уполномоченного органа. При этом должностной оклад лицам гражданского персонала (работникам) устанавливается согласно занимаемой воинской должности. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z410" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На вакантные воинские должности внештатного состава могут быть временно назначены в порядке, указанном частью первой настоящего пункта, граждане, пребывающие в запасе или в отставке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z411" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лица гражданского персонала (работники), временно назначенные на воинские должности, при назначении военнослужащих на эти воинские должности назначаются на другие должности, а в случае невозможности назначения на другие должности – увольняются в установленном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 50 - в редакции Указа Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Военнослужащие назначаются на высшую, равную или низшую воинские должности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z410" w:id="117"/>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="120"/>
+    <w:bookmarkStart w:name="z67" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Воинская должность считается высшей, если ей соответствуют более высокий уровень воинской должности или более высокое воинское звание, предусмотренное перечнем воинских должностей, чем по прежней воинской должности, а при равенстве уровней воинских должностей и воинских званий - более высокий уровень органа военного управления. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z68" w:id="121"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z68" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Назначение военнослужащего на высшую воинскую должность производится в порядке продвижения по службе. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Преимущественное право при назначении на высшую воинскую должность предоставляется военнослужащему, состоящему в резерве для выдвижения на высшую воинскую должность, рекомендованному на такую воинскую должность аттестационной комиссией воинской части (учреждения), в которой он проходит воинскую службу, проявившему при исполнении обязанностей воинской службы высокие профессиональные качества и организаторские способности или ранее назначенному на низшую воинскую должность в связи с организационно-штатными мероприятиями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7502,90 +7592,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="122"/>
+    <w:bookmarkStart w:name="z69" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. Воинские должности считаются равными, если им соответствуют равные уровни воинских должностей, равные воинские звания, предусмотренные перечнем воинских должностей, а также равный уровень органов военного управления. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z70" w:id="123"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z70" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55. Назначение военнослужащего на равную воинскую должность производится: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в порядке ротации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7714,110 +7804,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="124"/>
+    <w:bookmarkStart w:name="z71" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Воинская должность считается низшей, если ей соответствуют низший уровень воинской должности или низшее воинское звание, предусмотренное перечнем воинских должностей, чем по прежней воинской должности, а при равенстве уровней должностей и воинских званий - более низкий уровень органа военного управления. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z72" w:id="125"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z72" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Назначение на низшую воинскую должность производится: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z417" w:id="126"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z417" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) с согласия военнослужащего:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в связи с организационно-штатными мероприятиями — при отсутствии вакантной воинской должности, равной его профилю подготовки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7884,604 +7974,604 @@
         </w:rPr>
         <w:t xml:space="preserve">
       в период нахождения в распоряжении командира (начальника), за исключением обстоятельств, определенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 5 статьи 21 Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z416" w:id="127"/>
+    <w:bookmarkStart w:name="z416" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) без согласия военнослужащего:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z412" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по заключению аттестационной комиссии, не ниже чем на одну ступень;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z413" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в дисциплинарном порядке по основаниям, предусмотренным частями второй и третьей пункта 97 дисциплинарного устава, на основании заключения служебного расследования, не ниже чем на одну ступень;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z414" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие рядового и сержантского составов, временно назначенные на вакантные воинские должности офицерского состава, в случаях сокращения этих воинских должностей или назначения на эти воинские должности военнослужащих соответствующего состава;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z412" w:id="128"/>
-[...15 lines deleted...]
-      по заключению аттестационной комиссии, не ниже чем на одну ступень;</w:t>
+    <w:bookmarkStart w:name="z415" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случаях, предусмотренных законодательством Республики Казахстан за совершение коррупционных правонарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z413" w:id="129"/>
-[...15 lines deleted...]
-      в дисциплинарном порядке по основаниям, предусмотренным частями второй и третьей пункта 97 дисциплинарного устава, на основании заключения служебного расследования, не ниже чем на одну ступень;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 с изменениями, внесенными указами Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z287" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57-1. Снятие с военнослужащего дисциплинарного взыскания в виде снижения в воинской должности на одну ступень не влечет его восстановление в ранее занимаемой воинской должности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z414" w:id="130"/>
-[...15 lines deleted...]
-      военнослужащие рядового и сержантского составов, временно назначенные на вакантные воинские должности офицерского состава, в случаях сокращения этих воинских должностей или назначения на эти воинские должности военнослужащих соответствующего состава;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 8 дополнена пунктом 57-1 в соответствии с Указом Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. При назначении военнослужащего на воинскую должность, освобождении от воинской должности, зачислении в распоряжение командира (начальника), увольнении, присвоении, снижении, лишении воинского звания, а также заключении нового контракта оформляются представление по типовой форме, утверждаемой Министром обороны Республики Казахстан по согласованию с первыми руководителями уполномоченных органов, или другие документы (рапорт, план перемещения, план распределения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z415" w:id="131"/>
-[...15 lines deleted...]
-      в случаях, предусмотренных законодательством Республики Казахстан за совершение коррупционных правонарушений.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 58 в редакции Указа Президента РК от 31.10.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Военнослужащие, отбывающие наказание в виде ареста, не могут быть назначены на высшую воинскую должность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 57 с изменениями, внесенными указами Президента РК от 18.08.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 59 - в редакции Указа Президента РК от 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 28.10.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z287" w:id="132"/>
-[...15 lines deleted...]
-      57-1. Снятие с военнослужащего дисциплинарного взыскания в виде снижения в воинской должности на одну ступень не влечет его восстановление в ранее занимаемой воинской должности.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 9. Возложение временного исполнения обязанностей по воинской должности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:p>
-[...242 lines deleted...]
-    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 9 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="136"/>
+    <w:bookmarkStart w:name="z76" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>60. В связи со служебной необходимостью на военнослужащего может быть возложено временное исполнение обязанностей по равной или высшей воинской должности, которую он не занимает, в воинской части (учреждении), где он проходит воинскую службу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z289" w:id="137"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z289" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) по вакантной (незанятой) воинской должности – военнослужащий освобождается от исполнения обязанностей по занимаемой воинской должности, но от занимаемой воинской должности не освобождается и ему выплачивается денежное довольствие по воинской должности, к исполнению обязанностей которой он временно допущен; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z290" w:id="138"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z290" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по не вакантной (занятой) воинской должности – в случаях временного отсутствия занимающего ее военнослужащего или отстранения занимающего ее военнослужащего от воинской должности, но на срок не более двух месяцев. При этом военнослужащему выплачивается денежное довольствие по воинской должности, которую он занимает.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8500,110 +8590,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="139"/>
+    <w:bookmarkStart w:name="z77" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. Возложение на военнослужащего временного исполнения обязанностей по вакантной воинской должности и освобождение его от исполнения обязанностей по занимаемой воинской должности осуществляются должностным лицом, имеющим право назначения на эту воинскую должность. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z366" w:id="140"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z366" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Срок временного исполнения обязанностей по вакантной воинской должности не должен превышать трех месяцев. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z367" w:id="141"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z367" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости срочного замещения вакантной воинской должности разрешается командиру (начальнику) воинской части (учреждения), в которой находится воинская должность, возлагать на военнослужащих соответствующего состава временное исполнение обязанностей по вакантной воинской должности на срок не более трех месяцев с письменным уведомлением начальника, имеющего право назначения на эту воинскую должность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8622,51 +8712,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z368" w:id="142"/>
+    <w:bookmarkStart w:name="z368" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61-1. Возложение временного исполнения обязанностей по вакантным воинским должностям в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8681,71 +8771,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил не распространяется на указанные в перечне должностей должности, подлежащие согласованию с Администрацией Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z369" w:id="143"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z369" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях служебной необходимости временное исполнение обязанностей по указанным в перечне должностей вакантным воинским должностям, подлежащим согласованию с Администрацией Президента Республики Казахстан, возлагается на срок не более трех месяцев на одного из заместителей, при их отсутствии – на других должностных лиц этих органов военного управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8764,361 +8854,361 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="144"/>
+    <w:bookmarkStart w:name="z78" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>62. Возложение на военнослужащего временного исполнения обязанностей по не вакантной воинской должности осуществляется командиром (начальником) воинской части (учреждения).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z292" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Командир (начальник) воинской части (учреждения) в случае своего временного отсутствия возлагает временное исполнение обязанностей на одного из заместителей, при их отсутствии – на другое должностное лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 62 - в редакции Указа Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z293" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62-1. В связи со служебной необходимостью и невозможностью возложения обязанностей по не вакантной воинской должности на военнослужащего временное исполнение обязанностей по этой воинской должности на время нахождения военнослужащего, занимающего эту воинскую должность в отпуске по уходу за ребенком до достижения им возраста трех лет, возлагается на гражданина, имеющего соответствующее образование и специальность, родственную по профилю соответствующей воинской специальности, и опыт работы по специальности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z294" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом лицу гражданского персонала (работнику) выплачивается должностной оклад по воинской должности, которую он занимает.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z292" w:id="145"/>
-[...15 lines deleted...]
-      Командир (начальник) воинской части (учреждения) в случае своего временного отсутствия возлагает временное исполнение обязанностей на одного из заместителей, при их отсутствии – на другое должностное лицо.</w:t>
+    <w:bookmarkStart w:name="z295" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выходе на воинскую службу военнослужащего, состоящего на этой воинской должности, лицо гражданского персонала (работник) увольняется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 62 - в редакции Указа Президента РК от 18.08.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 9 дополнена пунктом 62-1 в соответствии с Указом Президента РК от 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z293" w:id="146"/>
-[...15 lines deleted...]
-      62-1. В связи со служебной необходимостью и невозможностью возложения обязанностей по не вакантной воинской должности на военнослужащего временное исполнение обязанностей по этой воинской должности на время нахождения военнослужащего, занимающего эту воинскую должность в отпуске по уходу за ребенком до достижения им возраста трех лет, возлагается на гражданина, имеющего соответствующее образование и специальность, родственную по профилю соответствующей воинской специальности, и опыт работы по специальности.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 10. Зачисление в распоряжение командира (начальника)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z294" w:id="147"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 10 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="150"/>
+    <w:bookmarkStart w:name="z80" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63. Для решения вопросов дальнейшего прохождения воинской службы при освобождении от должности военнослужащие зачисляются в распоряжение прямого начальника, имеющего право издания приказов по личному составу, должностным лицом, имеющим право назначения на воинскую должность. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z81" w:id="151"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z81" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       64. Зачисление военнослужащего в распоряжение командира (начальника) допускается в случаях и на сроки, которые определены </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9133,51 +9223,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 21 Закона, если иное не установлено </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О специальных государственных органах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9236,242 +9326,242 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="152"/>
+    <w:bookmarkStart w:name="z82" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. Должностные лица, в распоряжении которых находятся военнослужащие, утверждают перечень их обязанностей. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z83" w:id="153"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z83" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 11. Освобождение от воинской должности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 11 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="154"/>
+    <w:bookmarkStart w:name="z84" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. Военнослужащий освобождается от занимаемой воинской должности в случае перемещения, ротации, увольнения с воинской службы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z85" w:id="155"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z85" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67. Освобождение военнослужащего от занимаемой воинской должности производится уполномоченным должностным лицом, которому предоставлено право назначения на данную воинскую должность в соответствии с перечнем должностных лиц. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z86" w:id="156"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z86" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 12. Перемещение военнослужащих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 12 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="157"/>
+    <w:bookmarkStart w:name="z87" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Перемещение военнослужащего — это изменение его должностного положения или места воинской службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перемещение производится в случаях:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9714,315 +9804,315 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="158"/>
+    <w:bookmarkStart w:name="z88" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Перемещение военнослужащего при изменении пункта постоянной дислокации воинской части (учреждения) или подразделения, осуществляемое в соответствии с программами развития Вооруженных Сил, других войск и воинских формирований, а также назначении на равную воинскую должность независимо от пункта постоянной дислокации воинской части (учреждения) или подразделения производится без его согласия решением командира (начальника), которому предоставлено данное право первым руководителем уполномоченного органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 69 - в редакции Указа Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Перемещение военнослужащего производится только после сдачи дел и должности в порядке, установленном законодательством Республики Казахстан, но в срок не более одного месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z296" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начало сдачи дел и должности определяется командиром (начальником) воинской части (учреждения) с момента поступления выписки из приказа по личному составу или письменного уведомления по перемещению военнослужащего, но не позднее семи суток с момента поступления, а для военнослужащего, находящегося в отпуске или на лечении, со дня его прибытия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z297" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исключение из списков воинской части (учреждения) производится на следующий рабочий день после утверждения актов сдачи дел и должности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z418" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перевод военнослужащих в Вооруженные Силы, другие войска и воинские формирования, специальные государственные, правоохранительные органы Республики Казахстан или органы гражданской защиты производится по согласованию с их первыми руководителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 69 - в редакции Указа Президента РК от 18.08.2022 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 70 с изменениями, внесенными указами Президента РК от 31.10.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования); от 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="159"/>
-[...181 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="163"/>
+    <w:bookmarkStart w:name="z90" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       71. Поступление на воинскую службу в порядке перевода сотрудников правоохранительных и специальных государственных органов, органов гражданской защиты, имеющих специальные звания, классные чины, производится по согласованию с первыми руководителями Вооруженных Сил, правоохранительных, специальных государственных органов и органов гражданской защиты при соответствии сотрудников требованиям, определенным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10037,51 +10127,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, а на воинскую службу в специальные государственные органы Республики Казахстан – с учетом особенностей, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона "О специальных государственных органах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10100,126 +10190,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="164"/>
+    <w:bookmarkStart w:name="z91" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 13. Прикомандирование, откомандирование военнослужащих и особенности прохождения ими воинской службы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 13 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="165"/>
+    <w:bookmarkStart w:name="z92" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Военнослужащие в интересах обеспечения обороны и безопасности государства могут быть прикомандированы не на воинские должности к государственным органам и организациям Республики Казахстан по согласованию с первыми руководителями, к международным организациям – в соответствии с принятыми соглашениями (договорами), а также в связи с назначением на воинские должности внештатного состава – в соответствии с решением Министра обороны Республики Казахстан или первого заместителя Министра обороны Республики Казахстан – начальника Генерального штаба Вооруженных Сил Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       За прикомандированным лицом сохраняется статус военнослужащего, действие ранее заключенного контракта не прекращается.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10276,144 +10366,144 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="166"/>
+    <w:bookmarkStart w:name="z93" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Прикомандирование военнослужащих осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-[...15 lines deleted...]
-      1) к Администрации Президента Республики Казахстан, аппаратам Палат Парламента Республики Казахстан, Аппарату Правительства Республики Казахстан – на основании акта Правительства Республики Казахстан;</w:t>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) к Администрации Президента Республики Казахстан, аппарату Курултая Республики Казахстан, Аппарату Правительства Республики Казахстан – на основании акта Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) к иным государственным органам и организациям Республики Казахстан - по согласованию с их первыми руководителями на основании акта государственного органа, в котором военнослужащий проходит воинскую службу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) к международным организациям - на основании акта Правительства Республики Казахстан, если иное не установлено соответствующими принятыми международными соглашениями и договорами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z419" w:id="167"/>
+    <w:bookmarkStart w:name="z419" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) на воинские должности внештатного состава военных кафедр (военных факультетов) – на основании приказа по личному составу согласно перечню должностных лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10435,87 +10525,107 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="168"/>
+    <w:bookmarkStart w:name="z94" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Прикомандированным военнослужащим выплачиваются должностные оклады, установленные для соответствующих категорий работников указанных государственных органов и организаций, международных организаций, а также оклады (доплаты) по воинскому званию, установленные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Премирование и оказание материальной помощи прикомандированных военнослужащих осуществляются в порядке, определенном для работников указанных государственных органов, организаций и международных организаций.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10570,244 +10680,244 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="169"/>
+    <w:bookmarkStart w:name="z95" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Пенсионное обеспечение прикомандированных военнослужащих осуществляется в соответствии с законодательством Республики Казахстан. При этом для военнослужащих, прикомандированных к государственным органам и организациям, в расчет принимаются должностные оклады по занимаемым ими должностям в государственных органах и организациях, а для прикомандированных к международным организациям - должностные оклады по последней должности, занимаемой до прикомандирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По остальным выплатам единовременного характера в расчет принимается должностной оклад по последней должности, занимаемой военнослужащим до прикомандирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="170"/>
+    <w:bookmarkStart w:name="z96" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       76. Заключение новых контрактов с военнослужащими, прикомандированными к государственным органам, организациям и международным организациям, производится в соответствии с настоящими Правилами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z97" w:id="171"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z97" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       77. Увольнение с воинской службы военнослужащих, прикомандированных к государственным органам, организациям и международным организациям, их награждение государственными наградами и ведомственными медалями (нагрудными знаками) производятся на общих основаниях по представлениям государственных органов, организаций и международных организаций, к которым они прикомандированы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Военнослужащим, прикомандированным к государственным органам, организациям и международным организациям, воинские звания присваиваются на общих основаниях в соответствии с настоящими Правилами по представлениям государственных органов, организаций и международных организаций, к которым они прикомандированы, по истечении установленного срока выслуги в текущих воинских званиях и при соответствии присваиваемого звания воинскому званию, предусмотренному перечнем воинских должностей для воинской должности, которую они занимали непосредственно перед прикомандированием.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Военнослужащим, прикомандированным к государственным органам Республики Казахстан для прохождения воинской службы на должностях в организациях образования, воинские звания присваиваются на общих основаниях в соответствии с настоящими Правилами по представлению руководителя организации образования, но не выше воинского звания, предусмотренного перечнем воинских должностей для военных учебных заведений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="172"/>
+    <w:bookmarkStart w:name="z98" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       78. Аттестация военнослужащих, прикомандированных к государственным органам и организациям, производится в порядке, установленном для работников соответствующих государственных органов и организаций, а прикомандированных к международным организациям, - в порядке, установленном настоящими Правилами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z99" w:id="173"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z99" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       79. Поощрение и привлечение к дисциплинарной ответственности прикомандированных военнослужащих производятся в порядке, установленном для работников государственных органов и организаций Республики Казахстан в пределах полномочий данных государственных органов и организаций, определенных законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z100" w:id="174"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z100" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       80. После освобождения прикомандированных военнослужащих от должностей в государственных органах и организациях Республики Казахстан, международных организациях и возвращения в государственный орган, в котором военнослужащие проходят воинскую службу, они назначаются на воинские должности или увольняются с воинской службы в порядке, определяемом настоящими Правилами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z101" w:id="175"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z101" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Военнослужащие Вооруженных Сил, других войск и воинских формирований в интересах обеспечения обороны и безопасности государства в случаях, определенных Президентом Республики Казахстан, могут быть откомандированы в распоряжение Руководителя Администрации Президента Республики Казахстан без освобождения от занимаемой воинской должности и с сохранением денежного довольствия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Премирование, пенсионное обеспечение, заключение новых контрактов, присвоение воинских званий, увольнение с воинской службы, награждение государственными наградами и ведомственными медалями (нагрудными знаками) названной категории военнослужащих осуществляются на общих основаниях в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10844,146 +10954,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="176"/>
+    <w:bookmarkStart w:name="z102" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 14. Ротация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 14 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="177"/>
+    <w:bookmarkStart w:name="z103" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       82. Ротация военнослужащих осуществляется в рамках прохождения воинской службы для повышения боевой готовности войск, а также в целях служебной необходимости или обеспечения более эффективного использования профессионального потенциала военнослужащих. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z104" w:id="178"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z104" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. Условиями ротации являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) пребывание в одной воинской должности свыше срока, установленного в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10996,70 +11106,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) прохождение воинской службы в одном гарнизоне (или воинской части (подразделении) в местности с тяжелыми климатическими условиями) свыше срока, определяемого с учетом компетенции и специфики прохождения воинской службы первым руководителем уполномоченного органа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="179"/>
+    <w:bookmarkStart w:name="z105" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84. Ротация военнослужащих осуществляется в следующем порядке и сроки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам года составляется план ротации военнослужащих, в отношении которых наступили условия, определенные пунктом 83 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11278,70 +11388,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z420" w:id="180"/>
+    <w:bookmarkStart w:name="z420" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84-1. Требования настоящей главы не распространяются на военнослужащих, проходящих воинскую службу в резерве.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11360,146 +11470,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="181"/>
+    <w:bookmarkStart w:name="z106" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 15. Присвоение воинского звания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 15 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="182"/>
+    <w:bookmarkStart w:name="z107" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       85. Воинские звания присваиваются военнослужащим персонально. Воинское звание может быть первым или очередным. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z108" w:id="183"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z108" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       86. Воинские звания военнослужащим присваиваются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) высшего офицерского состава - Президентом Республики Казахстан - Верховным Главнокомандующим Вооруженными Силами Республики Казахстан по представлению первого руководителя уполномоченного органа; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11510,1220 +11620,1220 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) полковника (капитана первого ранга) - первыми руководителями уполномоченных органов; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) иные воинские звания - должностными лицами, определенными первыми руководителями уполномоченных органов в соответствии с перечнем должностных лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="184"/>
+    <w:bookmarkStart w:name="z213" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86-1. Воинское звание высшего офицерского состава:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      генерал-майор (контр-адмирал) может быть присвоено военнослужащему по истечении трех лет пребывания в звании полковника (капитана первого ранга) на должности, предшествующей должности высшего офицерского состава, и не менее одного года службы на должности высшего офицерского состава;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      генерал-лейтенант (вице-адмирал) может быть присвоено военнослужащему, пребывающему в воинском звании генерал-майора (контр-адмирала) не менее трех лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      генерал-полковник (адмирал) может быть присвоено военнослужащему, пребывающему в воинском звании генерал-лейтенанта (вице-адмирала) не менее трех лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По решению Президента Республики Казахстан высшее воинское звание может быть присвоено досрочно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 15 дополнена пунктом 86-1 в соответствии с Указом Президента РК от 30.04.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 243</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z421" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86-2. При наличии у военнослужащего неснятого дисциплинарного взыскания либо если в отношении него проводится служебное или досудебное расследование, он не представляется к присвоению воинского звания высшего офицерского состава.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 15 дополнена пунктом 86-2 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z422" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86-3. Представление о присвоении воинского звания высшего офицерского состава (далее – представление) вносится на имя Президента Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z423" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по первым руководителям уполномоченных органов, руководящим должностным лицам Администрации Президента Республики Казахстан (далее – Администрация) – Руководителем Администрации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z424" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по руководящим должностным лицам Аппарата Правительства Республики Казахстан (далее – Аппарат Правительства) – Руководителем Аппарата Правительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z425" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по другим военнослужащим, занимающим воинские должности высшего офицерского состава, – первым руководителем соответствующего уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z426" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В представлении указываются профессиональные и личные качества военнослужащего, основные показатели служебной деятельности в занимаемой воинской должности (в динамике с момента назначения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 15 дополнена пунктом 86-1 в соответствии с Указом Президента РК от 30.04.2016 </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 15 дополнена пунктом 86-3 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z421" w:id="185"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z427" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86-4. К представлению прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z428" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) копия (выписка) решения коллегии* уполномоченного органа о рассмотрении кандидатуры военнослужащего к присвоению воинского звания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z429" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) послужной список военнослужащего;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z430" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) автобиография военнослужащего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z431" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z432" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * в уполномоченных органах, где образованы коллегии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 15 дополнена пунктом 86-2 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 15 дополнена пунктом 86-4 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z422" w:id="186"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z438" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86-5. Материалы, указанные в пунктах 86-3 и 86-4 настоящих Правил, подготавливаются и вносятся в Администрацию по письменному запросу Отдела правоохранительной системы Администрации или решению Руководителя Аппарата Правительства, первого руководителя уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 15 дополнена пунктом 86-3 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 15 дополнена пунктом 86-5 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z427" w:id="191"/>
-[...95 lines deleted...]
-      Примечание:</w:t>
+    <w:bookmarkStart w:name="z433" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86-6. Представленные в Администрацию материалы направляются в Отдел правоохранительной системы Администрации для проведения проверки качества оформления и наличия полного перечня документов, предусмотренных пунктами 86-3 и 86-4 настоящих Правил, срок осуществления которой не превышает трех рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z432" w:id="196"/>
-[...15 lines deleted...]
-      * в уполномоченных органах, где образованы коллегии.</w:t>
+    <w:bookmarkStart w:name="z434" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях выявления неполноты представленных материалов или указания в них каких-либо неточных сведений кадровой службой (подразделением) уполномоченного органа или Аппарата Правительства вышеуказанные недостатки могут быть устранены в течение пяти рабочих дней без возврата Отделом правоохранительной системы Администрации материалов о присвоении воинского звания высшего офицерского состава.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z435" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После проведения указанной проверки представленные документы передаются на рассмотрение Руководителю Администрации, который дает поручение по изучению представленных кандидатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 15 дополнена пунктом 86-4 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 15 дополнена пунктом 86-6 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z438" w:id="197"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z437" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86-7. Отделом правоохранительной системы Администрации в установленном порядке запрашиваются необходимая информация и материалы у государственных органов и организаций по кандидатам, представленным к присвоению воинского звания высшего офицерского состава.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 15 дополнена пунктом 86-5 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 15 дополнена пунктом 86-7 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z433" w:id="198"/>
-[...35 lines deleted...]
-      В случаях выявления неполноты представленных материалов или указания в них каких-либо неточных сведений кадровой службой (подразделением) уполномоченного органа или Аппарата Правительства вышеуказанные недостатки могут быть устранены в течение пяти рабочих дней без возврата Отделом правоохранительной системы Администрации материалов о присвоении воинского звания высшего офицерского состава.</w:t>
+    <w:bookmarkStart w:name="z436" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86-8. Отделом правоохранительной системы Администрации полученная и обобщенная в течение пяти рабочих дней информация по каждому кандидату и проект Указа Президента Республики Казахстан в установленном порядке вносятся на рассмотрение Президента Республики Казахстан для принятия окончательного решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z435" w:id="200"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 15 дополнена пунктом 86-6 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 15 дополнена пунктом 86-8 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z437" w:id="201"/>
-[...163 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="203"/>
+    <w:bookmarkStart w:name="z109" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       87. Воинские звания офицерского состава военнообязанным присваиваются Министром обороны Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z110" w:id="204"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z110" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       88. Первыми воинскими званиями считаются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z439" w:id="205"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z439" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) для офицерского состава - лейтенант; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z440" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для сержантского состава – младший сержант (старшина второй статьи);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z441" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) для сержантского состава, окончившего военные учебные заведения, реализующие образовательные программы технического и профессионального образования, или полный курс военной подготовки по программе сержантов запаса, – сержант (старшина первой статьи);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z442" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) для рядового состава – рядовой (матрос).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z440" w:id="206"/>
-[...15 lines deleted...]
-      2) для сержантского состава – младший сержант (старшина второй статьи);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 88 с изменениями, внесенными указами Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Воинское звание "лейтенант" присваивается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z441" w:id="207"/>
-[...140 lines deleted...]
-    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) военнослужащему, не имеющему воинского звания офицерского состава, окончившему высшее военное учебное заведение по программе высшего образования (военный факультет); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12850,90 +12960,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="210"/>
+    <w:bookmarkStart w:name="z112" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       90. Первое воинское звание офицерского состава присваивается первым руководителем уполномоченного органа, в структуре которого предусмотрено прохождение воинской службы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z113" w:id="211"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z113" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Воинское звание "рядовой" ("матрос") присваивается гражданам, не имеющим воинского звания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) при призыве или поступлении на воинскую службу по контракту; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12944,90 +13054,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) при зачислении в запас; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) при зачислении в военное учебное заведение, реализующее программы среднего технического и профессионального, высшего образования (военный факультет). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="212"/>
+    <w:bookmarkStart w:name="z114" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       92. Воинское звание "ефрейтор" ("старший матрос") присваивается рядовым и матросам, успешно освоившим специальность, при назначении на должности, для которых перечнем воинских должностей предусмотрены соответствующие воинские звания, но не ранее чем через шесть месяцев. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z115" w:id="213"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z115" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93. Воинское звание "сержант" ("старшина первой статьи") присваивается военнослужащим, окончившим военное, специальное учебное заведение по уровню среднего технического и профессионального образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13046,232 +13156,268 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="214"/>
+    <w:bookmarkStart w:name="z116" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       94. Воинское звание "младший сержант" ("старшина второй статьи") и последующие присваиваются военнослужащим, имеющим необходимый уровень подготовки и образования, назначенным на соответствующие должности, в порядке, определяемом первым руководителем уполномоченного органа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z298" w:id="215"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z298" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94-1. Воинское звание "сержант запаса" ("старшина первой статьи запаса") присваивается гражданину, окончившему полный курс военной подготовки по программе сержантов запаса и сдавшему установленные экзамены.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Воинское звание "сержант запаса" ("старшина первой статьи запаса") присваивается руководителем местного органа военного управления (столицы, области и города республиканского значения) по представлению начальника военной кафедры (военного факультета).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 15 дополнена пунктом 94-1 в соответствии с Указом Президента РК от 18.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 986</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="217"/>
+    <w:bookmarkStart w:name="z117" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       95. Очередное воинское звание присваивается военнослужащему по истечении срока выслуги в предыдущем воинском звании, если он занимает воинскую должность, для которой перечнем воинских должностей предусмотрено равное или более высокое воинское звание. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z118" w:id="218"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z118" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. К присвоению очередного воинского звания, а также первого воинского звания офицерского состава в соответствии с подпунктами 4), 5) пункта 89 настоящих Правил не представляются военнослужащие при наличии неснятого дисциплинарного взыскания, в отношении которых возбуждено уголовное дело, а также находящиеся в распоряжении соответствующих командиров (начальников) (в том числе при временном исполнении обязанностей по вакантным или не вакантным должностям).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13290,70 +13436,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="219"/>
+    <w:bookmarkStart w:name="z119" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. Срок выслуги в воинских званиях исчисляется со дня присвоения воинского звания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Военнослужащим время отбывания уголовного наказания либо административного взыскания в виде ареста, назначенное по приговору (постановлению) суда, не засчитывается в срок выслуги для присвоения очередного воинского звания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13428,532 +13574,532 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="220"/>
+    <w:bookmarkStart w:name="z120" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       98. Военнослужащим, обучающимся в военных учебных заведениях по очной форме обучения в адъюнктуре, магистратуре, докторантуре, очередные воинские звания присваиваются по истечении установленного срока выслуги в текущих воинских званиях и при соответствии присваиваемого звания воинскому званию, предусмотренному перечнем воинских должностей для воинской должности, которую они занимали перед поступлением на учебу. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z121" w:id="221"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z121" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       99. Военнослужащим, образцово выполняющим воинский долг, проявившим высокий профессионализм и усердие при несении боевого дежурства или исполнении иных обязанностей воинской службы, очередное воинское звание может быть присвоено досрочно, но не выше воинского звания, предусмотренного перечнем воинских должностей по занимаемым ими воинским должностям. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Досрочное воинское звание присваивается по истечении не менее половины установленного срока выслуги в воинском звании и при соответствии присваиваемого звания воинскому званию по перечню воинских должностей, но не более двух раз в период прохождения воинской службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="222"/>
+    <w:bookmarkStart w:name="z122" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       100. Военнослужащим офицерского состава, осуществляющим преподавательскую, научную деятельность и имеющим ученую степень, а также офицерам медицинских специальностей, осуществляющим лечебную деятельность, может быть присвоено очередное воинское звание до полковника включительно на одну ступень выше воинского звания, предусмотренного по занимаемой воинской должности. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z123" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Во время отбывания уголовного наказания или административного взыскания в виде ареста военнослужащему не может быть присвоено воинское звание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 101 - в редакции Указа Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Очередное воинское звание военнообязанному присваивается после окончания полного курса военной подготовки по программам курсовой подготовки военнообязанных или прохождения им воинских сборов на должности, для которой перечнем воинских должностей предусмотрено равное или более высокое воинское звание, в порядке, установленном Министром обороны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 102 - в редакции Указа Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Офицерам запаса с высокой подготовкой и большим опытом работы по специальности и занимающим руководящие государственные должности в государственных органах Республики Казахстан, избранным (назначенным) в представительные органы Республики Казахстан, для которых предусмотрено бронирование по мобилизации от призыва в Вооруженные Силы, другие войска и воинские формирования, очередное воинское звание по запасу может быть присвоено вне зависимости от прохождения воинских сборов в порядке, установленном Министром обороны Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 103 в редакции Указа Президента РК от 05.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. Офицерам запаса, за исключением лиц, имеющих высокую подготовку и большой опыт работы по специальности и занимающих руководящие государственные должности в государственных органах Республики Казахстан, избранных (назначенных) в представительные органы Республики Казахстан, для которых предусмотрено бронирование по мобилизации от призыва в Вооруженные Силы, другие войска и воинские формирования, очередное воинское звание "полковник запаса" присваивается в соответствии с настоящими Правилами при введении военного положения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z123" w:id="223"/>
-[...15 lines deleted...]
-      101. Во время отбывания уголовного наказания или административного взыскания в виде ареста военнослужащему не может быть присвоено воинское звание.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 104 в редакции Указа Президента РК от 05.10.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 182</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 16. Снижение, лишение воинского звания и восстановление в воинском звании</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:p>
-[...324 lines deleted...]
-    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 16 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="228"/>
+    <w:bookmarkStart w:name="z128" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Снижение военнослужащих (военнообязанных) в воинском звании на одну ступень, их лишение воинского звания и восстановление в воинском звании производятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) высший офицерский состав – Президентом Республики Казахстан – Верховным Главнокомандующим Вооруженными Силами Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14066,1694 +14212,1694 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z444" w:id="229"/>
+    <w:bookmarkStart w:name="z444" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105-1. Дисциплинарное взыскание военнослужащему высшего офицерского состава в виде снижения в воинском звании на одну ступень налагается по представлению (ходатайству) руководителей, указанных в пункте 86-3 настоящих Правил, а также по решению Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-1 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z445" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-2. Наложение дисциплинарного взыскания в виде снижения в воинском звании высшего офицерского состава на одну ступень производится по результатам служебного расследования, за исключением решения, принятого Президентом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z446" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материалы служебного расследования и представление (ходатайство) о наложении дисциплинарного взыскания в виде снижения в воинском звании высшего офицерского состава на одну ступень направляются в Администрацию в течение десяти рабочих дней после завершения служебного расследования уполномоченным органом и Аппаратом Правительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-2 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z447" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-3. Представленные в Администрацию материалы направляются в Отдел правоохранительной системы Администрации для проведения проверки их полноты и рассматриваются в срок не более десяти рабочих дней со дня их поступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z448" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях выявления неполноты представленных материалов или указания в них каких-либо неточных сведений кадровой службой (подразделением) уполномоченного органа или Аппарата Правительства вышеуказанные недостатки могут быть устранены в течение пяти рабочих дней без возврата Отделом правоохранительной системы Администрации материалов о наложении дисциплинарного взыскания в виде снижения в воинском звании высшего офицерского состава на одну ступень.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z449" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После проведения указанной проверки представленные документы в течение одного дня передаются на рассмотрение Руководителю Администрации, который дает поручение по подготовке проекта Указа Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-1 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-3 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z445" w:id="230"/>
-[...35 lines deleted...]
-      Материалы служебного расследования и представление (ходатайство) о наложении дисциплинарного взыскания в виде снижения в воинском звании высшего офицерского состава на одну ступень направляются в Администрацию в течение десяти рабочих дней после завершения служебного расследования уполномоченным органом и Аппаратом Правительства.</w:t>
+    <w:bookmarkStart w:name="z450" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-4. В Указе Президента Республики Казахстан о наложении дисциплинарного взыскания в виде снижения в воинском звании высшего офицерского состава на одну ступень отражаются сведения о лице, на которое налагается взыскание (фамилия, имя, отчество, занимаемая должность), проступок, за совершение которого оно налагается, и вид взыскания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-2 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-4 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z447" w:id="232"/>
-[...15 lines deleted...]
-      105-3. Представленные в Администрацию материалы направляются в Отдел правоохранительной системы Администрации для проведения проверки их полноты и рассматриваются в срок не более десяти рабочих дней со дня их поступления.</w:t>
+    <w:bookmarkStart w:name="z451" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-5. Указ Президента Республики Казахстан о наложении дисциплинарного взыскания в виде снижения в воинском звании высшего офицерского состава на одну ступень объявляется кадровой службой (подразделением) уполномоченного органа и Аппарата Правительства под роспись и приобщается в личное дело.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z448" w:id="233"/>
-[...15 lines deleted...]
-      В случаях выявления неполноты представленных материалов или указания в них каких-либо неточных сведений кадровой службой (подразделением) уполномоченного органа или Аппарата Правительства вышеуказанные недостатки могут быть устранены в течение пяти рабочих дней без возврата Отделом правоохранительной системы Администрации материалов о наложении дисциплинарного взыскания в виде снижения в воинском звании высшего офицерского состава на одну ступень.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-5 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z452" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-6. В случае отказа военнослужащего от ознакомления с Указом Президента Республики Казахстан о наложении дисциплинарного взыскания в виде снижения в воинском звании высшего офицерского состава на одну ступень кадровой службой (подразделением) уполномоченного органа и Аппарата Правительства составляется соответствующий акт, который приобщается в личное дело.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z449" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-6 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z453" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-7. При невозможности ознакомления военнослужащего с Указом Президента Республики Казахстан о наложении дисциплинарного взыскания в виде снижения в воинском звании высшего офицерского состава на одну ступень кадровая служба (подразделение) уполномоченного органа и Аппарата Правительства направляет ему уведомление соответствующим письмом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-7 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z454" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-8. Обжалование решения о наложении дисциплинарного взыскания в виде снижения в воинском звании высшего офицерского состава на одну ступень не приостанавливает приведение его в исполнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-8 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z455" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-9. Если в течение шести месяцев со дня наложения взыскания в виде снижения в воинском звании высшего офицерского состава на одну ступень военнослужащий не будет подвергнут новому взысканию, то он считается не имеющим дисциплинарного взыскания. При этом военнослужащий не считается восстановленным в прежнем воинском звании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-9 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z456" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-10. Восстановление в прежнем воинском звании высшего офицерского состава производится Указом Президента Республики Казахстан по представлению руководителей, указанных в пункте 86-3 настоящих Правил, не ранее чем через год с момента снижения, по решению Президента Республики Казахстан – вне зависимости от срока снижения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-10 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z457" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-11. Военнослужащие (военнообязанные), совершившие умышленные уголовные правонарушения, лишаются воинского звания по вступившему в законную силу обвинительному приговору суда, в соответствии с которым военнослужащему назначено дополнительное наказание в виде лишения воинского звания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-11 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z458" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-12. Лишение воинского звания высшего офицерского состава производится Указом Президента Республики Казахстан на основании представления суда о лишении осужденного этого воинского звания, внесенного Президенту Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-12 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z459" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-13. В случае поступления в уполномоченный орган обвинительного приговора суда, в соответствии с которым военнослужащему назначено дополнительное наказание в виде лишения воинского звания, представление (ходатайство) о лишении воинского звания высшего офицерского состава и обвинительный приговор суда в течение пяти рабочих дней направляются в Администрацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-13 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z460" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-14. Представленные в Администрацию материалы направляются в Отдел правоохранительной системы Администрации для проведения проверки полноты представленных материалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z461" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях выявления неполноты представленных материалов или указания в них каких-либо неточных сведений кадровой службой (подразделением) уполномоченного органа вышеуказанные недостатки могут быть устранены без возврата Отделом правоохранительной системы Администрации материалов о лишении воинского звания высшего офицерского состава.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z462" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После проведения указанной проверки представленные документы в течение одного дня передаются на рассмотрение Руководителю Администрации, который дает поручение по подготовке проекта Указа Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-3 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-14 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z450" w:id="235"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z463" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105-15. В Указе Президента Республики Казахстан о лишении воинского звания высшего офицерского состава указываются: за что производится лишение и лицо, которое лишается воинского звания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-4 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-15 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z451" w:id="236"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z129" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Восстановление в прежнем воинском звании военнослужащего, сниженного в воинском звании на одну ступень, производится независимо от занимаемой штатной воинской должности или пребывания в распоряжении командиров (начальников) не ранее чем через шесть месяцев со дня снижения при примерном поведении и добросовестном отношении к воинской службе. При этом время пребывания военнослужащих в сниженном воинском звании в срок выслуги в восстановленном воинском звании не засчитывается. Повторное снижение в воинском звании не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-5 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 106 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="237"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">107. Исключен Указом Президента РК от 28.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108. Военнослужащий (военнообязанный), лишенный воинского звания офицерского или сержантского составов, переводится на воинский учет рядового состава с воинским званием "рядовой".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 16 дополнена пунктом 105-6 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 108 - в редакции Указа Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z453" w:id="238"/>
-[...995 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="251"/>
+    <w:bookmarkStart w:name="z132" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       109. Лицу, лишенному воинского звания, воинское звание, за исключением высшего офицерского состава, восстанавливается исключительно в случаях вынесения судом оправдательного приговора или принятия решения о прекращении уголовного дела по реабилитирующим основаниям. Лицу, лишенному воинского звания высшего офицерского состава, воинское звание восстанавливается по решению Президента Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z133" w:id="252"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z133" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 17. Виды отпусков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 17 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="253"/>
+    <w:bookmarkStart w:name="z134" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Военнослужащим предоставляются отпуска:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ежегодные основные; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15872,70 +16018,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) по болезни; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) краткосрочные в виде поощрения (только для военнослужащих срочной воинской службы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="254"/>
+    <w:bookmarkStart w:name="z135" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Отпуска предоставляются на основании приказа командира (начальника) воинской части (учреждения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15954,186 +16100,186 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="255"/>
+    <w:bookmarkStart w:name="z136" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. Продолжительность отпусков определяется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z137" w:id="256"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z137" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       113. Военнослужащие по прибытии к месту проведения отпуска встают на воинский учет в органах, ведущих воинский учет. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z138" w:id="257"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z138" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       114. На период нахождения во всех видах отпусков (за исключением нахождения в отпуске по беременности и родам, отпуске по уходу за ребенком до достижения им возраста трех лет) за военнослужащим сохраняется денежное довольствие. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z139" w:id="258"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z139" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 18. Предоставление ежегодного основного отпуска</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 18 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z140" w:id="259"/>
+    <w:bookmarkStart w:name="z140" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. Ежегодные основные отпуска предоставляются военнослужащим в любое время года с учетом чередования периодов их использования, а также поддержания боевой готовности воинской части и в соответствии с графиком отпусков. График отпусков составляется на каждый календарный год с учетом категорий военнослужащих, пользующихся льготами в соответствии с законодательством Республики Казахстан, и доводится до сведения всех военнослужащих.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Во время отпуска не производится перемещение и не допускается увольнение с воинской службы военнослужащего по инициативе воинской части (учреждения), за исключением ликвидации воинской части (учреждения).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -16170,51 +16316,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="260"/>
+    <w:bookmarkStart w:name="z141" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       116. Продолжительность предоставляемого ежегодного основного отпуска военнослужащему, проходящему воинскую службу по контракту, определяется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16229,169 +16375,169 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 46 Закона. Военнослужащим по призыву офицерского состава продолжительность отпуска определяется в порядке, установленном для военнослужащих, проходящих воинскую службу по контракту. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z142" w:id="261"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z142" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       117. Продолжительность ежегодного основного отпуска военнослужащему в год поступления его на воинскую службу по контракту (призыву) и год увольнения устанавливается путем деления продолжительности ежегодного отпуска на двенадцать и умножения полученного количества суток на количество полных месяцев воинской службы в год поступления на воинскую службу или увольнения (с учетом предоставляемого отпуска). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перед отпуском по беременности и родам или непосредственно после него либо по окончании отпуска по уходу за ребенком до достижения им возраста трех лет военнослужащей-женщине по ее желанию предоставляется ежегодный основной отпуск.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="262"/>
+    <w:bookmarkStart w:name="z143" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       118. Округление количества неполных суток ежегодного основного отпуска в год поступления на воинскую службу или увольнения производится в сторону увеличения. В случае, когда невозможно своевременное увольнение военнослужащего с воинской службы (исключение из списков личного состава воинской части), на день его увольнения производится расчет недоиспользованного времени ежегодного основного отпуска с предоставлением его военнослужащему. В таком же порядке исчисляется продолжительность ежегодного основного отпуска военнослужащего при досрочном (до истечения срока контракта) увольнении, если отпуск не использован ранее в соответствии с графиком отпусков. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z144" w:id="263"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z144" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       119. Военнослужащим, окончившим военное учебное заведение (военный факультет), ежегодный основной отпуск предоставляется по окончании указанного учебного заведения продолжительностью в зависимости от выслуги лет в календарном исчислении. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z145" w:id="264"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z145" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       120. Продолжительность ежегодного основного отпуска военнослужащих увеличивается на количество суток с учетом необходимого времени для проезда к месту проведения отпуска и обратно. Если ежегодный основной отпуск военнослужащим предоставлен по частям, то время, необходимое для проезда к месту проведения отпуска и обратно, предоставляется один раз. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z146" w:id="265"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z146" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       121. По рапорту военнослужащего и решению командира (начальника) воинской части (учреждения) предоставление военнослужащему ежегодного основного и дополнительного отпусков допускается последовательно без разрыва между ними.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16410,108 +16556,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="266"/>
+    <w:bookmarkStart w:name="z147" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       122. В случае, когда ежегодный основной и (или) дополнительный отпуска за истекший год не были предоставлены по уважительным причинам военнослужащему, проходящему воинскую службу по контракту, отпуск предоставляется в следующем году по его рапорту с учетом времени проезда к месту проведения отпуска и обратно. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkEnd w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Офицеру, проходящему воинскую службу по призыву, не использовавшему по уважительным причинам ежегодный основной и дополнительный отпуска, указанные отпуска предоставляются при увольнении с воинской службы с исключением при этом его из списков воинской части на следующий день после окончания последнего из предоставленных отпусков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="267"/>
+    <w:bookmarkStart w:name="z148" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       123. Военнослужащим, заболевшим во время ежегодного основного или дополнительного отпусков (кроме года увольнения с воинской службы с последующим исключением из списков воинской части (учреждения)), ежегодный основной или дополнительный отпуск продлевается на соответствующее количество дней болезни, приходящихся на время отпуска, кроме отпуска по семейным обстоятельствам. Продление отпуска в этом случае осуществляется командиром (начальником) воинской части (учреждения) на основании справки из военного или, при его отсутствии, государственного лечебно-профилактического учреждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16530,70 +16676,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="268"/>
+    <w:bookmarkStart w:name="z149" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       124. В случае тяжелого состояния здоровья или смерти (гибели) члена семьи, близкого родственника, близких родственников супруга (супруги), а также чрезвычайных ситуаций природного или техногенного характера, постигших членов семьи, близких родственников, близких родственников супруга (супруги) военнослужащего, находящегося в отпуске, начальник местного органа военного управления, на территории которого военнослужащий находится в отпуске, имеет право продлить отпуск на срок не более десяти суток без учета времени, необходимого для проезда к месту прохождения воинской службы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О продлении отпуска военнослужащему начальник местного органа военного управления немедленно извещает командира (начальника) воинской части (учреждения), в которой проходит воинскую службу указанный военнослужащий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -16630,666 +16776,666 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="269"/>
+    <w:bookmarkStart w:name="z150" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 19. Предоставление краткосрочного отпуска по семейным обстоятельствам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 19 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="270"/>
+    <w:bookmarkStart w:name="z151" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>125. Краткосрочный отпуск по семейным обстоятельствам предоставляется военнослужащим на срок:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z301" w:id="271"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z301" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до пяти суток в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z302" w:id="272"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z302" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) регистрации брака военнослужащего; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z303" w:id="273"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z303" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) рождения ребенка у военнослужащего;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z304" w:id="274"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z304" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до десяти суток в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z305" w:id="275"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z305" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) тяжелого состояния здоровья или смерти (гибели) супруга (супруги), близких родственников военнослужащего, близких родственников супруга (супруги) военнослужащего; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z306" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) чрезвычайных ситуаций природного или техногенного характера, постигших близких родственников военнослужащего, близких родственников супруга (супруги) военнослужащего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z307" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Краткосрочный отпуск по семейным обстоятельствам в случаях регистрации брака или рождения ребенка предоставляется военнослужащим на основании рапорта с приложением копии подтверждающего документа (акта гражданского состояния, свидетельства о рождении, медицинского свидетельства о рождении или решения суда об установлении факта рождения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z308" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Краткосрочный отпуск по семейным обстоятельствам в случае тяжелого состояния здоровья супруга (супруги), близких родственников военнослужащего, близких родственников супруга (супруги) военнослужащего предоставляется военнослужащим на основании рапорта с приложением подтверждающего документа, выданного медицинским учреждением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z309" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Краткосрочный отпуск по семейным обстоятельствам в случае смерти (гибели) супруга (супруги), близких родственников военнослужащего, близких родственников супруга (супруги) военнослужащего и при чрезвычайных ситуациях природного или техногенного характера, постигших близких родственников военнослужащего, близких родственников супруга (супруги) военнослужащего, предоставляется военнослужащим на основании рапорта. По прибытии из отпуска военнослужащий в течение десяти рабочих дней обязан представить по месту воинской службы документ, подтверждающий основание для предоставления отпуска.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z306" w:id="276"/>
-[...15 lines deleted...]
-      2) чрезвычайных ситуаций природного или техногенного характера, постигших близких родственников военнослужащего, близких родственников супруга (супруги) военнослужащего.</w:t>
+    <w:bookmarkStart w:name="z310" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продолжительность краткосрочного отпуска по семейным обстоятельствам, предоставляемого военнослужащему, увеличивается на количество суток, необходимое для проезда к месту проведения отпуска и обратно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z307" w:id="277"/>
-[...15 lines deleted...]
-      Краткосрочный отпуск по семейным обстоятельствам в случаях регистрации брака или рождения ребенка предоставляется военнослужащим на основании рапорта с приложением копии подтверждающего документа (акта гражданского состояния, свидетельства о рождении, медицинского свидетельства о рождении или решения суда об установлении факта рождения).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 125 - в редакции Указа Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 20. Предоставление отпуска по беременности и родам, отпуска военнослужащим, усыновившим (удочерившим) новорожденного ребенка (детей)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z308" w:id="278"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 20 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="282"/>
+    <w:bookmarkStart w:name="z153" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126. Военнослужащим-женщинам предоставляется отпуск по беременности и родам продолжительностью семьдесят календарных дней до родов и пятьдесят шесть (в случае осложненных родов или рождения двух или более детей - семьдесят) календарных дней после родов. Исчисление производится суммарно, и отпуск предоставляется полностью независимо от числа дней, фактически использованных до родов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Указанный отпуск военнослужащим предоставляется на основании листа временной нетрудоспособности, выданного соответствующим медицинским учреждением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="283"/>
+    <w:bookmarkStart w:name="z154" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       127. Военнослужащему, усыновившему (удочерившему) новорожденного ребенка (детей) непосредственно из родильного дома, предоставляется (одному из родителей) отпуск на период со дня усыновления (удочерения) и до истечения пятидесяти шести дней со дня рождения ребенка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z155" w:id="284"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z155" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 21. Предоставление дополнительных отпусков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 21 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="285"/>
+    <w:bookmarkStart w:name="z156" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128. Военнослужащим предоставляются дополнительные отпуска в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkEnd w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом продолжительность дополнительного отпуска в счет ежегодного основного отпуска не включается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="286"/>
+    <w:bookmarkStart w:name="z157" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       129. Дополнительные отпуска в год поступления или увольнения с воинской службы предоставляются военнослужащим в полном объеме. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z158" w:id="287"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z158" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       130. Военнослужащему, зарегистрированному в установленном порядке в качестве кандидата в депутаты, по его желанию предоставляется отпуск со дня регистрации военнослужащего в качестве кандидата и до дня официального опубликования результатов выборов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z159" w:id="288"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z159" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       131. Военнослужащим, проходящим службу на должностях, связанных с эксплуатацией, хранением радиоактивных материалов, источников ионизирующего излучения, сверхвысоких частот и (или) компонентов ракетного топлива, а также временно привлекаемым к указанным работам и работам по ликвидации последствий аварий на объектах, связанных с эксплуатацией, хранением радиоактивных материалов, источников ионизирующего излучения, сверхвысоких частот и (или) компонентов ракетного топлива, по их рапорту предоставляется дополнительный отпуск продолжительностью до двенадцати суток в год. Отпуск предоставляется пропорционально фактически отработанному времени за истекший период, расчетный для предоставления дополнительного отпуска, путем деления продолжительности дополнительного отпуска на двенадцать и умножения полученного количества суток на количество полных месяцев службы на указанных должностях или выполнения указанных работ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжительность дополнительного отпуска (в календарных днях) определяется Списком производств, цехов, профессий и должностей, перечнем тяжелых работ, работ с вредными (особо вредными) и (или) опасными условиями труда, работа в которых дает право на дополнительный отпуск (далее - Список), утверждаемым уполномоченным государственным органом по труду.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17300,110 +17446,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В тех случаях, когда военнослужащие в течение года проходили воинскую службу на разных должностях, для которых Списком предусмотрен дополнительный отпуск разной продолжительности, отпуск предоставляется путем суммирования продолжительности дополнительного отпуска по этим должностям, установленной Списком, пропорционально времени, фактически проработанному во вредных условиях труда, отдельно по каждой должности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Военнослужащим, должности которых не включены в Список, но выполняющим в отдельные периоды времени соответствующую работу с вредными условиями труда, дополнительный отпуск предоставляется на тех же основаниях, что и военнослужащим, должности которых предусмотрены в Списке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="289"/>
+    <w:bookmarkStart w:name="z160" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       132. Военнослужащим, участвующим (принимавшим участие) в боевых действиях, антитеррористических и миротворческих операциях, и военнослужащим органов военной разведки Министерства обороны, участвующим в выполнении возложенных оперативных задач в рамках разведывательной деятельности, предоставляется дополнительный отпуск в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z161" w:id="290"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z161" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       133. Военнослужащему по его рапорту предоставляется дополнительный отпуск по уходу за ребенком до достижения им возраста трех лет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkEnd w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) по выбору родителей - матери либо отцу ребенка; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17450,126 +17596,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) военнослужащему, усыновившему (удочерившему) новорожденного ребенка (детей). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На время дополнительного отпуска за военнослужащим сохраняется воинская должность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="291"/>
+    <w:bookmarkStart w:name="z162" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 22. Предоставление каникулярных отпусков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 22 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="292"/>
+    <w:bookmarkStart w:name="z163" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       134. Военнослужащим, обучающимся в военных, специальных учебных заведениях (военных факультетах) по очной форме обучения, во время перерывов в учебных занятиях предоставляются каникулярные отпуска на следующие сроки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkEnd w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) зимний отпуск - 14 суток; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17642,126 +17788,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="293"/>
+    <w:bookmarkStart w:name="z164" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 23. Предоставление учебных отпусков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 23 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="294"/>
+    <w:bookmarkStart w:name="z165" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       135. Военнослужащим (кроме военнослужащих срочной службы, кадетов и курсантов) предоставляются учебные отпуска для подготовки и сдачи вступительных экзаменов, в период обучения в организациях образования, реализующих образовательные программы высшего и послевузовского образования, на срок, определенный учебным планом, а военнослужащим, являющимся соискателями ученых степеней кандидата, доктора наук, степеней доктора философии (PhD) и доктора по профилю, предоставляются творческие отпуска в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkEnd w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17780,126 +17926,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="295"/>
+    <w:bookmarkStart w:name="z166" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       136. Продолжительность учебных отпусков в период обучения устанавливается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в организациях высшего и (или) послевузовского образования – не более одного месяца; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) на курсах, при прохождении языковой подготовки - в соответствии с учебными планами уполномоченного органа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z311" w:id="296"/>
+    <w:bookmarkStart w:name="z311" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учебный отпуск предоставляется командиром (начальником) воинской части (учреждения) на основании письменного вызова учебного заведения или приказа о направлении на обучение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkEnd w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17918,126 +18064,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="297"/>
+    <w:bookmarkStart w:name="z167" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 24. Предоставление творческих отпусков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 24 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z168" w:id="298"/>
+    <w:bookmarkStart w:name="z168" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       137. Военнослужащему, проходящему воинскую службу по контракту, являющемуся соискателем ученой степени, при условии успешного сочетания служебной деятельности с научной работой по рекомендации ученого совета, где он является соискателем ученой степени, решением командира (начальника) воинской части (учреждения) предоставляются творческие отпуска общей продолжительностью до двух месяцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18056,126 +18202,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="299"/>
+    <w:bookmarkStart w:name="z169" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 25. Предоставление отпуска по болезни</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 25 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="300"/>
+    <w:bookmarkStart w:name="z170" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       138. Отпуск по болезни предоставляется военнослужащему на основании заключения военно-врачебной комиссии в соответствии с Правилами проведения военно-врачебной экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkEnd w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжительность отпуска по болезни в счет ежегодного основного и дополнительного отпусков не входит.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -18212,202 +18358,202 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="301"/>
+    <w:bookmarkStart w:name="z171" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 26. Отзыв военнослужащего из отпуска</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 26 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="302"/>
+    <w:bookmarkStart w:name="z172" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       139. Военнослужащий может быть отозван из ежегодного основного отпуска в случае объявления мобилизации, военного или чрезвычайного положения, в военное время и в случае служебной необходимости в порядке, определяемом первым руководителем уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z173" w:id="303"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z173" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 27. Цели и задачи аттестации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkEnd w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 27 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="304"/>
+    <w:bookmarkStart w:name="z174" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       140. Аттестация - периодически осуществляемая процедура по определению уровня профессиональной подготовки военнослужащих, которая проводится на основе совокупности оценочных материалов, включаемых в аттестационный лист.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkEnd w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цель аттестации - всесторонняя и объективная оценка служебной деятельности, профессиональной компетентности, а также рациональное использование и развитие профессионального потенциала военнослужащих.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -18444,70 +18590,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="305"/>
+    <w:bookmarkStart w:name="z175" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       141. Основные задачи аттестации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkEnd w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) дать всестороннюю и объективную характеристику профессиональных и личных качеств, потенциальных возможностей каждого военнослужащего; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18572,126 +18718,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) сформировать кадровый резерв военнослужащих для продвижения по службе или направления на учебу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) выработать рекомендации военнослужащим по устранению имеющихся недостатков. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="306"/>
+    <w:bookmarkStart w:name="z176" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 28. Проведение аттестации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 28 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="307"/>
+    <w:bookmarkStart w:name="z177" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       142. Аттестация военнослужащих, проходящих воинскую службу по контракту, проводится по решению первого руководителя уполномоченного органа не реже одного раза в три года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок выполнения мероприятий по организации и проведению аттестации военнослужащих в уполномоченных органах определяется их первыми руководителями. Аттестационный лист оформляется по форме, утверждаемой Министром обороны Республики Казахстан по согласованию с первыми руководителями уполномоченных органов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -18728,70 +18874,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="308"/>
+    <w:bookmarkStart w:name="z178" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       143. После определения сроков, категорий и типовой схемы аттестации военнослужащих разрабатывается план подготовки и проведения аттестации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В планах, утверждаемых соответствующими командирами (начальниками), предусматриваются следующие мероприятия:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18918,70 +19064,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="309"/>
+    <w:bookmarkStart w:name="z179" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144. В выводе по итогам аттестации указывается, соответствует или не соответствует аттестуемый занимаемой должности, после чего излагается мнение о дальнейшем, наиболее целесообразном его служебном использовании, исходя из профессиональных, деловых, моральных и психологических качеств, опыта работы, способностей и наклонностей, а также интересов службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkEnd w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом могут быть даны следующие рекомендации:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19180,70 +19326,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="310"/>
+    <w:bookmarkStart w:name="z181" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146. Не подлежат аттестации военнослужащие в период их нахождения в отпусках по беременности и родам, по уходу за ребенком до достижения им возраста трех лет, обучения по образовательным программам послевузовского образования в военных, специальных учебных заведениях, организациях образования Республики Казахстан и (или) иностранных государств в рамках государственного заказа по подготовке государственных служащих по образовательным программам послевузовского образования, за исключением обучающихся с использованием дистанционных образовательных технологий. Они аттестуются после выхода на воинскую службу не ранее чем через шесть месяцев и не позднее одного года со дня выхода на воинскую службу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19262,204 +19408,204 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="311"/>
+    <w:bookmarkStart w:name="z182" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       147. Аттестационный материал, составленный на военнослужащего, подлежит рассмотрению аттестационной комиссией. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аттестационная комиссия в необходимых случаях приглашает на заседание аттестуемых военнослужащих, а также соответствующих командиров (начальников), в подчинении которых находятся аттестуемые военнослужащие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="312"/>
+    <w:bookmarkStart w:name="z183" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       148. Утвержденные аттестации объявляются аттестованным военнослужащим и доводятся до их сведения под роспись. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z184" w:id="313"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z184" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       149. Порядок аттестации военнослужащих, прикомандированных к международным организациям, определяется первым руководителем уполномоченного органа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z185" w:id="314"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z185" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 29. Аттестационные комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 29 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="315"/>
+    <w:bookmarkStart w:name="z186" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150. Аттестационная комиссия (Высшая аттестационная комиссия) является постоянно действующим консультативно-совещательным органом и подотчетна соответствующему командиру (начальнику).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkEnd w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Высшая аттестационная комиссия создается в уполномоченном органе решением его руководителя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19514,70 +19660,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="316"/>
+    <w:bookmarkStart w:name="z187" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       151. На аттестационные комиссии также возлагается рассмотрение вопросов прохождения воинской службы отдельными военнослужащими по решению соответствующего командира (начальника) воинской части (учреждения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkEnd w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19596,224 +19742,260 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="317"/>
+    <w:bookmarkStart w:name="z188" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 30. Обжалование решения аттестационной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 30 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="318"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152. Жалоба на нарушение порядка и необъективность аттестации может быть подана вышестоящим должностным лицам через непосредственного начальника (по команде) не позднее трех месяцев со дня ознакомления с результатами аттестации лица, в отношении которого проводилась аттестация. При этом каждый человек имеет право на судебную защиту.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае признания жалобы военнослужащего обоснованной проводится повторная аттестация.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 152 в редакции Указа Президента РК от 31.10.2017 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 152 - в редакции Указа Президента РК от 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования); с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z217" w:id="319"/>
+    <w:bookmarkStart w:name="z217" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30-1. Президентский резерв</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkEnd w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 30-1 в соответствии с Указом Президента РК от 05.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19828,764 +20010,764 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; исключена Указом Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z190" w:id="320"/>
+    <w:bookmarkStart w:name="z190" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 31. Классная квалификация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkEnd w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 31 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="321"/>
+    <w:bookmarkStart w:name="z191" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       153. В целях стимулирования развития профессионального мастерства каждого военнослужащего проводится процедура определения классной квалификации в порядке, устанавливаемом первым руководителем уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z192" w:id="322"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z192" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 32. Порядок увольнения с воинской службы военнослужащих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkEnd w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 32 - в редакции Указа Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="323"/>
+    <w:bookmarkStart w:name="z193" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">154. Увольнение военнослужащих с воинской службы производится по основаниям, определенным статьей 26 Закона. При этом увольнение производится в запас или отставку приказом должностного лица уполномоченного органа, имеющего на это право в соответствии с перечнем должностных лиц. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z313" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исключение военнослужащего из списков воинской части (учреждения) производится после сдачи дел и должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z314" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В необходимых случаях сдача дел и должности производится в порядке и сроки, установленные Уставом внутренней службы, начало которой определяется командиром (начальником) воинской части (учреждения) с момента поступления выписки из приказа по личному составу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z315" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При уклонении или отказе военнослужащего от сдачи дел и должности исключение из списков воинской части (учреждения) производится не позднее установленного срока на основании акта, подписанного членами комиссии и утвержденного командиром (начальником) воинской части (учреждения) в течение трех рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z316" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В иных случаях, когда военнослужащий не сдал дела и должность, исключение из списков воинской части (учреждения) производится до истечения установленного срока на основании рапорта непосредственного командира (начальника) с указанием материальных средств, числящихся за военнослужащим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z317" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае нахождения военнослужащего в отпуске, на лечении или в служебной командировке, исключение из списков воинской части (учреждения) не производится.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z313" w:id="324"/>
-[...15 lines deleted...]
-      Исключение военнослужащего из списков воинской части (учреждения) производится после сдачи дел и должности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 154 - в редакции Указа Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      155. Досрочное увольнение с воинской службы военнослужащих, проходящих воинскую службу по призыву в соответствии с пунктами 5, 6 статьи 26 Закона, производится на основании заключения военно-врачебной комиссии, акта обследования семейно-имущественного положения и других документов, подтверждающих обстоятельства увольнения с воинской службы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z314" w:id="325"/>
-[...15 lines deleted...]
-      В необходимых случаях сдача дел и должности производится в порядке и сроки, установленные Уставом внутренней службы, начало которой определяется командиром (начальником) воинской части (учреждения) с момента поступления выписки из приказа по личному составу.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 155 - в редакции Указа Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z195" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      156. О достижении предельного возраста состояния на воинской службе, об истечении срока контракта или о предстоящем увольнении с воинской службы в связи с сокращением штатов воинской части (учреждения) военнослужащий заблаговременно (но не позднее чем за месяц) письменно уведомляется командиром (начальником) воинской части (учреждения) или уполномоченным должностным лицом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z315" w:id="326"/>
-[...15 lines deleted...]
-      При уклонении или отказе военнослужащего от сдачи дел и должности исключение из списков воинской части (учреждения) производится не позднее установленного срока на основании акта, подписанного членами комиссии и утвержденного командиром (начальником) воинской части (учреждения) в течение трех рабочих дней.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выписка из приказа по личному составу об увольнении военнослужащего с воинской службы доводится до его сведения под роспись. В случаях нахождения военнослужащего в отпуске, на лечении или в служебной командировке, выписка из приказа доводится до его сведения после возвращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 156 с изменениями, внесенными указами Президента РК от 31.10.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования); от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z196" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      157. При наличии у военнослужащего, проходящего воинскую службу по контракту, нескольких оснований для увольнения с воинской службы, он увольняется по избранному им основанию, за исключением случаев, предусмотренных подпунктами 7), 8), 9), 11) пункта 1 статьи 26 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z316" w:id="327"/>
-[...15 lines deleted...]
-      В иных случаях, когда военнослужащий не сдал дела и должность, исключение из списков воинской части (учреждения) производится до истечения установленного срока на основании рапорта непосредственного командира (начальника) с указанием материальных средств, числящихся за военнослужащим.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 157 - в редакции Указа Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158. Военнослужащие по призыву увольняются с воинской службы по истечении срока службы, при этом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z317" w:id="328"/>
-[...384 lines deleted...]
-    <w:bookmarkEnd w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) офицерский состав увольняется приказом уполномоченного должностного лица в соответствии с перечнем должностных лиц; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) военнослужащие срочной службы увольняются приказом первого руководителя уполномоченного органа на основании Указа Президента Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="333"/>
+    <w:bookmarkStart w:name="z198" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>159. Увольнение с воинской службы военнослужащих по состоянию здоровья производится на основании заключения военно-врачебной комиссии в соответствии с Правилами проведения военно-врачебной экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z319" w:id="334"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z319" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оформление представления к увольнению с воинской службы (для военнослужащих срочной воинской службы – рапорта) производится после получения воинской частью (учреждением) заключения военно-врачебной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkEnd w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20604,70 +20786,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="335"/>
+    <w:bookmarkStart w:name="z199" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       160. Увольнение с воинской службы в связи с сокращением штатов воинской части (учреждения) производится в случаях отсутствия возможности назначения на другие воинские должности и отказа военнослужащего от назначения на низшую должность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20686,70 +20868,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="336"/>
+    <w:bookmarkStart w:name="z200" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       161. Увольнение с воинской службы в связи с переходом на государственную службу или государственные учреждения, за исключением перевода в правоохранительные или специальные государственные органы Республики Казахстан, на службу в органы гражданской защиты, производится по рапорту военнослужащего при поступлении уведомления от первого руководителя государственного органа или государственного учреждения об успешном прохождении военнослужащим конкурса на занятие административной государственной должности и готовности принять его на государственную службу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkEnd w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20768,70 +20950,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="337"/>
+    <w:bookmarkStart w:name="z201" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       162. Увольнение с воинской службы военнослужащего, проходящего воинскую службу по контракту, в связи с существенным и (или) систематическим нарушением в отношении него условий контракта производится на основании рапорта военнослужащего и иных подтверждающих документов. В случае отказа в увольнении с воинской службы военнослужащего по данному основанию, факт соблюдения условий контракта должен быть документально подтвержден командиром (начальником) воинской части (учреждения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkEnd w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20850,551 +21032,551 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="338"/>
+    <w:bookmarkStart w:name="z202" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       163. Увольнение военнослужащего по семейным обстоятельствам производится на основании заключения военно-врачебной комиссии, акта семейно-имущественного обследования и других документов, подтверждающих обстоятельства увольнения. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z203" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      164. Военнослужащий, в случаях избрания или назначения его в представительные органы Республики Казахстан, подлежит увольнению на основании опубликованных в соответствующих средствах массовой информации итогов выборов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 164 - в редакции Указа Президента РК от 31.10.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z204" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      165. Военнослужащий, в случаях его избрания или назначения на должность судьи, подлежит увольнению на основании соответствующего акта о его назначении или извещения уполномоченного органа о его назначении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 165 - в редакции Указа Президента РК от 31.10.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      166. Увольнение военнослужащих в связи с прекращением гражданства Республики Казахстан производится решением уполномоченного руководителя со дня вступления в силу соответствующего Указа Президента Республики Казахстан о выходе из гражданства Республики Казахстан или дня регистрации утраты гражданства Республики Казахстан уполномоченными государственными органами в порядке, определенном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 166 в редакции Указа Президента РК от 31.10.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 574</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z206" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      167. Увольнение с воинской службы в связи с невозможностью дальнейшего прохождения воинской службы по результатам специальной проверки уполномоченного государственного органа производится в случае, если по результатам специальной проверки выявлены обстоятельства, препятствующие оформлению военнослужащему допуска к государственным секретам, при невозможности назначения его на воинскую должность, на которую не требуется оформление допуска к государственным секретам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 167 - в редакции Указа Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      167-1. Увольнение с воинской службы военнослужащих в связи с отчислением из военного, специального учебного заведения, за исключением случаев отчисления выпускников военных учебных заведений, реализующих программы технического и профессионального образования, а также военных интернов, магистрантов, докторантов и адъюнктов производится на основании приказа начальников (руководителей) этих учебных заведений об отчислении.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z203" w:id="339"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 164 - в редакции Указа Президента РК от 31.10.2017 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 167-1 в соответствии с Указом Президента РК от 31.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 574</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования); в редакции Указа Президента РК от 18.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 986</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z204" w:id="340"/>
-[...347 lines deleted...]
-    <w:bookmarkStart w:name="z207" w:id="344"/>
+    <w:bookmarkStart w:name="z207" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>168. Увольнение военнослужащих с воинской службы по отрицательным мотивам производится:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z321" w:id="345"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z321" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в связи с вступлением в законную силу обвинительного приговора суда за совершение преступления – на основании поступившего в воинскую часть (учреждение) вступившего в законную силу обвинительного приговора суда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z322" w:id="346"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z322" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в связи с освобождением от уголовной ответственности за совершение преступления на основании пунктов 3), 4), 9), 10) и 12) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21409,271 +21591,271 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан – на основании поступившего в воинскую часть (учреждение) вступившего в законную силу обвинительного приговора суда или постановления органа уголовного преследования, утвержденного прокурором;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z323" w:id="347"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z323" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в связи с установлением при исполнении обязанностей воинской службы факта употребления психоактивного вещества или состояния опьянения, подтвержденного результатами медицинского освидетельствования, проведенного в медицинской организации, а также отказа или уклонения от его прохождения – на основании заключения служебного расследования; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z324" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в связи с установлением факта немедицинского употребления наркотических средств, психотропных веществ, их аналогов во внеслужебное время, подтвержденного результатами медицинского освидетельствования, проведенного в медицинской организации, – на основании заключения служебного расследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z325" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в случае систематического (два и более раза) нарушения условий контракта, – на основании заключения служебного расследования и после рассмотрения данных фактов аттестационной комиссией воинской части (учреждения) в соответствии с настоящими Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z326" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в случаях непредставления или искажения сведений, указанных в пункте 2 статьи 38 Закона, независимо от даты совершения, – на основании заключения служебного расследования, по результатам которого устанавливается факт представления при поступлении на воинскую службу заведомо ложных документов или сведений, которые могли являться основаниями для отказа в приеме на воинскую службу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z327" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в связи с лишением воинского звания в установленном законодательством Республики Казахстан порядке – на основании поступившего в воинскую часть (учреждение) вступившего в законную силу обвинительного приговора суда, а для лиц высшего офицерского состава – при поступлении Указа Президента Республики Казахстан о лишении воинского звания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z328" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в связи с отсутствием военнослужащего специального государственного органа или органа внутренних дел Республики Казахстан на службе без уважительной причины в течение трех и более часов подряд – на основании заключения служебного расследования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z324" w:id="348"/>
-[...15 lines deleted...]
-      4) в связи с установлением факта немедицинского употребления наркотических средств, психотропных веществ, их аналогов во внеслужебное время, подтвержденного результатами медицинского освидетельствования, проведенного в медицинской организации, – на основании заключения служебного расследования;</w:t>
+    <w:bookmarkStart w:name="z329" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в связи с нарушением установленных требований по обеспечению режима секретности, повлекшим разглашение или утрату сведений, составляющих государственные секреты, их носителей – на основании поступившего в воинскую часть (учреждение) вступившего в законную силу обвинительного приговора суда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z325" w:id="349"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z330" w:id="354"/>
+    <w:bookmarkStart w:name="z330" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) в случаях, определенных трудовым законодательством Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции", – на основании заключения служебного расследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z464" w:id="355"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z464" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) в связи с совершением проступка, дискредитирующего воинскую службу, – на основании заключения служебного расследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z465" w:id="356"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z465" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) за управление транспортным средством в состоянии алкогольного и (или) наркотического, и (или) токсикоманического опьянения – на основании заключения служебного расследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkEnd w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21712,110 +21894,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="357"/>
+    <w:bookmarkStart w:name="z208" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       169. Увольнение военнослужащих по служебному несоответствию, выявившемуся по итогам аттестации, производится на основании решения аттестационной комиссии, утвержденного соответствующим командиром (начальником). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z209" w:id="358"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z209" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       170. Увольнение с воинской службы лиц, выслуживших установленные сроки, приостанавливается в случае введения чрезвычайного или военного положения на период его действия. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z332" w:id="359"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z332" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом заключенный с ними контракт действует в течение периода чрезвычайного или военного положения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkEnd w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21888,70 +22070,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="360"/>
+    <w:bookmarkStart w:name="z211" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       172. Лица, уволенные с воинской службы, вправе обжаловать решение об увольнении перед вышестоящим командованием, а также в суде в порядке, установленном законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkEnd w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22024,107 +22206,107 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z466" w:id="361"/>
+    <w:bookmarkStart w:name="z466" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 33. Воинская служба в резерве и особенности ее прохождения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkEnd w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 33 в соответствии с Указом Президента РК от 28.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1068</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z467" w:id="362"/>
+    <w:bookmarkStart w:name="z467" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       173. Отбор кандидатов из числа граждан Республики Казахстан для поступления на воинскую службу в резерве осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22139,245 +22321,245 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и 30-1 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z468" w:id="363"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z468" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Основанием для отказа кандидату в приеме на воинскую службу в резерве является несоответствие требованиям, определенным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 40-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z469" w:id="364"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z469" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кандидат, признанный отборочной комиссией соответствующим требованиям, установленным для поступающих на воинскую службу в резерве, направляется местным органом военного управления в воинскую часть (учреждение) для заключения контракта о прохождении воинской службы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z470" w:id="365"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z470" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       174. Контракт о прохождении воинской службы в резерве заключается в добровольном порядке гражданином Республики Казахстан с командиром (начальником) воинской части (учреждения) в письменном виде по типовой форме, утверждаемой Министром обороны Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z471" w:id="366"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z471" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       175. Контракт о прохождении воинской службы в резерве заключается сроком на три года и прекращает свое действие в случаях, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 40-1 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z472" w:id="367"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z472" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       176. В период мобилизации, военного положения и в военное время военнослужащие, проходящие воинскую службу в резерве, переходят на воинскую службу по контракту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkEnd w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>