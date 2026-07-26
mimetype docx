--- v0 (2025-10-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="46bc8cc" w14:textId="46bc8cc">
+    <w:p w14:paraId="238229f" w14:textId="238229f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -939,2238 +939,2455 @@
         <w:t xml:space="preserve">
       реализация внешнеполитического курса Республики Казахстан, содействие осуществлению внешнеэкономической политики; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z83" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       представительство Республики Казахстан в сношениях с государством пребывания либо международной организацией; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z84" w:id="21"/>
-[...15 lines deleted...]
-      обеспечение дипломатическими средствами и методами защиты суверенитета, безопасности, территориальной целостности и нерушимости границ Республики Казахстан, ее политических, торгово-экономических и иных интересов во взаимоотношениях с государством пребывания либо международной организацией; </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение дипломатическими средствами и методами защиты Суверенитета, безопасности, территориальной целостности и нерушимости границ Республики Казахстан, ее политических, торгово-экономических и иных интересов во взаимоотношениях с государством пребывания либо международной организацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      защита прав и интересов Республики Казахстан, ее граждан и юридических лиц в государстве пребывания. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z85" w:id="22"/>
-[...15 lines deleted...]
-      защита прав и интересов Республики Казахстан, ее граждан и юридических лиц в государстве пребывания. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Представительство в установленном законодательством Республики Казахстан порядке осуществляет следующие функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z86" w:id="23"/>
-[...15 lines deleted...]
-      6. Представительство в установленном законодательством Республики Казахстан порядке осуществляет следующие функции:</w:t>
+    <w:bookmarkStart w:name="z132" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) способствует реализации стратегии международной политики Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z132" w:id="24"/>
-[...15 lines deleted...]
-      1) способствует реализации стратегии международной политики Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает проведение единой политической линии Республики Казахстан в государстве пребывания либо международной организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z133" w:id="25"/>
-[...15 lines deleted...]
-      2) обеспечивает проведение единой политической линии Республики Казахстан в государстве пребывания либо международной организации;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представляет Министерству предложения по вопросам отношений Республики Казахстан с государством пребывания либо международной организацией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z134" w:id="26"/>
-[...15 lines deleted...]
-      3) представляет Министерству предложения по вопросам отношений Республики Казахстан с государством пребывания либо международной организацией;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ведет переговоры и способствует поддержанию официальных контактов с государственными органами государства пребывания либо с международной организацией и в ее рамках;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z135" w:id="27"/>
-[...15 lines deleted...]
-      4) ведет переговоры и способствует поддержанию официальных контактов с государственными органами государства пребывания либо с международной организацией и в ее рамках;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) содействует осуществлению целей и принципов, а также реализации решений в рамках сотрудничества Республики Казахстан с государством пребывания либо с международной организацией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z136" w:id="28"/>
-[...15 lines deleted...]
-      5) содействует осуществлению целей и принципов, а также реализации решений в рамках сотрудничества Республики Казахстан с государством пребывания либо с международной организацией;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организует проведение переговоров и подписание международных договоров Республики Казахстан с государством пребывания либо с международной организацией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z137" w:id="29"/>
-[...15 lines deleted...]
-      6) организует проведение переговоров и подписание международных договоров Республики Казахстан с государством пребывания либо с международной организацией;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оказывает содействие официальным делегациям и представителям Республики Казахстан, командируемым в государство пребывания либо в международную организацию, в выполнении возложенных на них задач;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z138" w:id="30"/>
-[...15 lines deleted...]
-      7) оказывает содействие официальным делегациям и представителям Республики Казахстан, командируемым в государство пребывания либо в международную организацию, в выполнении возложенных на них задач;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет протокольно-организационное обеспечение мероприятий с участием Президента Республики Казахстан, Председателя Курултая Республики Казахстан, Премьер-Министра Республики Казахстан и других официальных лиц Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет сбор информации о государстве пребывания, анализ отношений Республики Казахстан с государством пребывания, его внешней и внутренней политики, положения в системе международных отношений, а также изучение деятельности других государств и международных организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z139" w:id="31"/>
-[...15 lines deleted...]
-      8) осуществляет протокольно-организационное обеспечение мероприятий с участием Президента Республики Казахстан, председателей палат Парламента Республики Казахстан, Премьер-Министра Республики Казахстан и других официальных лиц Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечивает в установленном порядке государственные органы Республики Казахстан информацией, необходимой для осуществления внешней и внутренней политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z140" w:id="32"/>
-[...15 lines deleted...]
-      9) осуществляет сбор информации о государстве пребывания, анализ отношений Республики Казахстан с государством пребывания, его внешней и внутренней политики, положения в системе международных отношений, а также изучение деятельности других государств и международных организаций;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) содействует развитию дружественных и взаимовыгодных отношений между Республикой Казахстан и государством пребывания либо международной организацией в области экономики, культуры, науки и в других сферах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z141" w:id="33"/>
-[...15 lines deleted...]
-      10) обеспечивает в установленном порядке государственные органы Республики Казахстан информацией, необходимой для осуществления внешней и внутренней политики;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществляет консульские функции, регламентированные законодательством Республики Казахстан и нормами международного права;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z142" w:id="34"/>
-[...15 lines deleted...]
-      11) содействует развитию дружественных и взаимовыгодных отношений между Республикой Казахстан и государством пребывания либо международной организацией в области экономики, культуры, науки и в других сферах;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) распространяет в государстве пребывания либо международной организации информацию о внешней и внутренней политике Республики Казахстан, социально-экономической, культурной и духовной жизни государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z143" w:id="35"/>
-[...15 lines deleted...]
-      12) осуществляет консульские функции, регламентированные законодательством Республики Казахстан и нормами международного права;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществляет общее наблюдение и контроль за выполнением международных договоров, участником которых являются Республика Казахстан и государство пребывания либо международная организация;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z144" w:id="36"/>
-[...15 lines deleted...]
-      13) распространяет в государстве пребывания либо международной организации информацию о внешней и внутренней политике Республики Казахстан, социально-экономической, культурной и духовной жизни государства;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) содействует развитию связей и контактов с соотечественниками, проживающими в государстве пребывания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z145" w:id="37"/>
-[...15 lines deleted...]
-      14) осуществляет общее наблюдение и контроль за выполнением международных договоров, участником которых являются Республика Казахстан и государство пребывания либо международная организация;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) в случаях чрезвычайного или военного положения или угрозы их возникновения в государстве пребывания, а также в соседних государствах осуществляет координацию деятельности по обеспечению безопасности граждан Республики Казахстан и сохранности собственности Республики Казахстан вплоть до экстренной эвакуации их в безопасные условия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z146" w:id="38"/>
-[...15 lines deleted...]
-      15) содействует развитию связей и контактов с соотечественниками, проживающими в государстве пребывания;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) осуществляет комплектование, оформление, приемку и хранение дипломатической почты, организует доставку в другие загранучреждения дипломатической почты, поступающей из Министерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z147" w:id="39"/>
-[...15 lines deleted...]
-      16) в случаях чрезвычайного или военного положения или угрозы их возникновения в государстве пребывания, а также в соседних государствах осуществляет координацию деятельности по обеспечению безопасности граждан Республики Казахстан и сохранности собственности Республики Казахстан вплоть до экстренной эвакуации их в безопасные условия;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) осуществляет комплектование, хранение, оформление дипломатической почты для доставки в Министерство;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z148" w:id="40"/>
-[...15 lines deleted...]
-      17) осуществляет комплектование, оформление, приемку и хранение дипломатической почты, организует доставку в другие загранучреждения дипломатической почты, поступающей из Министерства;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) организует доставку дипломатической почты в Министерство;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z149" w:id="41"/>
-[...15 lines deleted...]
-      18) осуществляет комплектование, хранение, оформление дипломатической почты для доставки в Министерство;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) принимает в пределах своей компетенции меры по обеспечению безопасности и сохранности дипломатической почты при ее доставке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z150" w:id="42"/>
-[...15 lines deleted...]
-      19) организует доставку дипломатической почты в Министерство;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) обеспечивает оформление и выдачу дипломатическим курьерам и дипломатическим курьерам "ад хок" необходимых документов для доставки дипломатической почты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z151" w:id="43"/>
-[...15 lines deleted...]
-      20) принимает в пределах своей компетенции меры по обеспечению безопасности и сохранности дипломатической почты при ее доставке;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) осуществляет иные функции, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z152" w:id="44"/>
-[...15 lines deleted...]
-      21) обеспечивает оформление и выдачу дипломатическим курьерам и дипломатическим курьерам "ад хок" необходимых документов для доставки дипломатической почты;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции Указа Президента РК от 18.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 661</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для реализации основных задач и осуществления возложенных на него функций представительство имеет право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z153" w:id="45"/>
-[...15 lines deleted...]
-      22) осуществляет иные функции, предусмотренные законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) координировать деятельность в государстве пребывания представительств (представителей) и филиалов казахстанских государственных органов и организаций (далее - государственные организации) и их сотрудников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z38" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) требовать от государственных организаций полного информирования и согласования деятельности, которая затрагивает национальные интересы Республики Казахстан в государстве пребывания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z39" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществлять иные права, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции Указа Президента РК от 18.09.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 в редакции Указа Президента РК от 06.03.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 518</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3. Организация деятельности представительства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z108" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Посольство Республики Казахстан возглавляет Чрезвычайный и Полномочный Посол. Постоянное представительство Республики Казахстан при международной организации возглавляет Постоянный представитель. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z109" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Чрезвычайный и Полномочный Посол и Постоянный представитель назначаются на должность и освобождаются от должности Президентом Республики Казахстан по представлению Министра иностранных дел Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z110" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дипломатическую миссию Республики Казахстан возглавляет Поверенный в делах, назначаемый на должность и освобождаемый от должности Министром иностранных дел Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z111" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. На время отсутствия главы представительства его функции выполняет назначаемый им из числа старших дипломатических сотрудников: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в Посольстве Республики Казахстан - Временный поверенный в делах; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в Постоянном представительстве Республики Казахстан при международной организации - исполняющий обязанности Постоянного представителя; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z113" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) в Дипломатической миссии Республики Казахстан - исполняющий обязанности Поверенного в делах. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z114" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случаях, если должность Чрезвычайного и Полномочного Посла, Постоянного представителя либо Поверенного в делах вакантна или если Чрезвычайный и Полномочный Посол, Постоянный представитель либо Поверенный в делах не в состоянии выполнять свои функции, Временный поверенный в делах Республики Казахстан, исполняющий обязанности Постоянного представителя либо Поверенного в делах, назначается Министром иностранных дел Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z115" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если Постоянным представителем является по совместительству Чрезвычайный и Полномочный Посол в государстве пребывания, то в его отсутствие исполняющим обязанности Постоянного представителя является Временный поверенный в делах или один из старших дипломатических сотрудников. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z116" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Фамилия Временного поверенного в делах, исполняющего обязанности Поверенного в делах либо Постоянного представителя, сообщается министерству иностранных дел государства пребывания или другому министерству, в отношении которого имеется договоренность, либо международной организации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z117" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      На время отсутствия Временного поверенного в делах, исполняющего обязанности Поверенного в делах либо Постоянного представителя, их функции в государстве пребывания либо международной организации выполняет один из старших дипломатических сотрудников представительства. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z118" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Основные обязанности и права главы представительства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z119" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Глава представительства обязан: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z120" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) вести целенаправленную работу по реализации внешнеполитического курса Республики Казахстан, защищать всеми законными средствами и методами права и интересы граждан и организаций Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z121" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) информировать Министерство по вопросам внутренней и внешней политики государства пребывания либо международной организации; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z122" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) обеспечивать развитие сотрудничества Республики Казахстан с государством пребывания либо международной организацией; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z123" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) принимать необходимые меры по обеспечению в государстве пребывания привилегий и иммунитетов, предоставляемых представительству, персоналу и членам их семей в соответствии с нормами международного права и законодательством государства пребывания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z124" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) согласовывать с Министерством выезды в кратковременные служебные командировки за пределы государства пребывания; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z125" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивать финансовую и хозяйственную деятельность представительства в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z154" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечивать целевое и эффективное расходование бюджетных средств в пределах плана финансирования представительства, использовать материальные ценности по целевому назначению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z155" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивать сохранность вверенного государственного имущества, принимать меры по предотвращению его ущерба;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z156" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) обеспечивать ведение бухгалтерского учета в представительстве, соблюдение персоналом представительства порядка оформления документов и своевременного представления их уполномоченному работнику представительства по ведению бухгалтерского учета; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z157" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) выполнять другие функции, отнесенные к его компетенции законодательством и международными договорами Республики Казахстан, а также нормами международного права.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными Указом Президента РК от 18.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 661</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="46"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z10" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Глава представительства имеет право: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z11" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в пределах предоставленных полномочий совершать акты, относящиеся к заключению международных договоров; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z12" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) вносить в установленном порядке предложения по вопросам двусторонних отношений с государством пребывания либо международной организацией; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z13" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) получать в установленном порядке от государственных организаций необходимые материалы и документы по вопросам, входящим в компетенцию представительства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z14" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) вносить в Министерство предложения о награждении персонала представительства государственными наградами, повышении в ранге и должности, досрочном откомандировании или продлении сроков работы за границей, наложении дисциплинарных взысканий; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z15" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) распоряжаться лимитом средств (расходов), предусмотренных планом финансирования представительства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z16" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) издавать приказы по вопросам деятельности представительства, самостоятельно принимать решения по вопросам, связанным с трудовыми отношениями с обслуживающим персоналом, утверждать график ежегодных оплачиваемых трудовых отпусков персонала представительства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z17" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) по согласованию с Министерством разрешать кратковременные выезды персонала представительства и членов их семей в Республику Казахстан и другие государства, за исключением случаев выезда при предоставлении ежегодного оплачиваемого трудового отпуска. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Чрезвычайный и Полномочный Посол Республики Казахстан осуществляет руководство деятельностью генеральных консульств, консульств, вице-консульств, консульских агентств, почетных консульств Республики Казахстан в государстве пребывания и дипломатических миссий Республики Казахстан, открытых в государствах его аккредитации, а также координацию деятельности и контроль за работой находящихся в государстве пребывания государственных организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководители государственных организаций:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z40" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обязаны согласовывать свою деятельность с главой представительства или консульского учреждения, оказывать главе представительства содействие в осуществлении его полномочий, информировать его о своей деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z41" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) согласовывают с главой представительства или консульского учреждения планы работы, а также в сроки, согласованные с главой представительства или консульского учреждения, представляют отчеты об их выполнении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 в редакции Указа Президента РК от 06.03.2013 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 в редакции Указа Президента РК от 06.03.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 518</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="50"/>
+    <w:bookmarkStart w:name="z20" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       13. Глава представительства несет персональную ответственность за объективность, достоверность и полноту направляемой в Министерство информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z126" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  3. Организация деятельности представительства</w:t>
-[...221 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="61"/>
+        <w:t xml:space="preserve"> 5. Персонал представительства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z5" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. По должностным обязанностям персонал представительства подразделяется на сотрудников дипломатической службы и работников дипломатической службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z21" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К сотрудникам дипломатической службы относятся государственные служащие, занимающие в представительстве штатные дипломатические должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z22" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дипломатический статус сотрудника представительства подтверждается государством пребывания путем выдачи ему соответствующей дипломатической аккредитационной карточки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z23" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К работникам дипломатической службы относятся государственные служащие, занимающие в представительстве штатные административно- технические должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z24" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статус работника представительства подтверждается государством пребывания путем выдачи ему соответствующей аккредитационной карточки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z25" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В структуре представительства могут находиться лица, осуществляющие функции обслуживающего персонала, которые принимаются на основе индивидуальных трудовых договоров из числа членов семей персонала представительства, граждан Республики Казахстан или государства пребывания. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным Указом Президента РК от 18.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 661</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Персонал представительства и члены их семей пользуются в государстве пребывания иммунитетами и привилегиями, установленными нормами международного права, международными договорами Республики Казахстан, международными договорами, заключенными между международными организациями и государствами их пребывания, а также законодательством государства пребывания. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z27" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Персонал представительства несет ответственность за свою деятельность и может быть привлечен к ответственности в порядке, установленном законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z127" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Основные обязанности и права главы представительства</w:t>
-[...222 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+        <w:t xml:space="preserve"> 6. Структура представительства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z6" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Структура и штатное расписание представительства утверждаются Министерством в пределах лимита штатной численности загранучреждений, установленного Правительством Республики Казахстан, и с учетом соответствующих договоренностей с государством пребывания либо с международной организацией. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z28" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. В представительстве могут функционировать отделы (группы): политический, торгово-экономический, консульский, прессы и информации, гуманитарных и культурных связей, референтура, финансово-хозяйственная служба и другие. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z29" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Функции отделов (групп) и должностные (функциональные) обязанности персонала представительства определяет глава представительства. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z128" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Трудовые отношения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z7" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Трудовые отношения в представительстве регулируются законодательством Республики Казахстан с учетом норм международного права и законодательства государства пребывания. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z30" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Порядок наложения дисциплинарных взысканий на персонал представительства определяется законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z129" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8. Обеспечение деятельности представительства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z8" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Финансовое обеспечение представительства осуществляется только за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z31" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      План финансирования представительства утверждается Министерством в пределах средств, предусмотренных в республиканском бюджете на соответствующий год. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z32" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Представительство обеспечивается транспортом, служебными помещениями и другим необходимым имуществом. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z33" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Представительство обеспечивается каналами закрытой и открытой связи, по которым оно связывается с Министерством. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z34" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Порядок владения, пользования и распоряжения представительством закрепленным за ним имуществом устанавливается законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z35" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Условия и порядок материального, пенсионного и социально-бытового обеспечения персонала представительства определяются законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z130" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Государственная символика</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. На здании представительства, резиденции Чрезвычайного и Полномочного Посла (Постоянного представителя) поднимается Государственный Флаг Республики Казахстан, устанавливается щит с изображением Государственного Герба Республики Казахстан, указанием на форму представительства (наименование резиденции) и принадлежность к Республике Казахстан на государственном языке Республики Казахстан и языке, определяемом государством пребывания (международной организацией).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственные символы Республики Казахстан используются в соответствии с законодательством Республики Казахстан, с учетом протокольной практики государства пребывания (международной организации).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными Указом Президента РК от 18.09.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 661</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="73"/>
-[...892 lines deleted...]
-    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>