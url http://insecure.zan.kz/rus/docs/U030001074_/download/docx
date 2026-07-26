--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="88bcd33" w14:textId="88bcd33">
+    <w:p w14:paraId="54e0588" w14:textId="54e0588">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -133,161 +133,265 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок с изменением, внесенным Указом Президента РК от 05.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 471</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. По всему тексту слова ", а также объявления рассмотрения проекта закона срочным" исключены в соответствии с Указом Президента РК от 05.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 471</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 47 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 60 Конституции Республики Казахстан, подпунктом 3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 26 Конституционного закона Республики Казахстан "О Президенте Республики Казахстан" П</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ОСТАНОВЛЯЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 471</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve">Конституционного закона Республики Казахстан от 26 декабря 1995 года "О Президенте Республики Казахстан" постановляю: </w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить прилагаемые Правила определения приоритетности рассмотрения проектов законов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -312,50 +416,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Настоящий Указ вступает в силу со дня подписания. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
@@ -395,53 +500,64 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Президент</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -625,80 +741,140 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок с изменением, внесенным Указом Президента РК от 05.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 471</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. По всему тексту Правил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. По всему тексту Правил слова ", а также объявления рассмотрения проекта закона срочным", ", а также объявлять рассмотрение проекта закона срочным", "или объявить его рассмотрение срочным", "или объявить срочным", "или объявлении его рассмотрения срочным", "или объявления его рассмотрения срочным", "или объявить срочным" исключены в соответствии с Указом Президента РК от 05.05.2017 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+      слова ", а также объявления рассмотрения проекта закона срочным", ", а также объявлять рассмотрение проекта закона срочным", "или объявить его рассмотрение срочным", "или объявить срочным", "или объявлении его рассмотрения срочным", "или объявления его рассмотрения срочным", "или объявить срочным" исключены в соответствии с Указом Президента РК от 05.05.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 471</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       слова "Мажилиса Парламента", "Парламентом" заменены соответственно словами "Курултая", "Курултаем" в соответствии с Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящие Правила устанавливают порядок и сроки реализации конституционного права Главы государства определять приоритетность рассмотрения проектов законов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -711,87 +887,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. При решении определить рассмотрение проекта закона приоритетным Глава государства или по его поручению Администрация Президента Республики Казахстан доводят до сведения соответствующего государственного органа, что рассмотрение данного проекта закона планируется определить приоритетным.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Как правило, рассмотрение в качестве приоритетных определяется Главой государства по отношению к законопроектам, внесенным или готовым к внесению на рассмотрение Мажилиса Парламента Республики Казахстан. </w:t>
+      2. Как правило, рассмотрение в качестве приоритетных определяется Главой государства по отношению к законопроектам, внесенным или готовым к внесению на рассмотрение Курултая Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Проекты законов, определенные Президентом Республики Казахстан специальным посланием приоритетными и еще не внесенные на рассмотрение Мажилиса Парламента Республики Казахстан, должны быть согласованы с соответствующими государственными органами и внесены Правительством Республики Казахстан на рассмотрение в Администрацию Президента Республики Казахстан в течение одного месяца. </w:t>
-[...17 lines deleted...]
-      После согласования с Администрацией Президента Республики Казахстан такие проекты законов вносятся Правительством Республики Казахстан на рассмотрение Мажилиса Парламента Республики Казахстан в десятидневный срок.</w:t>
+      3. Проекты законов, определенные Президентом Республики Казахстан специальным посланием приоритетными и еще не внесенные на рассмотрение Курултая Республики Казахстан, должны быть согласованы с соответствующими государственными органами и внесены Правительством Республики Казахстан на рассмотрение в Администрацию Президента Республики Казахстан в течение одного месяца. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После согласования с Администрацией Президента Республики Казахстан такие проекты законов вносятся Правительством Республики Казахстан на рассмотрение Курултая Республики Казахстан в десятидневный срок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -907,51 +1083,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. К предложению, указанному в пункте 6 настоящих Правил, прилагаются проект соответствующего закона и пояснительная записка, которая должна содержать: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) обоснование необходимости определения рассмотрения Парламентом законопроекта приоритетным;</w:t>
+      1) обоснование необходимости определения рассмотрения Курултаем законопроекта приоритетным;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конкретные цели проекта закона и решаемые им задачи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1013,55 +1189,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>