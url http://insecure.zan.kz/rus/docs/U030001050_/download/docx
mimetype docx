--- v0 (2025-11-17)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a098cec" w14:textId="a098cec">
+    <w:p w14:paraId="8b88324" w14:textId="8b88324">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,71 +111,183 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указ Президента Республики Kазахстан от 28 марта 2003 года N 1050.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 3) пункта 2 статьи 17-1 Конституционного </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О Президенте Республики Казахстан", в целях дальнейшего совершенствования системы правовой статистики и специальных учетов в Республике Казахстан постановляю: </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 46 Конституции Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 20 Конституционного закона Республики Казахстан "О Президенте Республики Казахстан" в целях дальнейшего совершенствования системы правовой статистики и специальных учетов в Республике Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции Указа Президента РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1315 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Образовать государственное учреждение - Комитет по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан (далее - Комитет) с передачей ему функций и полномочий по управлению имуществом и делами упраздняемого Центра правовой статистики и информации при Генеральной прокуратуре Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z10" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -1183,132 +1295,352 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комитету запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Комитета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z61" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Если Комитету законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в республиканский бюджет. </w:t>
+      Если Комитету законами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в республиканский бюджет. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z62" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z63" w:id="22"/>
+    <w:bookmarkStart w:name="z183" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z64" w:id="23"/>
-[...15 lines deleted...]
-      1) эффективное и достаточное информационное обеспечение государственных органов, физических и юридических лиц о состоянии законности и правопорядка в стране на основе единых статистических принципов и стандартов;</w:t>
+    <w:bookmarkStart w:name="z184" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) удовлетворение потребностей общества, государства и международного сообщества в официальной правовой статистической информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z65" w:id="24"/>
-[...15 lines deleted...]
-      2) совершенствование и развитие государственной правовой информационной статистической системы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) вводится в действие с 12.07.2026 Указом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Президента</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1315 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иные задачи, определяемые законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Пункт 13 – в редакции Указа Президента РК от 15.06.2026 № 1315.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z66" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z67" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1465,87 +1797,105 @@
         <w:t>
       предоставлять доступ к правовой статистической информации, способами, не запрещенными законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z75" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организовывать издание статистических сборников и использовать иным образом правовую статистическую информацию для практических и научно-исследовательских целей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z76" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отказывать в регистрации актов о назначении проверок, профилактического контроля с посещением субъекта (объекта) контроля и надзора и других форм государственного контроля, а также надзора, предусмотренных законами Республики Казахстан, подлежащих регистрации в Комитете, в случаях выявления нарушений законодательства Республики Казахстан при их назначении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вырабатывать и направлять субъектам правовой статистики и специальных учетов предложения по результатам осуществления прогнозно-аналитической деятельности по выявлению преступных угроз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z77" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      осуществлять иные права, предусмотренные законами Республики Казахстан;</w:t>
+      осуществлять иные права, предусмотренные законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z78" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z79" w:id="38"/>
     <w:p>
@@ -1625,2050 +1975,3312 @@
         <w:t>
       осуществлять информационно-справочное обслуживание физических и юридических лиц в пределах, объемах и сроки, которые установлены нормативными правовыми актами Республики Казахстан, за счет их средств, поступающих в республиканский бюджет в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z83" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивать сохранность получаемых сведений, составляющих государственные секреты, персональные данные и иную охраняемую законом тайну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z84" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац седьмой подпункта 2) предусматривается в редакции Указа Президента РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1315 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивать защиту информационных систем от неправомерного доступа, порчи или уничтожения данных об объектах правовой статистики и специальных учетов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z85" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать права и законные интересы человека и гражданина, юридических лиц и государства при формировании государственной правовой статистики и ведении специальных учетов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z85" w:id="44"/>
-[...15 lines deleted...]
-      соблюдать права и законные интересы человека и гражданина, юридических лиц и государства при формировании государственной правовой статистики и ведении специальных учетов;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласовывать и утверждать программы проводимых правовых статистических наблюдений с центральным исполнительным органом, осуществляющим руководство государственной статистикой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z86" w:id="45"/>
-[...15 lines deleted...]
-      согласовывать и утверждать программы проводимых правовых статистических наблюдений с центральным исполнительным органом, осуществляющим руководство государственной статистикой;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац десятый подпункта 2) предусматривается в редакции Указа Президента РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1315 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция абзаца десятого подпункта 2) действует до 12.07.2026 Указом Президента РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представлять по запросу уполномоченного органа по финансовому мониторингу сведения из собственных информационных систем в соответствии с законодательством Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выполнять иные обязанности, предусмотренные законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z87" w:id="46"/>
-[...15 lines deleted...]
-      представлять по запросу уполномоченного органа по финансовому мониторингу сведения из собственных информационных систем в соответствии с законодательством Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – с изменениями, внесенными Указом Президента РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1315 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z88" w:id="47"/>
-[...15 lines deleted...]
-      выполнять иные обязанности, предусмотренные законами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование государственной правовой статистики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z89" w:id="48"/>
-[...15 lines deleted...]
-      15. Функции:</w:t>
+    <w:bookmarkStart w:name="z91" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ведение специальных учетов, за исключением оперативных, ведомственных учетов и учета лиц, сотрудничающих на конфиденциальной основе с органами, осуществляющими оперативно-розыскную, контрразведывательную деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z90" w:id="49"/>
-[...15 lines deleted...]
-      1) формирование государственной правовой статистики;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции Указа Президента РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1315 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) внедрение информационно-коммуникационных технологий в процессы расследования уголовных дел, производства по делам об административных правонарушениях, регистрации и (или) учета форм государственного контроля, а также надзора, предусмотренных законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление надзора за целостностью, объективностью, достоверностью, достаточностью сведений государственной правовой статистики и специальных учетов, предоставляемых субъектами правовой статистики и специальных учетов, а также определение методики сбора, регистрации, обработки, накопления, свода и хранения информации в данной сфере;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z91" w:id="50"/>
-[...15 lines deleted...]
-      2) ведение специальных учетов, за исключением оперативных, ведомственных учетов и учета лиц, сотрудничающих на конфиденциальной основе с органами, осуществляющими оперативно-розыскную, контрразведывательную деятельность;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществление информационно-аналитической деятельности в сфере правовой статистики и специальных учетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z92" w:id="51"/>
-[...15 lines deleted...]
-      3) внедрение информационно-коммуникационных технологий в процессы расследования уголовных дел, производства по делам об административных правонарушениях, регистрации и (или) учета форм государственного контроля, а также надзора, предусмотренных законами Республики Казахстан;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) осуществление прогнозно-аналитической деятельности по выявлению преступных угроз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проведение мониторинга и сверки правовой статистической информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z93" w:id="52"/>
-[...15 lines deleted...]
-      4) осуществление надзора за целостностью, объективностью, достоверностью, достаточностью сведений государственной правовой статистики и специальных учетов, предоставляемых субъектами правовой статистики и специальных учетов, а также определение методики сбора, регистрации, обработки, накопления, свода и хранения информации в данной сфере;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) анализ обращений, сообщений, запросов, откликов и предложений физических и юридических лиц, поступающих в государственные органы (за исключением обращений, поступающих Президенту Республики Казахстан и в его Администрацию, Вице-Президенту, в Совет Безопасности Республики Казахстан, Курултай Республики Казахстан и его депутатам, Қазақстан Халық Кеңесі, Конституционный Суд Республики Казахстан, Высший Судебный Совет Республики Казахстан, Уполномоченному по правам человека в Республике Казахстан, в Аппарат Правительства Республики Казахстан);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z94" w:id="53"/>
-[...15 lines deleted...]
-      5) осуществление информационно-аналитической деятельности в сфере правовой статистики и специальных учетов;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) координация регистрации и учета форм государственного контроля, а также надзора, предусмотренных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z95" w:id="54"/>
-[...15 lines deleted...]
-      6) проведение мониторинга и сверки правовой статистической информации;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечение защиты прав проверяемых субъектов, в том числе субъектов частного предпринимательства, от незаконных проверок, профилактического контроля с посещением субъекта (объекта) контроля и надзора и других форм государственного контроля, а также надзора, предусмотренных законами Республики Казахстан, в ходе осуществления их регистрации в Комитете;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z96" w:id="55"/>
-[...15 lines deleted...]
-      7) анализ обращений, сообщений, запросов, откликов и предложений физических и юридических лиц, поступающих в государственные органы (за исключением обращений, поступающих Президенту Республики Казахстан и в его Администрацию, в Совет Безопасности Республики Казахстан, Парламент Республики Казахстан и его депутатам, Конституционный Суд Республики Казахстан, Высший Судебный Совет Республики Казахстан, Уполномоченному по правам человека в Республике Казахстан, в Аппарат Правительства Республики Казахстан);</w:t>
+    <w:bookmarkStart w:name="z99" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществление регистрации и (или) учета форм государственного контроля, а также надзора, предусмотренных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z97" w:id="56"/>
-[...15 lines deleted...]
-      8) координация регистрации и учета форм государственного контроля, а также надзора, предусмотренных законами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) внесение предложений по совершенствованию порядка проведения государственного контроля и надзора в регулирующие государственные органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z98" w:id="57"/>
-[...15 lines deleted...]
-      9) обеспечение защиты прав проверяемых субъектов, в том числе субъектов частного предпринимательства, от незаконных проверок, профилактического контроля с посещением субъекта (объекта) контроля и надзора и других форм государственного контроля, а также надзора, предусмотренных законами Республики Казахстан, в ходе осуществления их регистрации в Комитете;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечение защиты прав и законных интересов физических и юридических лиц на стадиях приема, регистрации, рассмотрения их обращений, сообщений, запросов, откликов, предложений в пределах компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z99" w:id="58"/>
-[...15 lines deleted...]
-      10) осуществление регистрации и (или) учета форм государственного контроля, а также надзора, предусмотренных законами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) рассмотрение обращений физических и юридических лиц в пределах компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z100" w:id="59"/>
-[...15 lines deleted...]
-      11) внесение предложений по совершенствованию порядка проведения государственного контроля и надзора в регулирующие государственные органы;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) проведение операционной оценки по рассмотрению обращений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z101" w:id="60"/>
-[...15 lines deleted...]
-      12) обеспечение защиты прав и законных интересов физических и юридических лиц на стадиях приема, регистрации, рассмотрения их обращений, сообщений, запросов, откликов, предложений в пределах компетенции;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) оказание государственных услуг физическим и юридическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z102" w:id="61"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="64"/>
+    <w:bookmarkStart w:name="z105" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) проведение правовых статистических наблюдений; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 17) предусматривается в редакции Указа Президента РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1315 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      17) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первой и второй подпункта 17) вводится в действие с 12.07.2026 Указом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Президента</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1315 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(текст исключен);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      эксплуатации, сопровождению, развитию, осуществлению мониторинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z193" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечению бесперебойного и надлежащего функционирования, а также защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац пятый подпункта 17) вводится в действие с 12.07.2026 Указом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Президента</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1315 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(текст исключен);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечению оперативного реагирования на выявленные недостатки и принятию мер по их устранению;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z106" w:id="65"/>
-[...15 lines deleted...]
-      17) осуществление функции оператора информационных систем по формированию государственной правовой статистики и ведению специальных учетов, системы информационного обмена правоохранительных, специальных государственных и иных органов по:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 18) предусматривается в редакции Указа Президента РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1315 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) определение должностных лиц, ответственных за функционирование, администрирование, использование информационных систем по формированию государственной правовой статистики и ведению специальных учетов, системы информационного обмена правоохранительных, специальных государственных и иных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 19) предусматривается в редакции Указа Президента РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1315 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) обеспечение функционирования географических информационных карт государственной правовой информационной статистической системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) осуществление приема, выдачи, хранения, уничтожения прекращенных уголовных дел и ознакомления с ними;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z107" w:id="66"/>
-[...15 lines deleted...]
-      обеспечению соблюдения единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) опубликование сведений о лицах, привлеченных к уголовной ответственности за совершение правонарушений против половой неприкосновенности несовершеннолетних;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z108" w:id="67"/>
-[...15 lines deleted...]
-      осуществлению эксплуатации, сопровождения, развития, мониторинга;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) разработка статистических принципов и стандартов, методики в сфере государственной правовой статистики и специальных учетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z109" w:id="68"/>
-[...15 lines deleted...]
-      обеспечению бесперебойного и надлежащего функционирования, а также защиты;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) разработка нормативных правовых актов по вопросам правовой статистики и специальных учетов, обязательных для всех субъектов правовой статистики и специальных учетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z110" w:id="69"/>
-[...15 lines deleted...]
-      обеспечению безопасности хранения электронных информационных ресурсов;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) разработка инструкции по приему, выдаче, хранению, уничтожению подразделениями архивной работы Комитета прекращенных уголовных дел и ознакомлению с ними;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z111" w:id="70"/>
-[...15 lines deleted...]
-      обеспечению оперативного реагирования на выявленные недостатки и принятию мер по их устранению;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) разработка форм актов государственного контроля, о результатах профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проверки и предписаний об устранении выявленных нарушений, предусмотренных Предпринимательским кодексом Республики Казахстан, за исключением акта (уведомлений) о назначении, результатах проверок, осуществляемых органами государственных доходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z112" w:id="71"/>
-[...15 lines deleted...]
-      18) определение должностных лиц, ответственных за функционирование, администрирование, использование информационных систем по формированию государственной правовой статистики и ведению специальных учетов, системы информационного обмена правоохранительных, специальных государственных и иных органов;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) разработка форм отчетов правовой статистики и инструкции по их формированию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z113" w:id="72"/>
-[...15 lines deleted...]
-      19) обеспечение функционирования географических информационных карт государственной правовой информационной статистической системы;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) разработка правил ведения, использования и хранения специальных учетов, за исключением оперативных и ведомственных учетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z114" w:id="73"/>
-[...15 lines deleted...]
-      20) осуществление приема, выдачи, хранения, уничтожения прекращенных уголовных дел и ознакомления с ними;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) разработка проекта подзаконного нормативного правового акта, определяющего порядок оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z115" w:id="74"/>
-[...15 lines deleted...]
-      21) опубликование сведений о лицах, привлеченных к уголовной ответственности за совершение правонарушений против половой неприкосновенности несовершеннолетних;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) разработка правил приема и регистрации заявления, сообщения или рапорта об уголовных правонарушениях, а также порядка ведения Единого реестра досудебных расследований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z116" w:id="75"/>
-[...15 lines deleted...]
-      22) разработка статистических принципов и стандартов, методики в сфере государственной правовой статистики и специальных учетов;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) разработка правил ведения Единого реестра административных производств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z117" w:id="76"/>
-[...15 lines deleted...]
-      23) разработка нормативных правовых актов по вопросам правовой статистики и специальных учетов, обязательных для всех субъектов правовой статистики и специальных учетов;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) разработка правил регистрации актов о назначении, дополнительных актов о продлении сроков профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проверки, отказа в их регистрации и отмены, уведомлений о приостановлении, возобновлении, продлении сроков профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проверки, изменении состава участников и представлении информационных учетных документов о профилактическом контроле с посещением субъекта (объекта) контроля и надзора и (или) проверки и их результатах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z118" w:id="77"/>
-[...15 lines deleted...]
-      24) разработка инструкции по приему, выдаче, хранению, уничтожению подразделениями архивной работы Комитета прекращенных уголовных дел и ознакомлению с ними;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 32) предусматривается в редакции Указа Президента РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1315 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция подпункта 32) действует до 12.07.2026 Указом Президента РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) разработка правил регистрации, учета личных приемов, обращений, поступающих в государственные органы, органы местного самоуправления, государственным юридическим лицам, юридическим лицам со стопроцентным участием государства в уставном капитале, а также ведения информационной аналитической системы "Электронные обращения";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z119" w:id="78"/>
-[...15 lines deleted...]
-      25) разработка форм актов государственного контроля, о результатах профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проверки и предписаний об устранении выявленных нарушений, предусмотренных Предпринимательским кодексом Республики Казахстан, за исключением акта (уведомлений) о назначении, результатах проверок, осуществляемых органами государственных доходов;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) разработка правил формирования, доступа, использования, хранения, защиты и уничтожения сведений из системы информационного обмена правоохранительных, специальных государственных и иных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z120" w:id="79"/>
-[...15 lines deleted...]
-      26) разработка форм отчетов правовой статистики и инструкции по их формированию;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) разработка правил и оснований получения правоохранительными, специальными государственными органами Республики Казахстан и органами военной разведки Министерства обороны Республики Казахстан информации, необходимой для проведения негласных следственных действий и оперативно-розыскной деятельности, а также для решения иных возложенных на них задач, из системы информационного обмена правоохранительных, специальных государственных и иных органов, определенных совместными нормативными правовыми актами Генерального Прокурора, Министра обороны Республики Казахстан и первых руководителей правоохранительных, специальных государственных органов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z121" w:id="80"/>
-[...15 lines deleted...]
-      27) разработка правил ведения, использования и хранения специальных учетов, за исключением оперативных и ведомственных учетов;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) разработка правил и оснований получения иными органами информации, необходимой для решения возложенных на них задач, из системы информационного обмена правоохранительных, специальных государственных и иных органов, определенных совместными нормативными правовыми актами Генерального Прокурора и первых руководителей иных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z122" w:id="81"/>
-[...15 lines deleted...]
-      28) разработка проекта подзаконного нормативного правового акта, определяющего порядок оказания государственных услуг;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 36) предусматривается в редакции Указа Президента РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1315 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) разработка перечня интернет-ресурсов и информационных систем, интегрируемых с системой информационного обмена правоохранительных, специальных государственных и иных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) разработка перечня персональных данных, необходимых и достаточных для выполнения осуществляемых задач органами прокуратуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z123" w:id="82"/>
-[...15 lines deleted...]
-      29) разработка правил приема и регистрации заявления, сообщения или рапорта об уголовных правонарушениях, а также порядка ведения Единого реестра досудебных расследований;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) разработка инструкции по информационно-справочному обслуживанию физических и юридических лиц органами правовой статистики и специальных учетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z124" w:id="83"/>
-[...15 lines deleted...]
-      30) разработка правил ведения Единого реестра административных производств;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) осуществление международного сотрудничества в области правовой статистики и специальных учетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z125" w:id="84"/>
-[...15 lines deleted...]
-      31) разработка правил регистрации актов о назначении, дополнительных актов о продлении сроков профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проверки, отказа в их регистрации и отмены, уведомлений о приостановлении, возобновлении, продлении сроков профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проверки, изменении состава участников и представлении информационных учетных документов о профилактическом контроле с посещением субъекта (объекта) контроля и надзора и (или) проверки и их результатах;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) взаимодействие с субъектами правовой статистики и специальных учетов в рамках реализации задач Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z126" w:id="85"/>
-[...15 lines deleted...]
-      32) разработка правил регистрации, учета обращений, поступающих в государственные органы, органы местного самоуправления, юридические лица со стопроцентным участием государства, а также ведения информационной аналитической системы "Электронные обращения";</w:t>
+    <w:bookmarkStart w:name="z135" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) контроль за работой территориальных и приравненных к ним органов Комитета (далее – территориальные органы), оказание им практической и методической помощи в осуществлении учетной, статистической, информационной, аналитической, надзорной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z127" w:id="86"/>
-[...15 lines deleted...]
-      33) разработка правил формирования, доступа, использования, хранения, защиты и уничтожения сведений из системы информационного обмена правоохранительных, специальных государственных и иных органов;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) иные функции, возложенные на него законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z128" w:id="87"/>
-[...15 lines deleted...]
-      34) разработка правил и оснований получения правоохранительными, специальными государственными органами Республики Казахстан и органами военной разведки Министерства обороны Республики Казахстан информации, необходимой для проведения негласных следственных действий и оперативно-розыскной деятельности, а также для решения иных возложенных на них задач, из системы информационного обмена правоохранительных, специальных государственных и иных органов, определенных совместными нормативными правовыми актами Генерального Прокурора, Министра обороны Республики Казахстан и первых руководителей правоохранительных, специальных государственных органов Республики Казахстан;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – с изменениями, внесенными указами Президента РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1315 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1343</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z129" w:id="88"/>
-[...15 lines deleted...]
-      35) разработка правил и оснований получения иными органами информации, необходимой для решения возложенных на них задач, из системы информационного обмена правоохранительных, специальных государственных и иных органов, определенных совместными нормативными правовыми актами Генерального Прокурора и первых руководителей иных органов;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Комитетом осуществляется председателем, который несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z130" w:id="89"/>
-[...15 lines deleted...]
-      36) разработка перечня интернет-ресурсов и информационных систем, интегрируемых с системой информационного обмена правоохранительных, специальных государственных и иных органов;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Председатель Комитета назначается на должность и освобождается от должности Президентом Республики Казахстан по представлению Генерального Прокурора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z131" w:id="90"/>
-[...15 lines deleted...]
-      37) разработка перечня персональных данных, необходимых и достаточных для выполнения осуществляемых задач органами прокуратуры;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Председатель Комитета имеет заместителей, в том числе первого заместителя, которые назначаются на должности и освобождаются от должностей Генеральным Прокурором в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z132" w:id="91"/>
-[...15 lines deleted...]
-      38) разработка инструкции по информационно-справочному обслуживанию физических и юридических лиц органами правовой статистики и специальных учетов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции Указа Президента РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1315.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия председателя Комитета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z133" w:id="92"/>
-[...15 lines deleted...]
-      39) осуществление международного сотрудничества в области правовой статистики и специальных учетов;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Комитета и руководит им, осуществляет контроль за деятельностью его территориальных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z134" w:id="93"/>
-[...15 lines deleted...]
-      40) взаимодействие с субъектами правовой статистики и специальных учетов в рамках реализации задач Комитета;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяет полномочия структурных подразделений Комитета и его территориальных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z135" w:id="94"/>
-[...15 lines deleted...]
-      41) контроль за работой территориальных и приравненных к ним органов Комитета (далее – территориальные органы), оказание им практической и методической помощи в осуществлении учетной, статистической, информационной, аналитической, надзорной деятельности;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в соответствии с законодательством Республики Казахстан назначает на должности и освобождает от должностей прокуроров и иных работников Комитета, заместителей руководителей территориальных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z136" w:id="95"/>
-[...15 lines deleted...]
-      42) иные функции, возложенные на него законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в установленном законодательством Республики Казахстан порядке решает вопросы поощрения прокуроров и иных работников Комитета, его территориальных органов, оказания им материальной помощи, наложения и снятия дисциплинарных взысканий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z137" w:id="96"/>
+    <w:bookmarkStart w:name="z146" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представляет Комитет в государственных органах, иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z147" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) информирует Генерального Прокурора о деятельности Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z148" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) утверждает положения о структурных подразделениях Комитета и его территориальных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z149" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) утверждает штатное расписание в пределах, утвержденной структуры и численности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z150" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z151" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий председателя Комитета в период его отсутствия осуществляется лицом, его замещающим, в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – с изменениями, внесенными Указом Президента РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1315 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Председатель Комитета определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z153" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Комитета</w:t>
-[...139 lines deleted...]
-      3) в соответствии с законодательством Республики Казахстан назначает на должности и освобождает от должностей прокуроров и иных работников Комитета, руководителей территориальных органов и их заместителей;</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z145" w:id="104"/>
-[...193 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="112"/>
+    <w:bookmarkStart w:name="z154" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Комитет может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z155" w:id="113"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z155" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Имущество Комитета формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z156" w:id="114"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z156" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Имущество, закрепленное за Комитетом, относится к республиканской собственности. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z157" w:id="115"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z157" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z158" w:id="116"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z158" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и ликвидация Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z159" w:id="117"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z159" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Реорганизация и ликвидация Комитета осуществляются в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z160" w:id="118"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z160" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечень территориальных и приравненных к ним органов, находящихся в ведении Комитета</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z161" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по городу Астане";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z162" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по городу Алматы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z163" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по городу Шымкенту";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z164" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по области Абай";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z165" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Акмолинской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z166" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Актюбинской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z167" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Алматинской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z168" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Атырауской области";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z161" w:id="119"/>
-[...15 lines deleted...]
-      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по городу Астане";</w:t>
+    <w:bookmarkStart w:name="z169" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Западно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z162" w:id="120"/>
-[...15 lines deleted...]
-      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по городу Алматы";</w:t>
+    <w:bookmarkStart w:name="z170" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Жамбылской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z163" w:id="121"/>
-[...15 lines deleted...]
-      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по городу Шымкенту";</w:t>
+    <w:bookmarkStart w:name="z171" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по области Жетісу";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z164" w:id="122"/>
-[...15 lines deleted...]
-      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по области Абай";</w:t>
+    <w:bookmarkStart w:name="z172" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Карагандинской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z165" w:id="123"/>
-[...15 lines deleted...]
-      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Акмолинской области";</w:t>
+    <w:bookmarkStart w:name="z173" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Костанайской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z166" w:id="124"/>
-[...15 lines deleted...]
-      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Актюбинской области";</w:t>
+    <w:bookmarkStart w:name="z174" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Кызылординской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z167" w:id="125"/>
-[...15 lines deleted...]
-      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Алматинской области";</w:t>
+    <w:bookmarkStart w:name="z175" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Мангистауской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z168" w:id="126"/>
-[...15 lines deleted...]
-      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Атырауской области";</w:t>
+    <w:bookmarkStart w:name="z176" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Павлодарской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z169" w:id="127"/>
-[...15 lines deleted...]
-      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Западно-Казахстанской области";</w:t>
+    <w:bookmarkStart w:name="z177" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Северо-Казахстанской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z170" w:id="128"/>
-[...15 lines deleted...]
-      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Жамбылской области";</w:t>
+    <w:bookmarkStart w:name="z178" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Туркестанской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z171" w:id="129"/>
-[...15 lines deleted...]
-      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по области Жетісу";</w:t>
+    <w:bookmarkStart w:name="z179" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по области Ұлытау";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z172" w:id="130"/>
-[...15 lines deleted...]
-      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Карагандинской области";</w:t>
+    <w:bookmarkStart w:name="z180" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Восточно-Казахстанской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z173" w:id="131"/>
-[...15 lines deleted...]
-      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Костанайской области";</w:t>
+    <w:bookmarkStart w:name="z181" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Военный департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z174" w:id="132"/>
-[...15 lines deleted...]
-      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан по Кызылординской области";</w:t>
+    <w:bookmarkStart w:name="z182" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственное учреждение "Департамент Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан на транспорте".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z175" w:id="133"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3747,92 +5359,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 28 марта 2003 года N 1050 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="141"/>
+    <w:bookmarkStart w:name="z8" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Структура</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комитета по правовой статистике и специальным учетам</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Генеральной прокуратуры Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Структура исключена Указом Президента РК от 13.10.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3876,55 +5488,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>