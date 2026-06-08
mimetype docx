--- v0 (2025-10-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6367773" w14:textId="6367773">
+    <w:p w14:paraId="b57cd6c" w14:textId="b57cd6c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2165,91 +2165,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Комиссии по правам человека при Президенте Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Состав – в редакции Указа Президента РК от 22.04.2024 </w:t>
+      Сноска. Состав – в редакции Указа Президента РК от 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 525</w:t>
+        <w:t>№ 1272</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; с изменением, внесенным Указом Президента РК от 26.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2274,51 +2254,91 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Рогов Игорь Иванович</w:t>
+              <w:t>Асанов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жакип</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кажманович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2366,92 +2386,92 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>заместитель исполнительного директора Фонда Первого Президента Республики Казахстан (по согласованию), председатель</w:t>
+              <w:t>- заместитель Председателя Сената Парламента Республики Казахстан (по согласованию), председатель</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Абишев Тастемир Даутович</w:t>
+Бикебаев Айдын Жолшиевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2478,52 +2498,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-национальный эксперт по правам человека (по согласованию), заместитель председателя </w:t>
+              <w:t>
+- адвокат, член Республиканской коллегии адвокатов (по согласованию), заместитель председателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2591,2606 +2611,3585 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-директор Института Сорбонна-Казахстан Казахского национального педагогического университета имени Абая (по согласованию), заместитель председателя </w:t>
+              <w:t>
+- директор Института Сорбонна-Казахстан Казахского национального педагогического университета имени Абая (по согласованию), заместитель председателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...89 lines deleted...]
-      </w:pPr>
+        <w:t>      заведующий сектором Отдела внутренней политики Администрации Президента Республики Казахстан, секретарь</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Генеральный Прокурор Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель Премьер-Министра - Министр культуры и информации Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Высшего Судебного Совета Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр внутренних дел Республики Казахстан</w:t>
       </w:r>
-    </w:p>
-[...27 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заместитель Председателя Комитета национальной безопасности Республики Казахстан</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+      Министр иностранных дел Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по делам государственной службы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр юстиции Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр здравоохранения Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр труда и социальной защиты населения Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр науки и высшего образования Республики Казахстан</w:t>
       </w:r>
-    </w:p>
-[...127 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уполномоченный по правам человека в Республике Казахстан (по согласованию) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уполномоченный по правам ребенка в Республике Казахстан (по согласованию) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный по правам социально уязвимых категорий населения при Президенте Республики Казахстан (по согласованию)</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный по защите прав предпринимателей Казахстана (по согласованию)</w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      </w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный по вопросам семьи в Республике Казахстан - заместитель председателя Национальной комиссии по делам женщин и семейно-демографической политике при Президенте Республики Казахстан (по согласованию)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель Председателя Комитета национальной безопасности Республики</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Александр (Могилев Александр Геннадьевич)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Асанова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жанна </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бейсентаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-—</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- депутат Сената Парламента Республики Казахстан (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Митрополит Астанайский и Казахстанский, Глава митрополичьего округа Русской православной церкви в Республике Казахстан (по согласованию)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Амир</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Досжан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сарманкулулы</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бурашева Гульмира Майоровна</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- председатель Совета судей Республики Казахстан (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-—</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Байсакова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Зульфия </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мухамедбековна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-председатель Общественного объединения "Комиссия по правам людей с ограниченными возможностями имени Кайрата Иманалиева" (по согласованию)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- председатель правления объединения юридических лиц "Союз кризисных центров" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Байсакова Зульфия Мухамедбековна</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Байтилесов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Нурсултан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Толенович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-—</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- депутат Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-председатель правления Объединения юридических лиц "Союз кризисных центров" (по согласованию)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бекмамбетова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Светлана </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Салаватовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бикебаев Айдын Жолшиевич</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- старший национальный координатор программ по миграции Международной организации по миграции в Казахстане - Агентства ООН по миграции (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-—</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Волкова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ольга Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-председатель Республиканской коллегии адвокатов (по согласованию)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- президент общественного фонда "MEDIALIFE" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Волкова Ольга Александровна</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Воронов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Виталий Иванович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-—</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- адвокат, президент общественного объединения "Алматинская юридическая корпорация" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-общественный деятель (по согласованию)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Вранчев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Игорь Олегович</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Воронов Виталий Иванович</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- адвокат, заместитель председателя Республиканской коллегии адвокатов (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-—</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дулатбеков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нурлан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Орынбасарович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-адвокат, президент учреждения "Алматинская юридическая корпорация" (по согласованию)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- председатель правления – ректор Карагандинского университета имени академика Е.А. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Букетова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Даулеталин Сатыбалды Телагысович</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еспаева</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дания </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мадиевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-—</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- депутат Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-председатель Федерации профсоюзов Республики Казахстан (по согласованию)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жаркенова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Светлана </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бахытовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаркенова Светлана Бахытовна</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- профессор кафедры конституционного и гражданского права Евразийского Национального университета имени Л.Н. Гумилева (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-—</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көпжасарұлы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ерқанат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-профессор кафедры конституционного и гражданского права Евразийского национального университета имени Л. H. Гумилева (по согласованию)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- журналист, ведущий политического ток-шоу "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ашық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алаң</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>" Республиканской телерадиокорпорации "Казахстан" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жасымбекова Светлана Салаватовна</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казкенов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Руслан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Казбекович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-—</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- председатель общественного объединения "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Civic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>peace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>" (по согласованию)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-старший национальный координатор программ по миграции Международной организации по миграции в Казахстане - Агентства ООН по миграции (по согласованию)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Канафин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Данияр </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кайратович</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Имашева Снежанна Валерьевна</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- адвокат, член Коллегии адвокатов города Алматы (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-—</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Могилев</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Александр Геннадьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-председатель Комитета по законодательству и судебно-правовой реформе Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
-[...489 lines deleted...]
-провост (ректор) Maqsut Narikbayev University (KAZGUU) (по согласованию) </w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- митрополит </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Астанайский</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и Казахстанский, глава митрополичьего округа Русской православной церкви в Республике Казахстан (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соловьева Айгуль Сагадибековна</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мусин</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Канат Сергеевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-—</w:t>
-[...30 lines deleted...]
-председатель правления Объединения юридических лиц "Ассоциация экологических организаций Казахстана" (по согласованию) </w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- судья Конституционного Суда Республики Казахстан (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сман Айсана Смановна</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нургазиева</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бану </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ганиевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-—</w:t>
-[...30 lines deleted...]
-эксперт по правам человека (по согласованию) </w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- президент объединения юридических лиц "Гражданский альянс Казахстана" (по согласованию)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тиреуов Канат Маратович</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нурымбетов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Биржан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бидайбекулы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-—</w:t>
-[...30 lines deleted...]
-председатель правления - ректор Казахского агротехнического исследовательского университета имени С. Сейфуллина (по согласованию) </w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- Заместитель председателя Федерации профсоюзов Республики Казахстан (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Турмагамбетова Жемис Утегеновна</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Осокина</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ирина Юрьевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-—</w:t>
-[...30 lines deleted...]
-директор Общественного фонда "Хартия за права человека" (по согласованию) </w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- адвокат, член Коллегии адвокатов города Астаны (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ударцев Сергей Федорович</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утпинов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наурызбай</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Таганович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-—</w:t>
-[...30 lines deleted...]
-судья Конституционного Суда Республики Казахстан (по согласованию) </w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- верховный муфтий, председатель Духовного управления мусульман Казахстана (по согласованию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Утпинов Наурызбай Таганович</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пен</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сергей Геннадьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-—</w:t>
-[...30 lines deleted...]
-верховный муфтий, председатель Духовного управления мусульман Казахстана (по согласованию) </w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- заместитель председателя правления Университета </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>КазГЮУ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> имени М.С. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нарикбаева</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Хасанова Шахноза Кулабдулаевна</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сман</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Айсана</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Смановна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-—</w:t>
-            </w:r>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- национальный эксперт по правам человека (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-директор Общественного объединения "Правовой центр женских инициатив "Сана Ceзім" (по согласованию) </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Соловьева </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Айгуль </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сагадибековна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- председатель правления объединения юридических лиц "Ассоциация экологических организаций Казахстана" (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Турмагамбетова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жемис</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Утегеновна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>- директор общественного фонда "Хартия за права человека" (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Хасанова</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шахноза</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кулабдулаевна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- директор общественного объединения "Правовой центр женских инициатив "Сана </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сезім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>" (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шапак</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Унзила</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- депутат Мажилиса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Парлам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ента</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -5246,55 +6245,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>