--- v1 (2026-06-08)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b57cd6c" w14:textId="b57cd6c">
+    <w:p w14:paraId="effc2d7" w14:textId="effc2d7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -167,91 +167,173 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       республиканской печати</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 20) статьи 44 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Республики Казахстан от 26 декабря 1995 года "О Президенте Республики Казахстан" постановляю: </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 21)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 46 Конституции Республики Казахстан, пунктом 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 38</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституционного закона Республики Казахстан "О Президенте Республики Казахстан" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1913,89 +1995,109 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Информационно-аналитическое и организационное обеспечение деятельности Комиссии осуществляется Отделом внутренней политики Администрации Президента Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отдел внутренней политики Администрации Президента оказывает также организационно-методическую, информационную и иную помощь должностным лицам аппаратов акимов областей, городов республиканского значения и столицы Республики, в ведении которых находятся вопросы прав человека и рассмотрения обращений физических и юридических лиц.</w:t>
+      Отдел внутренней политики Администрации Президента оказывает также организационно-методическую, информационную и иную помощь должностным лицам аппаратов акимов столицы, областей и городов республиканского значения Республики, в ведении которых находятся вопросы прав человека и рассмотрения обращений физических и юридических лиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции Указа Президента РК от 18.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 662</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2176,50 +2278,70 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Состав – в редакции Указа Президента РК от 08.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -2254,91 +2376,91 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Асанов</w:t>
+              <w:t xml:space="preserve">Асанов </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жакип</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жакип</w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t>Кажманович</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2386,51 +2508,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>- заместитель Председателя Сената Парламента Республики Казахстан (по согласованию), председатель</w:t>
+              <w:t>государственный и общественный деятель, юрист (по согласованию), председатель</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2933,119 +3055,132 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Асанова</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Жанна </w:t>
+              <w:t xml:space="preserve">Асанова Жанна </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бейсентаевна</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>- депутат Сената Парламента Республики Казахстан (по согласованию)</w:t>
+              <w:t>вице-президент объединения юридических лиц "Гражданский альянс Казахстана" (по</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3188,51 +3323,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Байсакова</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Зульфия </w:t>
+              <w:t>Зульфия</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мухамедбековна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3287,117 +3432,120 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Байтилесов</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Нурсултан </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нурсултан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Толенович</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>- депутат Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
+              <w:t>общественный деятель, юрист (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3675,51 +3823,71 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>- адвокат, президент общественного объединения "Алматинская юридическая корпорация" (по согласованию)</w:t>
+              <w:t>- адвокат, президент общественного объединения "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алматинская</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> юридическая корпорация" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3958,130 +4126,113 @@
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...37 lines deleted...]
-              <w:t>Мадиевна</w:t>
+              <w:t xml:space="preserve">
+Еспаева Дания Мадиевна – </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>- депутат Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
+              <w:t xml:space="preserve">Председатель Демократической партии Казахстана "Ак </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жол</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4295,51 +4446,71 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алаң</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>" Республиканской телерадиокорпорации "Казахстан" (по согласованию)</w:t>
+              <w:t xml:space="preserve">" Республиканской </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>телерадиокорпорации</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Казахстан" (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4532,51 +4703,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Канафин</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Данияр </w:t>
+              <w:t>Данияр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кайратович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4897,51 +5078,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бану </w:t>
+              <w:t>Бану</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ганиевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5022,51 +5213,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нурымбетов</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Биржан </w:t>
+              <w:t>Биржан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бидайбекулы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5651,51 +5852,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Соловьева </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Айгуль </w:t>
+              <w:t>Айгуль</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сагадибековна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6041,155 +6252,160 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Шапак</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Унзила</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">- депутат Мажилиса </w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан (по согласованию)</w:t>
+              <w:t xml:space="preserve">профессор Университета </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>КазГЮУ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> имени М.С. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нарикб</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аева</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -6245,55 +6461,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6619,31 +6835,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>