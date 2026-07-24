--- v0 (2025-11-21)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9e9076e" w14:textId="9e9076e">
+    <w:p w14:paraId="90bb501" w14:textId="90bb501">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -246,70 +246,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2022).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-            4. Настоящий Указ вступает в силу со дня подписания. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
+      4. Настоящий Указ вступает в силу со дня подписания. </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -521,649 +519,805 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 10 декабря 2002 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 992</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2" w:id="3"/>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о Национальном центре по правам человека</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение – в редакции указа Президента РК от 30.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 948</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2022).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="4"/>
+    <w:bookmarkStart w:name="z57" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z58" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Национальный центр по правам человека (далее ̶ Национальный центр) является государственным учреждением, осуществляющим информационно-аналитическое, организационно-правовое и иное обеспечение деятельности Уполномоченного по правам человека в Республике Казахстан (далее – Уполномоченный) и является его рабочим органом.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z58" w:id="5"/>
-[...15 lines deleted...]
-      1. Национальный центр по правам человека (далее ̶ Национальный центр) является государственным учреждением, осуществляющим информационно-аналитическое, организационно-правовое и иное обеспечение деятельности Уполномоченного по правам человека в Республике Казахстан (далее – Уполномоченный) и является его рабочим органом.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Национальный центр имеет представительства в столице, областях и городах республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Национальный центр осуществляет свою деятельность в соответствии с Конституцией Республики Казахстан, Конституционным законом Республики Казахстан "Об Уполномоченном по правам человека в Республике Казахстан", иными нормативными правовыми актами Республики Казахстан, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z59" w:id="6"/>
-[...15 lines deleted...]
-      2. Национальный центр имеет представительства в областях, городах республиканского значения и столице.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции Указа Президента РК от 23.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 108</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Национальный центр является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печать и бланки с указанием своего наименования на государственном и русском языках, а также соответствующие счета в банковских учреждениях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z60" w:id="7"/>
-[...15 lines deleted...]
-      3. Национальный центр осуществляет свою деятельность в соответствии с Конституцией Республики Казахстан, Конституционным законом Республики Казахстан "Об Уполномоченном по правам человека в Республике Казахстан", иными нормативными правовыми актами Республики Казахстан, а также настоящим Положением.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представительства Национального центра имеют бланки с указанием своего наименования на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции Указа Президента РК от 23.01.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции Указа Президента РК от 23.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="8"/>
-[...15 lines deleted...]
-      4. Национальный центр является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печать и бланки с указанием своего наименования на государственном и русском языках, а также соответствующие счета в банковских учреждениях.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Национальный центр вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z151" w:id="9"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="11"/>
+    <w:bookmarkStart w:name="z63" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Национальный центр имеет право выступать стороной гражданско-правовых отношений от имени государства, если он уполномочен на это в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z64" w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z64" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Национальный центр по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Национального центра. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z65" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Структура и лимит штатной численности Национального центра утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z66" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Местонахождение юридического лица: 010000, город Астана, проспект Мәңгілік Ел, 8.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z65" w:id="13"/>
-[...15 lines deleted...]
-      8. Структура и лимит штатной численности Национального центра утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции Указа Президента РК от 23.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 108</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Национального центра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z66" w:id="14"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="16"/>
+    <w:bookmarkStart w:name="z68" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Финансирование деятельности Национального центра осуществляется из республиканского бюджета в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z69" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Национальному центру запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Национального центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Национальному центру законами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия Национального центра и его представительств</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z69" w:id="17"/>
-[...15 lines deleted...]
-      12. Национальному центру запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Национального центра.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. К задачам Национального центра и его представительств относится обеспечение деятельности Уполномоченного по содействию восстановлению нарушенных прав и свобод человека и гражданина, поощрению и продвижению прав и свобод человека и гражданина.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z70" w:id="18"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции Указа Президента РК от 23.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1173,2020 +1327,2217 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="21"/>
+    <w:bookmarkStart w:name="z73" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14. Полномочия Национального центра и его представительств:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z75" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z152" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать и получать от государственных органов, органов местного государственного управления и самоуправления, иных организаций и должностных лиц документы, материалы и сведения, связанные с деятельностью Уполномоченного;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z153" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организовывать приемы граждан, в том числе с приглашением представителей государственных органов, органов местного государственного управления и самоуправления, а также иных организаций (совместные приемы);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z75" w:id="22"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="25"/>
+    <w:bookmarkStart w:name="z154" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организовывать работу по рассмотрению жалоб или иных обращений физических и юридических лиц в адрес Уполномоченного и его представителей; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z155" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z155" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рассматривать жалобы или иные обращения физических и юридических лиц в адрес Национального центра или его представительств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z76" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z76" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) обязанности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z80" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      готовить проекты рекомендаций, ходатайств и предложений Уполномоченного и его представителей по вопросам защиты прав и свобод человека, гражданина и организовывать их направление государственным органам, органам местного государственного управления и самоуправления и организациям, должностным лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z81" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать посещения Уполномоченным и его представителем организаций и учреждений, которые оказывают специальные социальные услуги, обеспечивают временную изоляцию от общества или предназначены для исполнения наказания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать работу Уполномоченного по координации деятельности участников национального превентивного механизма по предупреждению пыток и других жестоких, бесчеловечных или унижающих честь и достоинство видов обращения и наказания, принятию мер для обеспечения их необходимого потенциала и профессиональных знаний, а также по осуществлению иных полномочий в соответствии с законодательством Республики Казахстан;;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать деятельность Уполномоченного по содействию правовому просвещению в области прав и свобод человека и гражданина, взаимодействию с общественными объединениями, экспертами и специалистами;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z80" w:id="28"/>
-[...15 lines deleted...]
-      готовить проекты рекомендаций, ходатайств и предложений Уполномоченного и его представителей по вопросам защиты прав и свобод человека, гражданина и организовывать их направление государственным органам, органам местного государственного управления и самоуправления и организациям, должностным лицам;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иные полномочия по обеспечению деятельности Уполномоченного в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z81" w:id="29"/>
-[...15 lines deleted...]
-      обеспечивать посещения Уполномоченным и его представителем организаций и учреждений, которые оказывают специальные социальные услуги, обеспечивают временную изоляцию от общества или предназначены для исполнения наказания;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными указами Президента РК от 23.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 108</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции Национального центра и его представительств:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z82" w:id="30"/>
-[...15 lines deleted...]
-      обеспечивать работу Уполномоченного по координации деятельности участников национального превентивного механизма по предупреждению пыток и других жестоких, бесчеловечных или унижающих достоинство видов обращения и наказания, принятию мер для обеспечения их необходимого потенциала и профессиональных знаний, а также по осуществлению иных полномочий в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подготовка предложений Уполномоченного по разработке проектов законов, совершенствованию законодательства Республики Казахстан по вопросам поощрения и защиты прав и свобод человека и гражданина для представления Президенту Республики Казахстан, Курултаю Республики Казахстан и Правительству Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подготовка проектов ежегодного доклада Уполномоченного о его деятельности, доклада о ситуации и принимаемых мерах в сфере противодействия торговле людьми в Республике Казахстан, а также специальных докладов и их распространение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организация участия Уполномоченного и его представителей на заседаниях Курултая Республики Казахстан, заседаниях рабочих органов Курултая Республики Казахстан и иных мероприятиях с участием депутатов Курултая Республики Казахстан, пленарных заседаниях сессии маслихатов столицы, областей или городов республиканского значения, заседаниях Правительства Республики Казахстан, Конституционного Суда Республики Казахстан, коллегиальных государственных и иных органов, образуемых в государственных органах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) подготовка рекомендаций и предложений относительно мер, направленных на профилактику нарушений и восстановление прав и свобод человека и гражданина, для представления Уполномоченным Правительству Республики Казахстан и иным государственным органам, органам местного государственного управления и самоуправления, иным организациям и должностным лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z83" w:id="31"/>
-[...15 lines deleted...]
-      обеспечивать деятельность Уполномоченного по содействию правовому просвещению в области прав и свобод человека и гражданина, взаимодействию с общественными объединениями, экспертами и специалистами;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) подготовка ходатайств Уполномоченного в уполномоченные государственные органы или к должностным лицам об осуществлении дисциплинарного или административного производства либо производства по уголовному правонарушению в отношении лица, нарушившего права и свободы человека и гражданина;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z84" w:id="32"/>
-[...15 lines deleted...]
-      иные полномочия по обеспечению деятельности Уполномоченного в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) подготовка предложений Уполномоченного для внесения Президенту Республики Казахстан, Правительству Республики Казахстан, депутатам Курултая Республики Казахстан и государственным органам Республики Казахстан в соответствии с задачами, указанными в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституционном законе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об Уполномоченном по правам человека в Республике Казахстан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) взаимодействие от имени Уполномоченного с другими участниками национального превентивного механизма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z93" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) взаимодействие с гражданами, общественными объединениями, экспертами, государственными органами, органами местного государственного управления и самоуправления, а также иными организациями от имени и по поручению Уполномоченного и его представителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z94" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) подготовка и внесение предложений Уполномоченному и его представителям по результатам рассмотрения жалоб или иных обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z95" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) иные функции на основании актов Уполномоченного и руководителя Национального центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным Указом Президента РК от 23.01.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными указами Президента РК от 23.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="33"/>
-[...75 lines deleted...]
-      3) организация участия Уполномоченного и его представителей в совместных и раздельных заседаниях Палат Парламента Республики Казахстан, заседаниях рабочих органов Парламента Республики Казахстан и его Палат и иных мероприятиях с участием депутатов Парламента Республики Казахстан, на пленарных заседаниях сессии маслихатов областей, городов республиканского значения или столицы, на заседаниях Правительства Республики Казахстан, Конституционного Суда Республики Казахстан, коллегиальных государственных и иных органов, образуемых в государственных органах;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Национального центра и представителей Уполномоченного</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z89" w:id="37"/>
-[...15 lines deleted...]
-      4) подготовка рекомендаций и предложений относительно мер, направленных на профилактику нарушений и восстановление прав и свобод человека и гражданина, для представления Уполномоченным Правительству Республики Казахстан и иным государственным органам, органам местного государственного управления и самоуправления, иным организациям и должностным лицам;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Национальным центром осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Национальный центр задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z90" w:id="38"/>
-[...15 lines deleted...]
-      5) подготовка ходатайств Уполномоченного в уполномоченные государственные органы или к должностным лицам об осуществлении дисциплинарного или административного производства либо производства по уголовному правонарушению в отношении лица, нарушившего права и свободы человека и гражданина;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководство представительством Национального центра в пределах соответствующей административно-территориальной единицы осуществляется представителем Уполномоченного, который несет персональную ответственность за выполнение возложенных на представительство Национального центра задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z91" w:id="39"/>
-[...15 lines deleted...]
-      6) подготовка предложений Уполномоченного для внесения Президенту Республики Казахстан, Правительству Республики Казахстан, депутатам Парламента Республики Казахстан и государственным органам Республики Казахстан в соответствии с задачами, указанными в Конституционном законе Республики Казахстан "Об Уполномоченном по правам человека в Республике Казахстан";</w:t>
+    <w:bookmarkStart w:name="z99" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий руководителя Национального центра и представителей Уполномоченного в период их отсутствия осуществляется лицами, их замещающими, в соответствии с действующим законодательством и актами Уполномоченного.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z92" w:id="40"/>
-[...15 lines deleted...]
-      7) взаимодействие от имени Уполномоченного с другими участниками национального превентивного механизма;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Национального центра и его заместители назначаются на должность и освобождаются от должности Уполномоченным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z93" w:id="41"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными Указом Президента РК от 23.01.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции Указа Президента РК от 23.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="44"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="49"/>
+    <w:bookmarkStart w:name="z101" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Руководитель Национального центра определяет полномочия своих заместителей по согласованию с Уполномоченным в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z102" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя Национального центра:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z103" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует и осуществляет руководство работой и координацию деятельности Национального центра, осуществляет контроль за деятельностью представительств Национального центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z104" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разрабатывает и вносит на утверждение Уполномоченному проекты актов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z156" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правила рассмотрения жалоб;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z157" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      положение о Координационном совете при Уполномоченном;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z158" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      положение об экспертном совете при Уполномоченном;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z159" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правила отбора участников национального превентивного механизма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z160" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правила формирования групп из участников национального превентивного механизма для превентивных посещений;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z102" w:id="50"/>
-[...15 lines deleted...]
-      19. Полномочия руководителя Национального центра:</w:t>
+    <w:bookmarkStart w:name="z161" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методические рекомендации по превентивным посещениям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z103" w:id="51"/>
-[...15 lines deleted...]
-      1) организует и осуществляет руководство работой и координацию деятельности Национального центра, осуществляет контроль за деятельностью представительств Национального центра;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      положение и описание символа и флага Уполномоченного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z104" w:id="52"/>
-[...15 lines deleted...]
-      2) разрабатывает и вносит на утверждение Уполномоченному проекты актов:</w:t>
+    <w:bookmarkStart w:name="z163" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      порядок подготовки и распространения докладов Уполномоченного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z156" w:id="53"/>
-[...15 lines deleted...]
-      правила рассмотрения жалоб;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      функциональные обязанности представителей Уполномоченного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z157" w:id="54"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="62"/>
+    <w:bookmarkStart w:name="z105" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) от имени Национального центра издает обязательные к исполнению правовые акты в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z165" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) утверждает Регламент Национального центра, положения о представительствах Национального центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в установленном законодательством Республики Казахстан порядке назначает на должности и освобождает от должностей сотрудников Национального центра и его представительств в столице, областях и городах республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в установленном законодательством Республики Казахстан порядке налагает дисциплинарные взыскания и применяет меры поощрения на сотрудников Национального центра и его представительств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вносит на рассмотрение Уполномоченного представления о наложении дисциплинарных взысканий и применении мер поощрения на представителей Уполномоченного в столице, областях и городах республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) вносит Уполномоченному предложения по представлениям о награждении сотрудников Национального центра и его представительств, а также награждении представителей Уполномоченного государственными наградами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z119" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) представляет Национальный центр в отношениях с государственными органами и иными организациями в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z120" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) утверждает штатное расписание Национального центра и его представительств в соответствии с утвержденными структурой и лимитом штатной численности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z121" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменениями, внесенными указами Президента РК от 23.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 108</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Представитель Уполномоченного назначается и освобождается от должности Уполномоченным в соответствии с законодательством Республики Казахстан о государственной службе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z166" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представитель Уполномоченного руководит деятельностью представительства Национального центра в соответствии с утвержденными функциональными обязанностями, настоящим Положением, Положением о соответствующем представительстве Национального центра, рассматривает по поручению Уполномоченного жалобы или иные обращения физических и юридических лиц, а также осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z165" w:id="63"/>
-[...15 lines deleted...]
-      3-1) утверждает Регламент Национального центра, положения о представительствах Национального центра;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции Указа Президента РК от 23.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 108</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество Национального центра</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z115" w:id="64"/>
-[...15 lines deleted...]
-      4) в установленном законодательством Республики Казахстан порядке назначает на должности и освобождает от должностей сотрудников Национального центра и его представительств в областях, городах республиканского значения, столице;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Национальный центр может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z116" w:id="65"/>
-[...321 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="75"/>
+    <w:bookmarkStart w:name="z125" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Имущество Национального центра формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z126" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Национальным центром, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z127" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Национальный центр не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z128" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Национального центра</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Национального центра осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перечень представительств в столице, областях и городах республиканского значения, находящихся в ведении Национального центра: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z168" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представительство Национального центра по правам человека по городу Астане;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z169" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) представительство Национального центра по правам человека по области Абай;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z170" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представительство Национального центра по правам человека по Акмолинской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z171" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) представительство Национального центра по правам человека по Актюбинской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z172" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представительство Национального центра по правам человека по Алматинской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z173" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представительство Национального центра по правам человека по Атырауской области;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z126" w:id="76"/>
-[...15 lines deleted...]
-      22. Имущество, закрепленное за Национальным центром, относится к республиканской собственности.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) представительство Национального центра по правам человека по Восточно-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z127" w:id="77"/>
-[...15 lines deleted...]
-      23. Национальный центр не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) представительство Национального центра по правам человека по Жамбылской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z128" w:id="78"/>
+    <w:bookmarkStart w:name="z176" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) представительство Национального центра по правам человека по области Жетісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z177" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) представительство Национального центра по правам человека по Западно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z178" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представительство Национального центра по правам человека по Карагандинской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z179" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) представительство Национального центра по правам человека по Костанайской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z180" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) представительство Национального центра по правам человека по Кызылординской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z181" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) представительство Национального центра по правам человека по Мангистауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z182" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) представительство Национального центра по правам человека по Павлодарской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z183" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) представительство Национального центра по правам человека по Северо-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z184" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) представительство Национального центра по правам человека по Туркестанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z185" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) представительство Национального центра по правам человека по области Ұлытау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z186" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) представительство Национального центра по правам человека по городу Алматы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z187" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) представительство Национального центра по правам человека по городу Шымкенту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...455 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 24 с изменением, внесенным Указом Президента РК от 23.01.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 108</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции Указа Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3218,55 +3569,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3592,31 +3943,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>