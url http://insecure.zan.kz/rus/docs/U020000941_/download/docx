--- v0 (2025-10-16)
+++ v1 (2026-07-24)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b488595" w14:textId="b488595">
+    <w:p w14:paraId="4dbfeaa" w14:textId="4dbfeaa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -341,192 +341,179 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Настоящий Указ вступает в силу со дня подписания. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9852"/>
-        <w:gridCol w:w="2448"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9852" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Президент  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9852" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Республики Казахстан  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -1038,1022 +1025,1100 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) Чрезвычайный и Полномочный Посланник I класса; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) Чрезвычайный и Полномочный Посол. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="5"/>
-[...15 lines deleted...]
-      3. Дипломатические ранги Чрезвычайного и Полномочного Посла, Чрезвычайного и Полномочного Посланника I и II классов присваиваются Президентом Республики Казахстан по представлению Министра иностранных дел Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Высшие дипломатические ранги присваиваются Президентом Республики Казахстан по представлению Министра иностранных дел Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представление на присвоение вышеперечисленных дипломатических рангов вносится Министром иностранных дел Республики Казахстан Президенту Республики Казахстан с учетом эффективности участия в реализации внешней политики Республики Казахстан и эффективности участия в реализации внешнеполитических инициатив Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z2" w:id="6"/>
-[...15 lines deleted...]
-      Представление на присвоение вышеперечисленных дипломатических рангов вносится Министром иностранных дел Республики Казахстан Президенту Республики Казахстан с учетом эффективности участия в реализации внешней политики Республики Казахстан и эффективности участия в реализации внешнеполитических инициатив Президента Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дипломатический ранг Чрезвычайного и Полномочного Посла может быть присвоен сотрудникам дипломатической службы, имеющим стаж дипломатической службы не менее двух лет на должности Чрезвычайного и Полномочного Посла Республики Казахстан, Постоянного представителя Республики Казахстан при международной организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z24" w:id="7"/>
-[...15 lines deleted...]
-      Дипломатический ранг Чрезвычайного и Полномочного Посла может быть присвоен сотрудникам дипломатической службы, имеющим стаж дипломатической службы не менее двух лет на должности Чрезвычайного и Полномочного Посла Республики Казахстан, Постоянного представителя Республики Казахстан при международной организации.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дипломатический ранг Чрезвычайного и Полномочного Посланника I класса может быть присвоен сотрудникам дипломатической службы, занимающим должность Министра иностранных дел Республики Казахстан, Чрезвычайного и Полномочного Посла Республики Казахстан, Постоянного представителя Республики Казахстан при международной организации, заместителя Министра иностранных дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z25" w:id="8"/>
-[...15 lines deleted...]
-      Дипломатический ранг Чрезвычайного и Полномочного Посланника I класса может быть присвоен сотрудникам дипломатической службы, занимающим должность Министра иностранных дел Республики Казахстан, Чрезвычайного и Полномочного Посла Республики Казахстан, Постоянного представителя Республики Казахстан при международной организации, заместителя Министра иностранных дел Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дипломатический ранг Чрезвычайного и Полномочного Посланника II класса может быть присвоен сотрудникам дипломатической службы, занимающим должность не ниже председателя комитета, посла по особым поручениям Министерства иностранных дел, директора департамента, поверенного в делах Республики Казахстан, генерального консула Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z26" w:id="9"/>
-[...15 lines deleted...]
-      Дипломатический ранг Чрезвычайного и Полномочного Посланника II класса может быть присвоен сотрудникам дипломатической службы, занимающим должность не ниже председателя комитета, посла по особым поручениям Министерства иностранных дел, директора департамента, поверенного в делах Республики Казахстан, генерального консула Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Другие дипломатические ранги присваиваются Министром иностранных дел Республики Казахстан по представлению руководителей загранучреждений или структурных подразделений Министерства иностранных дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z27" w:id="10"/>
-[...15 lines deleted...]
-      Другие дипломатические ранги присваиваются Министром иностранных дел Республики Казахстан по представлению руководителей загранучреждений или структурных подразделений Министерства иностранных дел Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции Указа Президента РК от 04.03.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2011); с изменениями, внесенными указами Президента РК от 18.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 495</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Для сотрудников устанавливаются следующие сроки пребывания в дипломатических рангах: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) для атташе, третьего секретаря, второго секретаря II и I классов - два года; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) для первого секретаря II и I классов, советника II класса - три года. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сроки пребывания в дипломатических рангах от советника I класса и выше не устанавливаются. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. В сроки пребывания сотрудников в дипломатических рангах </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      засчитываются: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) работа в Министерстве иностранных дел Республики Казахстан и его подведомственных организациях; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) работа в загранучреждениях; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) работа в представительствах Министерства иностранных дел Республики Казахстан на территории Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) работа в министерствах иностранных дел бывшего СССР и союзных республик; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) работа в международных организациях; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) преподавательская, научная деятельность в высших учебных заведениях и научных учреждениях Министерства иностранных дел Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) повышение квалификации по линии Министерства иностранных дел Республики Казахстан в учебных и научных учреждениях; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) учеба временно направленных Министерством иностранных дел Республики Казахстан в высшие учебные заведения, аспирантуру, докторантуру и научные учреждения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции Указа Президента РК от 04.03.2011 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1167</w:t>
+        <w:t>      Сноска. Пункт 5 с изменениями, внесенными Указом Президента РК от 01.07.2026 № 1337.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Присвоение дипломатического ранга сотруднику производится последовательно при положительной характеристике с учетом занимаемой должности, стажа работы и квалификации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z9" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дипломатические ранги сохраняются пожизненно, за исключением случаев, предусмотренных в статье 13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Закона </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Республики Казахстан "О дипломатической службе Республики Казахстан". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z12" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. В зависимости от последовательности присвоения дипломатические ранги подразделяются на первые и очередные. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z13" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Первый дипломатический ранг присваивается после занятия в установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">законодательством </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">порядке штатной дипломатической должности в органах дипломатической службы с учетом знаний, стажа и опыта работы по специальности. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z16" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дипломатический ранг сотрудника, как правило, должен соответствовать занимаемой должности дипломатической службы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z17" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Очередной дипломатический ранг присваивается с учетом занимаемой должности, времени пребывания в прежнем дипломатическом ранге, характеристики и результатов последней аттестации сотрудника. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z18" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Должностные лица, указанные в части шестой пункта 3 настоящих Правил, обязаны не позднее 1 (один) месяца до истечения сроков пребывания в соответствующем дипломатическом ранге представить сотрудника к присвоению очередного дипломатического ранга.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.01.2011); с изменениями, внесенными Указом Президента РК от 18.01.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 495</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции Указа Президента РК от 18.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 661</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="11"/>
-[...291 lines deleted...]
-      Дипломатические ранги сохраняются пожизненно, за исключением случаев, предусмотренных в статье 13 </w:t>
+    <w:bookmarkStart w:name="z19" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. За неисполнение и ненадлежащее исполнение сотрудником возложенных на него обязанностей, превышение должностных полномочий, нарушение служебной дисциплины на сотрудника может налагаться дисциплинарное взыскание в виде задержки в присвоении дипломатического ранга до одного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции Указа Президента РК от 18.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 661</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Решение о наложении взыскания в виде задержки в присвоении дипломатического ранга до одного года принимается в соответствии со статьей 22 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Закона </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан "О дипломатической службе Республики Казахстан". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...119 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z21" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Повторное представление сотрудника к присвоению очередного дипломатического ранга производится только по истечении срока задержки. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z22" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Представление к присвоению очередных дипломатических рангов сотрудников, имеющих дисциплинарное взыскание или в отношении которых проводится служебное расследование, не производится соответственно до снятия дисциплинарного взыскания или до окончания служебного расследования. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z23" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. В представлении о присвоении дипломатического ранга должны быть отражены: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) образование; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) предыдущий дипломатический ранг в случае присвоения очередного дипломатического ранга; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) стаж работы в органах дипломатической службы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) оценка профессиональной деятельности, деловые, моральные качества сотрудника. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...230 lines deleted...]
-      15. В представлении о присвоении дипломатического ранга должны быть отражены: </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:p>
-[...88 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Присвоение дипломатических рангов подтверждается выдачей соответствующих свидетельств и записью в послужном списке (трудовой книжке). При присвоении дипломатического ранга Чрезвычайного и Полномочного Посла наряду со свидетельством выдается нагрудной знак "Төтенше және Өкілетті Елші" по форме согласно приложению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2289,80 +2354,80 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правый верхний угол приложения - в редакции Указа Президента РК от 18.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 661</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нагрудной знак</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Төтенше және Өкілетті Елші"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Указ дополнен приложением в соответствии с Указом Президента РК от 26.06.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2506,55 +2571,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>