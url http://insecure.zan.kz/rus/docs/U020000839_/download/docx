--- v0 (2025-11-14)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5114d76" w14:textId="5114d76">
+    <w:p w14:paraId="8f0339c" w14:textId="8f0339c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2436,71 +2436,91 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Состав - в редакции Указа Президента РК от 29.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 591</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; с изменением, внесенным Указом Президента РК от 26.08.2025 </w:t>
+        <w:t xml:space="preserve">; с изменениями, внесенными Указами Президента РК от 26.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 975</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">; от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z175" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный советник Республики Казахстан, председатель </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z176" w:id="28"/>
     <w:p>
       <w:pPr>
@@ -2579,50 +2599,68 @@
         <w:t>
       Генеральный Прокурор Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z180" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель Комитета национальной безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель Руководителя Администрации Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z181" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       помощник Президента Республики Казахстан по правовым вопросам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z182" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2719,184 +2757,164 @@
         <w:t>
       Министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z188" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z189" w:id="40"/>
-[...15 lines deleted...]
-      советник Президента Республики Казахстан, курирующий социально-экономические вопросы </w:t>
+    <w:bookmarkStart w:name="z190" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель Комитета по конституционному законодательству, судебной системе и правоохранительным органам Сената Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z190" w:id="41"/>
-[...15 lines deleted...]
-      председатель Комитета по конституционному законодательству, судебной системе и правоохранительным органам Сената Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z191" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель Комитета по законодательству и судебно-правовой реформе Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z191" w:id="42"/>
-[...15 lines deleted...]
-      председатель Комитета по законодательству и судебно-правовой реформе Мажилиса Парламента Республики Казахстан (по согласованию)</w:t>
+    <w:bookmarkStart w:name="z192" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный по защите прав предпринимателей Казахстана (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z192" w:id="43"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>