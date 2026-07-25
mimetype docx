--- v1 (2026-06-03)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8f0339c" w14:textId="8f0339c">
+    <w:p w14:paraId="d25eb06" w14:textId="d25eb06">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -172,428 +172,613 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Наименование Указа с изменением, внесенным Указом Президента РК от 09.06.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 275</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">Конституции Республики Казахстан постановляю:  </w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                            Подлежит опубликованию </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в республиканской печати </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в изложении </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 21)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 46 Конституции Республики Казахстан постановляю:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Образовать Комиссию при Президенте Республики Казахстан по вопросам противодействия коррупции. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
-[...15 lines deleted...]
-      1. Образовать Комиссию при Президенте Республики Казахстан по вопросам противодействия коррупции. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным Указом Президента РК от 09.06.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 275</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Утвердить прилагаемые:  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Положение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о Комиссии при Президенте Республики Казахстан по вопросам противодействия коррупции;  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">исключен Указом Президента РК от 13.03.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным Указом Президента РК от 09.06.2016 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным Указом Президента РК от 09.06.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 275</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
-[...115 lines deleted...]
-        <w:t>.</w:t>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Настоящий Указ вступает в силу со дня подписания. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -792,1444 +977,1544 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от 2 апреля 2002 года N 839 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о Комиссии при Президенте Республики Казахстан по вопросам противодействия коррупции</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В наименовании и по всему тексту Положения о Комиссии при Президенте Республики Казахстан по вопросам борьбы с коррупцией, утвержденного вышеназванным Указом, слова "борьбы с коррупцией", "по борьбе с коррупцией" заменены соответственно словами "противодействия коррупции", "по противодействию коррупции" в соответствии с Указом Президента РК от 09.06.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 275</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p>
-[...21 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Комиссия при Президенте Республики Казахстан по вопросам противодействия коррупции (далее - Комиссия) является консультативно-совещательным органом при Главе государства.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Задачами Комиссии являются выработка и принятие согласованных мер, направленных на усиление противодействия коррупции и нарушениями государственными служащими Этического кодекса государственных служащих Республики Казахстан (далее – Этический кодекс), повышение уровня ответственности государственных служащих.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным Указом Президента РК от 29.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 591</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Комиссия руководствуется в своей деятельности </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, законами Республики Казахстан, актами и поручениями Главы государства, а также настоящим Положением.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Комиссия состоит из председателя, секретаря и иных членов Комиссии согласно приложению к настоящему Положению. Возглавляет Комиссию Руководитель Администрации Президента Республики Казахстан. Секретарем Комиссии является заведующий Отделом правоохранительной системы Администрации Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции Указа Президента РК от 29.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 591</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Исключен Указом Президента РК от 13.03.2012 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Функции и полномочия Комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z1" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Комиссия осуществляет следующие функции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) выработка и внесение Главе государства предложений по вопросам противодействия коррупции, в том числе по совершенствованию антикоррупционного законодательства, форм и методов противодействия коррупции; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) мониторинг и анализ состояния противодействия коррупции, нарушений государственными служащими Этического кодекса; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) рассмотрение обращений граждан и юридических лиц, а также публикаций в средствах массовой информации о фактах коррупционных правонарушений, допущенных лицами, занимающими ответственные государственные должности, нарушениях служебной этики государственными служащими и подготовка по ним рекомендаций лицам, уполномоченным налагать дисциплинарные взыскания, о проведении служебного расследования . </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенными Указом Президента РК от 29.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 591</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Комиссия в пределах своей компетенции вправе: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) запрашивать от центральных и местных государственных органов информацию, документы и материалы, необходимые для выполнения возложенных на нее задач, за исключением уголовных дел и оперативно-розыскных материалов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) заслушивать устные и получать письменные объяснения от должностных лиц государственных органов, а также лиц, уполномоченных на выполнение государственных функций, или лиц, приравненных к ним; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) направлять правоохранительным и другим государственным органам материалы для проведения проверок и принятия других предусмотренных законодательством мер по фактам нарушений служебной этики и совершения коррупционных правонарушений; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) заслушивать на своих заседаниях информацию руководителей правоохранительных и иных государственных органов по вопросам исполнения антикоррупционного законодательства ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) вносить на рассмотрение в соответствующие органы и государственные организации предложения о дисциплинарной ответственности должностных лиц, совершивших коррупционные правонарушения, не обеспечивающих исполнение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции", а также допустивших нарушения Этического кодекса, вплоть до их освобождения от занимаемой должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) исключен Указом Президента РК от 27.02.2003 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 1032</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) вносить Президенту Республики Казахстан предложения о даче поручений, издании по рассматриваемым вопросам соответствующих актов Президента Республики Казахстан, а также привлечении к дисциплинарной ответственности вплоть до освобождения от занимаемой должности акимов столицы, областей, городов республиканского значения, руководителей государственных органов, назначаемых Президентом Республики Казахстан, не обеспечивающих должный уровень работы по противодействию коррупции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными указами Президента РК от 27.02.2003 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 1032</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 18.02.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 09.06.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 275</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+        <w:t xml:space="preserve">; от 04.08.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 723</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 29.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 591</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+        <w:t xml:space="preserve"> 3. Организация деятельности Комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Заседания Комиссии проводятся по мере необходимости, но не реже одного раза в квартал, могут быть открытыми или закрытыми по решению председателя Комиссии.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Заседания Комиссии правомочны при наличии двух третей от общего числа членов Комиссии. Члены Комиссии участвуют в ее заседаниях без права замены.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Решения Комиссии принимаются большинством голосов от общего числа присутствующих на заседании. При равенстве голосов голос председателя является решающим.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. На заседания Комиссии могут приглашаться должностные лица, не являющиеся членами Комиссии, а также иные лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным Указом Президента РК от 29.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 591</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции Указа Президента РК от 03.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1. В случае, если на заседании Комиссии приводятся факты нарушения законодательства в сфере деятельности заслушиваемого государственного органа, руководители органов государственного контроля и надзора, являющиеся членами Комиссии или приглашенными на заседание Комиссии, в пределах своей компетенции выражают позицию государственного органа по имеющимся фактам нарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководители упомянутых органов государственного контроля и надзора вправе высказывать по фактам таких нарушений предложения о принятии соответствующих мер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Положение дополнено пунктом 11-1 в соответствии с Указом Президента РК от 18.02.2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Председатель Комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) руководит деятельностью Комиссии; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) председательствует на ее заседаниях; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) регулярно отчитывается о работе Комиссии перед Президентом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) вправе присутствовать на заседаниях коллегий правоохранительных и иных государственных органов, связанных с рассмотрением вопросов противодействия коррупции и служебной этики государственных служащих. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции Указа Президента РК от 29.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 591</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными Указом Президента РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...137 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Исключен Указом Президента РК от 03.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 429</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...548 lines deleted...]
-      11-1. В случае, если на заседании Комиссии приводятся факты нарушения законодательства в сфере деятельности заслушиваемого государственного органа, руководители органов государственного контроля и надзора, являющиеся членами Комиссии или приглашенными на заседание Комиссии, в пределах своей компетенции выражают позицию государственного органа по имеющимся фактам нарушений.</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Секретарь Комиссии: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...81 lines deleted...]
-      12. Председатель Комиссии:</w:t>
+        <w:t xml:space="preserve">
+      1) информирует членов Комиссии о времени и месте заседаний Комиссии; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) организует подготовку материалов к заседаниям Комиссии; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) ведет протоколы заседаний Комиссии; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) организует и контролирует исполнение решений Комиссии; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) по поручению председателя Комиссии осуществляет иные функции.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Центральные и местные исполнительные органы обязаны оказывать содействие Комиссии в выполнении возложенных на нее задач.  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...159 lines deleted...]
-      14. Секретарь Комиссии: </w:t>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Рабочим органом Комиссии является Отдел правоохранительной системы Администрации Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...128 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2383,538 +2668,570 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Казахстан по вопросам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>противодействия коррупции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="26"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОСТАВ Комиссии при Президенте Республики Казахстан по вопросам противодействия коррупции</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Состав - в редакции Указа Президента РК от 29.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 591</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; с изменениями, внесенными Указами Президента РК от 26.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 975</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1152</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1337</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Руководитель Администрации Президента Республики Казахстан, председатель </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z176" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заведующий Отделом правоохранительной системы Администрации Президента Республики Казахстан, секретарь </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z177" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      члены Комиссии:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:p>
-[...93 lines deleted...]
-      Государственный советник Республики Казахстан, председатель </w:t>
+    <w:bookmarkStart w:name="z178" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Секретарь Совета Безопасности Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z176" w:id="28"/>
-[...15 lines deleted...]
-      заведующий Отделом правоохранительной системы Администрации Президента Республики Казахстан, секретарь </w:t>
+    <w:bookmarkStart w:name="z179" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Генеральный Прокурор Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z177" w:id="29"/>
-[...15 lines deleted...]
-      члены Комиссии:</w:t>
+    <w:bookmarkStart w:name="z180" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Комитета национальной безопасности Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z178" w:id="30"/>
-[...15 lines deleted...]
-      Секретарь Совета Безопасности Республики Казахстан </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заместитель Руководителя Администрации Президента Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      помощник Президента Республики Казахстан по правовым вопросам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z179" w:id="31"/>
-[...15 lines deleted...]
-      Генеральный Прокурор Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z182" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Высшей аудиторской палаты Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z180" w:id="32"/>
-[...15 lines deleted...]
-      Председатель Комитета национальной безопасности Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z183" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:p>
-[...33 lines deleted...]
-      помощник Президента Республики Казахстан по правовым вопросам</w:t>
+    <w:bookmarkStart w:name="z184" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по финансовому мониторингу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z182" w:id="34"/>
-[...15 lines deleted...]
-      Председатель Высшей аудиторской палаты Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z185" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Агентства Республики Казахстан по делам государственной службы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z183" w:id="35"/>
-[...15 lines deleted...]
-      Министр внутренних дел Республики Казахстан</w:t>
+    <w:bookmarkStart w:name="z187" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр юстиции Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z184" w:id="36"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по финансовому мониторингу</w:t>
+    <w:bookmarkStart w:name="z188" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министр финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z185" w:id="37"/>
-[...15 lines deleted...]
-      Председатель Агентства Республики Казахстан по делам государственной службы</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председатель профильного комитета Курултая Республики Казахстан (по согласованию)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный по защите прав предпринимателей Казахстана (по согласованию)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z187" w:id="38"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>